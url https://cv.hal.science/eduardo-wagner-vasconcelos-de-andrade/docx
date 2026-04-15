--- v0 (2026-03-19)
+++ v1 (2026-04-15)
@@ -100,498 +100,498 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonoprocessing coupled to spray drying as a novel strategy to encapsulate bioactive compounds from acerola pomace extract into Saccharomyces cerevisiae cells</w:t>
+                <w:t xml:space="preserve">Stability of carotenoids and thermal properties of avocado powder produced by foam-mat drying coupled to ethanol pretreatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Newton Carlos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Lucas Jacinto Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Eduardo Wagner Vasconcelos de Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Beney</w:t>
+                <w:t xml:space="preserve">Emanuela Santos Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thiago Caon</w:t>
+                <w:t xml:space="preserve">Maria de Fátima Dantas de Medeiros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systems Microbiology and Biomanufacturing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 4 (3), pp.1206-1216. </w:t>
+              <w:t xml:space="preserve">Journal of Food Measurement and Characterization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 18 (6), pp.4794-4806. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s43393-024-00248-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11694-024-02534-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04520014v1</w:t>
+                <w:t xml:space="preserve">hal-05453498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability of carotenoids and thermal properties of avocado powder produced by foam-mat drying coupled to ethanol pretreatment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Breads formulated with avocado pulp powder as a fat substitute: Quality parameters and in vitro inhibition activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Newton Carlos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Lucas Jacinto Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Wagner Vasconcelos de Andrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Newton Carlos Santos</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Josivanda Palmeira Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria de Fátima Dantas de Medeiros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Measurement and Characterization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11694-024-02534-6⟩</w:t>
+              <w:t xml:space="preserve">Journal of Food Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 89 (4), pp.2110-2123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1750-3841.17014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05453498v1</w:t>
+                <w:t xml:space="preserve">hal-05453234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breads formulated with avocado pulp powder as a fat substitute: Quality parameters and in vitro inhibition activities</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Sonoprocessing coupled to spray drying as a novel strategy to encapsulate bioactive compounds from acerola pomace extract into Saccharomyces cerevisiae cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Wagner Vasconcelos de Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberta Targino Hoskin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Beney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josivanda Palmeira Gomes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maria de Fátima Dantas de Medeiros</w:t>
+                <w:t xml:space="preserve">Thiago Caon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 89 (4), pp.2110-2123. </w:t>
+              <w:t xml:space="preserve">Systems Microbiology and Biomanufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 4 (3), pp.1206-1216. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1750-3841.17014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s43393-024-00248-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05453234v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04520014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential of drying carrot using ozone pre-treatment: Mass transfer modelling and techno-functional properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Newton Carlos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Lucas Jacinto Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shênia Santos Monteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Wagner Vasconcelos de Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Monique Tavares Saraiva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -642,90 +642,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of ultrasound pre-treatment and the effect of different drying techniques on antioxidant capacity, bioaccessibility, structural and thermal properties of purple cabbage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Newton Carlos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Lucas Jacinto Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliana Cruz Albuquerque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Wagner Vasconcelos de Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mailson Gonçalves Gregório</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -776,90 +776,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drying of avocado peels using carbonation-ultrasonication as pretreatment: Energy consumption, antioxidant capacity and rheological properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Newton Carlos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Lucas Jacinto Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shênia Santos Monteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Wagner Vasconcelos de Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosenildo dos Santos Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -910,90 +910,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonoprocessing enhances the stabilization of fisetin by encapsulation in Saccharomyces cerevisiae cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Wagner Vasconcelos de Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberta Targino Hoskin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Márcia Regina da Silva Pedrini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1040,90 +1040,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of drying conditions and ethanol pretreatment on the techno-functional and morpho-structural properties of avocado powder produced by foam-mat drying</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Newton Carlos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Lucas Jacinto Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Wagner Vasconcelos de Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria de Fátima Dantas de Medeiros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Márcia Regina da Silva Pedrini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1274,103 +1274,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Techno-functionality of fisetin-enriched yoghurt fermented with Lactobacillus acidophilus bio-capsules produced via osmoporation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Wagner Vasconcelos de Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edilene Souza da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberta Targino Hoskin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systems Microbiology and Biomanufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 2, pp.743-749. </w:t>
@@ -1408,103 +1408,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonoprocessing is an effective strategy to encapsulate fisetin into Saccharomyces cerevisiae cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Wagner Vasconcelos de Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlinda Lobo de Souza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberta Targino Hoskin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 106, pp.7461-7475. </w:t>
@@ -1542,90 +1542,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Osmoporation is a versatile technique to encapsulate fisetin using the probiotic bacteria Lactobacillus acidophilus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Wagner Vasconcelos de Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberta Targino Hoskin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Márcia Regina da Silva Pedrini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1672,51 +1672,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Multivariate Control Chart Approach for Calibration Transfer between NIR Spectrometers for Simultaneous Determination of Rifampicin and Isoniazid in Pharmaceutical Formulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Wagner Vasconcelos de Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilo de Lelis Medeiros de Morais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1834,77 +1834,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ADVANCES IN OSMOPORATION AS A BIOTECHNOLOGICAL TOOL FOR FOOD INGREDIENTS PRODUCTION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edilene Souza Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Wagner Vasconcelos de Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fábio Gonçalves Macêdo de Medeiros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberta Targino Hoskin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Márcia Regina da Silva Pedrini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1987,64 +1987,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production of Yeast Biocapsules by Osmoporation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fábio Gonçalves Macêdo de Medeiros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Wagner Vasconcelos de Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberta Targino Hoskin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Márcia Regina da Silva Pedrini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2260,51 +2260,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04520014v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Wagner Vasconcelos de Andrade" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Targino Hoskin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dupont" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beney" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Caon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43393-024-00248-w" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453498v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Newton Carlos Santos" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Lucas Jacinto Almeida" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Santos Silva" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria de F&#225;tima Dantas de Medeiros" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11694-024-02534-6" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453234v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josivanda Palmeira Gomes" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1750-3841.17014" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454145v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sh&#234;nia Santos Monteiro" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Monique Tavares Saraiva" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbp.2024.05.006" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453236v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Cruz Albuquerque" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mailson Gon&#231;alves Greg&#243;rio" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2024.109801" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453488v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosenildo dos Santos Silva" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2024.110004" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04187808v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Dupont" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rcia Regina da Silva Pedrini" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10123-023-00412-7" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453232v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11694-023-01857-0" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453225v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.W.V. de Andrade" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.T. Hoskin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. da Silva Pedrini" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/lam.13820" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03648356v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edilene Souza da Silva" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43393-022-00100-z" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03850624v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlinda Lobo de Souza" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-022-12214-4" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03559567v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-021-11735-8" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453230v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo de Lelis Medeiros de Morais" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Saadna Lopes da Costa" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassio Michell Gomes de Lima" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1573411014666171212141909" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454164v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edilene Souza Silva" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;bio Gon&#231;alves Mac&#234;do de Medeiros" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453483v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-4538-3_13" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453498v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Newton Carlos Santos" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Lucas Jacinto Almeida" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Wagner Vasconcelos de Andrade" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Santos Silva" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria de F&#225;tima Dantas de Medeiros" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11694-024-02534-6" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453234v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josivanda Palmeira Gomes" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1750-3841.17014" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04520014v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Targino Hoskin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dupont" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beney" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Caon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43393-024-00248-w" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454145v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sh&#234;nia Santos Monteiro" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Monique Tavares Saraiva" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbp.2024.05.006" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453236v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Cruz Albuquerque" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mailson Gon&#231;alves Greg&#243;rio" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2024.109801" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453488v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosenildo dos Santos Silva" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2024.110004" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04187808v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Dupont" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rcia Regina da Silva Pedrini" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10123-023-00412-7" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453232v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11694-023-01857-0" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453225v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.W.V. de Andrade" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.T. Hoskin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. da Silva Pedrini" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/lam.13820" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03648356v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edilene Souza da Silva" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43393-022-00100-z" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03850624v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlinda Lobo de Souza" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-022-12214-4" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03559567v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-021-11735-8" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453230v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo de Lelis Medeiros de Morais" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Saadna Lopes da Costa" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassio Michell Gomes de Lima" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1573411014666171212141909" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454164v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edilene Souza Silva" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;bio Gon&#231;alves Mac&#234;do de Medeiros" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453483v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-4538-3_13" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>