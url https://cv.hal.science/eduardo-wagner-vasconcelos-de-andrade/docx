--- v1 (2026-04-15)
+++ v2 (2026-05-06)
@@ -100,295 +100,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability of carotenoids and thermal properties of avocado powder produced by foam-mat drying coupled to ethanol pretreatment</w:t>
+                <w:t xml:space="preserve">Breads formulated with avocado pulp powder as a fat substitute: Quality parameters and in vitro inhibition activities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Newton Carlos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Lucas Jacinto Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Wagner Vasconcelos de Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emanuela Santos Silva</w:t>
+                <w:t xml:space="preserve">Josivanda Palmeira Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria de Fátima Dantas de Medeiros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Measurement and Characterization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 18 (6), pp.4794-4806. </w:t>
+              <w:t xml:space="preserve">Journal of Food Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 89 (4), pp.2110-2123. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11694-024-02534-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1750-3841.17014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05453498v1</w:t>
+                <w:t xml:space="preserve">hal-05453234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breads formulated with avocado pulp powder as a fat substitute: Quality parameters and in vitro inhibition activities</w:t>
+                <w:t xml:space="preserve">Stability of carotenoids and thermal properties of avocado powder produced by foam-mat drying coupled to ethanol pretreatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Newton Carlos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Lucas Jacinto Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Wagner Vasconcelos de Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josivanda Palmeira Gomes</w:t>
+                <w:t xml:space="preserve">Emanuela Santos Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria de Fátima Dantas de Medeiros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 89 (4), pp.2110-2123. </w:t>
+              <w:t xml:space="preserve">Journal of Food Measurement and Characterization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 18 (6), pp.4794-4806. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1750-3841.17014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11694-024-02534-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05453234v1</w:t>
+                <w:t xml:space="preserve">hal-05453498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonoprocessing coupled to spray drying as a novel strategy to encapsulate bioactive compounds from acerola pomace extract into Saccharomyces cerevisiae cells</w:t>
               </w:r>
@@ -904,789 +904,789 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05453488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonoprocessing enhances the stabilization of fisetin by encapsulation in Saccharomyces cerevisiae cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of drying conditions and ethanol pretreatment on the techno-functional and morpho-structural properties of avocado powder produced by foam-mat drying</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Newton Carlos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Lucas Jacinto Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Wagner Vasconcelos de Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria de Fátima Dantas de Medeiros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Márcia Regina da Silva Pedrini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10123-023-00412-7⟩</w:t>
+              <w:t xml:space="preserve">Journal of Food Measurement and Characterization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 17 (3), pp.3149-3161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11694-023-01857-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04187808v1</w:t>
+                <w:t xml:space="preserve">hal-05453232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of drying conditions and ethanol pretreatment on the techno-functional and morpho-structural properties of avocado powder produced by foam-mat drying</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sonoprocessing enhances the stabilization of fisetin by encapsulation in Saccharomyces cerevisiae cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Wagner Vasconcelos de Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Beney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberta Targino Hoskin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Márcia Regina da Silva Pedrini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Measurement and Characterization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 17 (3), pp.3149-3161. </w:t>
+              <w:t xml:space="preserve">International Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11694-023-01857-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10123-023-00412-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05453232v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04187808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasound-assisted encapsulation of curcumin and fisetin into Saccharomyces cerevisiae cells: a multistage batch process protocol</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Techno-functionality of fisetin-enriched yoghurt fermented with Lactobacillus acidophilus bio-capsules produced via osmoporation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Wagner Vasconcelos de Andrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Beney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E.W.V. de Andrade</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Edilene Souza da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberta Targino Hoskin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Letters in Applied Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/lam.13820⟩</w:t>
+              <w:t xml:space="preserve">Systems Microbiology and Biomanufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2, pp.743-749. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s43393-022-00100-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05453225v1</w:t>
+                <w:t xml:space="preserve">hal-03648356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Techno-functionality of fisetin-enriched yoghurt fermented with Lactobacillus acidophilus bio-capsules produced via osmoporation</w:t>
+                <w:t xml:space="preserve">Sonoprocessing is an effective strategy to encapsulate fisetin into Saccharomyces cerevisiae cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Wagner Vasconcelos de Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Edilene Souza da Silva</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlinda Lobo de Souza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberta Targino Hoskin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systems Microbiology and Biomanufacturing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s43393-022-00100-z⟩</w:t>
+              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 106, pp.7461-7475. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00253-022-12214-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03648356v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03850624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonoprocessing is an effective strategy to encapsulate fisetin into Saccharomyces cerevisiae cells</w:t>
+                <w:t xml:space="preserve">Osmoporation is a versatile technique to encapsulate fisetin using the probiotic bacteria Lactobacillus acidophilus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Wagner Vasconcelos de Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberta Targino Hoskin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Márcia Regina da Silva Pedrini</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 106, pp.7461-7475. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00253-022-12214-4⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 106 (3), pp.1031-1044. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00253-021-11735-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03850624v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03559567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Osmoporation is a versatile technique to encapsulate fisetin using the probiotic bacteria Lactobacillus acidophilus</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Márcia Regina da Silva Pedrini</w:t>
+                <w:t xml:space="preserve">Ultrasound-assisted encapsulation of curcumin and fisetin into Saccharomyces cerevisiae cells: a multistage batch process protocol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.W.V. de Andrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.T. Hoskin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.R. da Silva Pedrini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 106 (3), pp.1031-1044. </w:t>
+              <w:t xml:space="preserve">Letters in Applied Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 75 (6), pp.1538-1548. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00253-021-11735-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/lam.13820⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03559567v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05453225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Multivariate Control Chart Approach for Calibration Transfer between NIR Spectrometers for Simultaneous Determination of Rifampicin and Isoniazid in Pharmaceutical Formulation</w:t>
               </w:r>
@@ -1873,51 +1873,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fábio Gonçalves Macêdo de Medeiros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberta Targino Hoskin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Márcia Regina da Silva Pedrini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">I COBBIND</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Florianopolis, Brazil, Brazil. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2013,51 +2013,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Wagner Vasconcelos de Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberta Targino Hoskin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Márcia Regina da Silva Pedrini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioactives Encapsulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer US, pp.189-203, 2025, Methods and Protocols in Food Science, </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2260,51 +2260,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453498v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Newton Carlos Santos" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Lucas Jacinto Almeida" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Wagner Vasconcelos de Andrade" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Santos Silva" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria de F&#225;tima Dantas de Medeiros" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11694-024-02534-6" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453234v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josivanda Palmeira Gomes" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1750-3841.17014" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04520014v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Targino Hoskin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dupont" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beney" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Caon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43393-024-00248-w" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454145v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sh&#234;nia Santos Monteiro" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Monique Tavares Saraiva" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbp.2024.05.006" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453236v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Cruz Albuquerque" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mailson Gon&#231;alves Greg&#243;rio" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2024.109801" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453488v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosenildo dos Santos Silva" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2024.110004" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04187808v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Dupont" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rcia Regina da Silva Pedrini" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10123-023-00412-7" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453232v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11694-023-01857-0" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453225v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.W.V. de Andrade" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.T. Hoskin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. da Silva Pedrini" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/lam.13820" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03648356v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edilene Souza da Silva" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43393-022-00100-z" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03850624v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlinda Lobo de Souza" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-022-12214-4" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03559567v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-021-11735-8" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453230v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo de Lelis Medeiros de Morais" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Saadna Lopes da Costa" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassio Michell Gomes de Lima" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1573411014666171212141909" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454164v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edilene Souza Silva" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;bio Gon&#231;alves Mac&#234;do de Medeiros" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453483v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-4538-3_13" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453234v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Newton Carlos Santos" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Lucas Jacinto Almeida" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Wagner Vasconcelos de Andrade" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josivanda Palmeira Gomes" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria de F&#225;tima Dantas de Medeiros" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1750-3841.17014" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453498v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Santos Silva" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11694-024-02534-6" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04520014v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Targino Hoskin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dupont" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beney" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Caon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43393-024-00248-w" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454145v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sh&#234;nia Santos Monteiro" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Monique Tavares Saraiva" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbp.2024.05.006" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453236v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Cruz Albuquerque" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mailson Gon&#231;alves Greg&#243;rio" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2024.109801" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453488v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosenildo dos Santos Silva" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2024.110004" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453232v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rcia Regina da Silva Pedrini" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11694-023-01857-0" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04187808v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Dupont" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10123-023-00412-7" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03648356v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edilene Souza da Silva" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43393-022-00100-z" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03850624v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlinda Lobo de Souza" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-022-12214-4" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03559567v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-021-11735-8" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453225v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.W.V. de Andrade" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.T. Hoskin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. da Silva Pedrini" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/lam.13820" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453230v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo de Lelis Medeiros de Morais" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Saadna Lopes da Costa" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassio Michell Gomes de Lima" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1573411014666171212141909" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454164v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edilene Souza Silva" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;bio Gon&#231;alves Mac&#234;do de Medeiros" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453483v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-4538-3_13" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>