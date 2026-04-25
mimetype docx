--- v0 (2026-03-20)
+++ v1 (2026-04-25)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (162)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (160)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -2050,425 +2050,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04285947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of mud banks and sandy urban beaches in French Guiana, South America</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Codevelopment of Mangroves and Infaunal Community Diversity in Response to the Natural Dynamics of Mud Deposition in French Guiana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Jolivet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Antoine Gardel</w:t>
+                <w:t xml:space="preserve">Adélaïde Aschenbroich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tanguy Maury</w:t>
+                <w:t xml:space="preserve">Olivier Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Morvan</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">François Fromard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josephine Aller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regional Environmental Change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10113-022-01944-w⟩</w:t>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (5), pp.2829. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/su14052829⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03861785v1</w:t>
+                <w:t xml:space="preserve">hal-03615505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Codevelopment of Mangroves and Infaunal Community Diversity in Response to the Natural Dynamics of Mud Deposition in French Guiana</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adélaïde Aschenbroich</w:t>
+                <w:t xml:space="preserve">Using UAV and Structure-From-Motion Photogrammetry for the Detection of Boulder Movement by Storms on a Rocky Shore Platform in Laghdira, Northwest Morocco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouncef Sedrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Gauthier</w:t>
+                <w:t xml:space="preserve">Juan A Morales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmounim El M’rini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward J Anthony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Fromard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Josephine Aller</w:t>
+                <w:t xml:space="preserve">Glen Bulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/su14052829⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (16), pp.4102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs14164102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03615505v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03760438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using UAV and Structure-From-Motion Photogrammetry for the Detection of Boulder Movement by Storms on a Rocky Shore Platform in Laghdira, Northwest Morocco</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mouncef Sedrati</w:t>
+                <w:t xml:space="preserve">Dynamics of mud banks and sandy urban beaches in French Guiana, South America</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward J Anthony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gardel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan A Morales</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Edward J Anthony</w:t>
+                <w:t xml:space="preserve">Tanguy Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glen Bulot</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sylvain Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 14 (16), pp.4102. </w:t>
+              <w:t xml:space="preserve">Regional Environmental Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (3), pp.101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/rs14164102⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10113-022-01944-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03760438v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03861785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of the French Guiana coast from Late Pleistocene to Holocene based on chenier and beach sand dating</w:t>
               </w:r>
@@ -2976,525 +2976,525 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03861782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detecting the effects of rapid tectonically induced subsidence on Mayotte Island since 2018 on beach and reef morphology, and implications for coastal vulnerability to marine flooding</w:t>
+                <w:t xml:space="preserve">The formation and morphodynamics of complex multi-hooked spits and the contribution of swash bars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Jeanson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Edward Anthony</w:t>
+                <w:t xml:space="preserve">Xavier Pellerin Le Bas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Levoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Charroux</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Franck Dolique</w:t>
+                <w:t xml:space="preserve">Nicolas Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward J. Anthony</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geo-Marine Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00367-021-00725-4⟩</w:t>
+              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 47 (1), pp.159-178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/esp.5236⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04747097v1</w:t>
+                <w:t xml:space="preserve">hal-03662612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The formation and morphodynamics of complex multi-hooked spits and the contribution of swash bars</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Robin</w:t>
+                <w:t xml:space="preserve">Fluvial sand, Amazon mud, and sediment accommodation in the tropical Maroni River estuary: Controls on the transition from estuary to delta and chenier plain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gardel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward J. Anthony</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valdenira Ferreira  dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Huybrechts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandric Lesourd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/esp.5236⟩</w:t>
+              <w:t xml:space="preserve">Regional Studies in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 41, pp.101548. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rsma.2020.101548⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03662612v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03023544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluvial sand, Amazon mud, and sediment accommodation in the tropical Maroni River estuary: Controls on the transition from estuary to delta and chenier plain</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multi-Decadal Deltaic Land-Surface Changes: Gauging the Vulnerability of a Selection of Mediterranean and Black Sea River Deltas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward J. Anthony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Besset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florin Zainescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regional Studies in Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rsma.2020.101548⟩</w:t>
+              <w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jmse9050512⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03023544v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03324859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Decadal Deltaic Land-Surface Changes: Gauging the Vulnerability of a Selection of Mediterranean and Black Sea River Deltas</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Manon Besset</w:t>
+                <w:t xml:space="preserve">Detecting the effects of rapid tectonically induced subsidence on Mayotte Island since 2018 on beach and reef morphology, and implications for coastal vulnerability to marine flooding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Jeanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Anthony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Charroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florin Zainescu</w:t>
+                <w:t xml:space="preserve">Aline Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Sabatier</w:t>
+                <w:t xml:space="preserve">Franck Dolique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 9 (5), </w:t>
+              <w:t xml:space="preserve">Geo-Marine Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 41 (4), pp.51. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/jmse9050512⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00367-021-00725-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03324859v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04747097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geomorphology of a tropical river delta under pressure: the Rufiji delta, Tanzania—context, channel connectivity and alongshore morpho-sedimentary and hydrodynamic variability</w:t>
               </w:r>
@@ -3506,51 +3506,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward J. Anthony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Besset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florin Zainescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Goichot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3597,51 +3597,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">River Jets Versus Wave-Driven Longshore Currents at River Mouths</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florin Zainescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward J. Anthony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4188,814 +4188,814 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03044644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Managing erosion of mangrove-mud coasts with permeable dams – lessons learned</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessing the relationship between macro-faunal burrowing activity and mudflat geomorphology from UAV-based Structure-from-Motion photogrammetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Brunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johan Winterwerp</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thorsten Albers</w:t>
+                <w:t xml:space="preserve">Jules Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward J. Anthony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alejandra Gijón Mancheño</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecoleng.2020.106078⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 241, pp.111717. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rse.2020.111717⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03222423v1</w:t>
+                <w:t xml:space="preserve">hal-03021798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sand spit dynamics in a large tidal‐range environment: Insight from multiple LiDAR, UAV and hydrodynamic measurements on multiple spit hook development, breaching, reconstruction, and shoreline changes</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sedimentation and sediment geochemistry in a tropical mangrove channel meander, Sungai Kerteh, Peninsular Malaysia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hasrizal Shaari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qatrunnada Mohd Nasir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hui-Juan Pan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Che Abd Rahim Mohamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdul Hafidz Yusoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/esp.4924⟩</w:t>
+              <w:t xml:space="preserve">Progress in Earth and Planetary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7, pp.46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40645-020-00362-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03153907v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03152620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remote sensing application of shore-based video and unmanned aerial vehicles (Drones) : complementary tools for beach studies</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Thomas Stieglitz</w:t>
+                <w:t xml:space="preserve">Sand spit dynamics in a large tidal‐range environment: Insight from multiple LiDAR, UAV and hydrodynamic measurements on multiple spit hook development, breaching, reconstruction, and shoreline changes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Levoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward J. Anthony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Monfort</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 45 (11), pp.2706-2726. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/esp.4924⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/rs12030394⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">ird-02482805v1</w:t>
+                <w:t xml:space="preserve">hal-03153907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term sediment decline causes ongoing shrinkage of the Mekong megadelta, Vietnam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toru Tamura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">van Lap Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Kim Oanh Ta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Bateman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcello Gugliotta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 10 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-020-64630-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03146686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sedimentation and sediment geochemistry in a tropical mangrove channel meander, Sungai Kerteh, Peninsular Malaysia</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Remote sensing application of shore-based video and unmanned aerial vehicles (Drones) : complementary tools for beach studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qatrunnada Mohd Nasir</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Abdul Hafidz Yusoff</w:t>
+                <w:t xml:space="preserve">Donatus Bapentire Angnuureng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip-Neri Jayson-Quashigah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Almar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Stieglitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward J. Anthony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Earth and Planetary Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40645-020-00362-y⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs12030394⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03152620v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-02482805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the relationship between macro-faunal burrowing activity and mudflat geomorphology from UAV-based Structure-from-Motion photogrammetry</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emma Michaud</w:t>
+                <w:t xml:space="preserve">Managing erosion of mangrove-mud coasts with permeable dams – lessons learned</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Winterwerp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thorsten Albers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward J. Anthony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Friess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jules Fleury</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Morvan</w:t>
+                <w:t xml:space="preserve">Alejandra Gijón Mancheño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 241, pp.111717. </w:t>
+              <w:t xml:space="preserve">Ecological Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 158, pp.106078. </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rse.2020.111717⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoleng.2020.106078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03021798v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03222423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the efficacy of nourishment of a Mediterranean beach using bimodal fluvial sediments and a specific placement design</w:t>
               </w:r>
@@ -5245,51 +5245,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-Decadal to Short-Term Beach and Shoreline Mobility in a Complex River-Mouth Environment Affected by Mud From the Amazon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward J. Anthony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5613,51 +5613,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-decadal Changes on the Mud-dominated Coast of Western French Guiana: Implications for Mesoscale Shoreline Mobility, River-mouth Deflection, and Sediment Sorting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gardel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5815,391 +5815,391 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02190174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decadal-scale Dynamics and Morphological Evolution of Mangroves and Beaches in a Reef-lagoon Complex, Mayotte Island</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Aline Aubry</w:t>
+                <w:t xml:space="preserve">Disentangling the relative impacts of climate change and human activities on fluvial sediment supply to the coast by the world’s large rivers: Pearl River Basin, China</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roshanka Ranasinghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chuang Shou Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Conallin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trang Minh Duong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward J. Anthony</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Coastal Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2112/si88-015.1⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-45442-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04747114v1</w:t>
+                <w:t xml:space="preserve">hal-02476670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chenier Morphodynamics on the Amazon-Influenced Coast of Suriname, South America: Implications for Beach Ecosystem Services</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Michael Hiwat</w:t>
+                <w:t xml:space="preserve">Decadal-scale Dynamics and Morphological Evolution of Mangroves and Beaches in a Reef-lagoon Complex, Mayotte Island</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Jeanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Dolique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Anthony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/feart.2019.00035⟩</w:t>
+              <w:t xml:space="preserve">Journal of Coastal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 88 (sp1), pp.195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2112/si88-015.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02346224v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04747114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disentangling the relative impacts of climate change and human activities on fluvial sediment supply to the coast by the world’s large rivers: Pearl River Basin, China</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">John Conallin</w:t>
+                <w:t xml:space="preserve">Chenier Morphodynamics on the Amazon-Influenced Coast of Suriname, South America: Implications for Beach Ecosystem Services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward J. Anthony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Brunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gardel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trang Minh Duong</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Edward J. Anthony</w:t>
+                <w:t xml:space="preserve">Michael Hiwat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 9 (1), pp.1-10. </w:t>
+              <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7, pp.35. </w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-45442-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/feart.2019.00035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02476670v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02346224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erosion of the coastal mekong delta: Assessing natural against man induced processes</w:t>
               </w:r>
@@ -7108,265 +7108,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01848952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiproxy analyses of Lake Allos reveal synchronicity and divergence in geosystem dynamics during the Lateglacial/Holocene in the Alps</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Processus morphodynamiques et sédimentaires dans les mangroves en érosion de Mayotte, océan Indien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Jeanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Dolique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward J. Anthony</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2018.02.016⟩</w:t>
+              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/vertigo.20531⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01795351v1</w:t>
+                <w:t xml:space="preserve">hal-02542853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processus morphodynamiques et sédimentaires dans les mangroves en érosion de Mayotte, océan Indien</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Multiproxy analyses of Lake Allos reveal synchronicity and divergence in geosystem dynamics during the Lateglacial/Holocene in the Alps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosine Cartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Brisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Guiter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Sylvestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tachikawa Kazuyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 18 (2), </w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 186, pp.60-77. </w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/vertigo.20531⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2018.02.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02542853v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01795351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">River delta shoreline reworking and erosion in the Mediterranean and Black Seas: the potential roles of fluvial sediment starvation and other factors</w:t>
               </w:r>
@@ -7450,286 +7450,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01765636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The overlooked human influence in historic and prehistoric floods in the European Alps</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Apport de la photogrammétrie au suivi topographique de la flèche littorale de Joal (Sénégal)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Miramont</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre Sabatier</w:t>
+                <w:t xml:space="preserve">Mahamadou Sadio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dussouillez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amadou Tahirou Diaw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward J. Anthony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Photo-Interprétation. European Journal of Applied Remote Sensing (PIEJARS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 51 (3), pp.37-45</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01681536v1</w:t>
+                <w:t xml:space="preserve">hal-01630703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport de la photogrammétrie au suivi topographique de la flèche littorale de Joal (Sénégal)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Edward J. Anthony</w:t>
+                <w:t xml:space="preserve">The overlooked human influence in historic and prehistoric floods in the European Alps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Brisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Guiter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Miramont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiane Troussier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photo-Interprétation. European Journal of Applied Remote Sensing (PIEJARS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 45 (4), pp.347-350. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1130/G38498.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01630703v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01681536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of Cyclone Nargis on the Ayeyarwady (Irrawaddy) River delta shoreline and nearshore zone (Myanmar): Towards degraded delta resilience?</w:t>
               </w:r>
@@ -7884,51 +7884,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amadou Tahirou Diaw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dussouillez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 9 (6), pp.357. </w:t>
@@ -8491,1221 +8491,1221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01758960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal and inter-annual dynamics of suspended sediment at the mouth of the Amazon river: The role of continental and oceanic forcing, and implications for coastal geomorphology and mud bank formation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recent shoreline changes in the Volta River delta, West Africa: the roles of natural processes and human impacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. J. Anthony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Almar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwan Gensac</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Edward J. Anthony</w:t>
+                <w:t xml:space="preserve">T. Aagaard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Continental Shelf Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.csr.2016.02.009⟩</w:t>
+              <w:t xml:space="preserve">African Journal of Aquatic Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 41 (1), pp.81-87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2989/16085914.2015.1115751⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01765485v1</w:t>
+                <w:t xml:space="preserve">hal-01758958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wave modifications across a coral reef: Cap Chevalier, Martinique Island.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Seasonal and inter-annual dynamics of suspended sediment at the mouth of the Amazon river: The role of continental and oceanic forcing, and implications for coastal geomorphology and mud bank formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Gensac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Vantrepotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward J. Anthony</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Coastal Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2112/si75-117.1⟩</w:t>
+              <w:t xml:space="preserve">Continental Shelf Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 118, pp.49-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.csr.2016.02.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04747120v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01765485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent shoreline changes in the Volta River delta, West Africa: the roles of natural processes and human impacts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The impact of storms in the morphodynamic evolution of a human-impacted semi-sheltered beach (Agadir Bay, Morocco)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Aouiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Daoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. J. Anthony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sedratic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Harti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">African Journal of Aquatic Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2989/16085914.2015.1115751⟩</w:t>
+              <w:t xml:space="preserve">Journal of African Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 115, pp.32-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2015.12.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01758958v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01758973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of storms in the morphodynamic evolution of a human-impacted semi-sheltered beach (Agadir Bay, Morocco)</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Multiscale Simulation Approach for Linking Mangrove Dynamics to Coastal Processes using Remote Sensing Observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Harti</w:t>
+                <w:t xml:space="preserve">Christophe Proisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Degenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward J. Anthony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uta Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of African Earth Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2015.12.011⟩</w:t>
+              <w:t xml:space="preserve">Journal of Coastal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 75 (sp1), pp.810-814. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2112/SI75-163.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01758973v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02112293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Multiscale Simulation Approach for Linking Mangrove Dynamics to Coastal Processes using Remote Sensing Observations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Degenne</w:t>
+                <w:t xml:space="preserve">Close-range airborne Structure-from-Motion Photogrammetry for high-resolution beach morphometric surveys: Examples from an embayed rotating beach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Brunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward J. Anthony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gardel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dussouillez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Coastal Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2112/SI75-163.1⟩</w:t>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 261, pp.76 - 88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2016.02.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02112293v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01713812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Close-range airborne Structure-from-Motion Photogrammetry for high-resolution beach morphometric surveys: Examples from an embayed rotating beach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId194" w:history="1">
+                <w:t xml:space="preserve">Structure-from-Motion photogrammetry for high-resolution coastal and fluvial geomorphic surveys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Brunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward J. Anthony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Pothin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Vella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2016.02.025⟩</w:t>
+              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Proceedings of the 16th Young Geomorphologists Days (Nantes, 29-30 January 2015), 22 (2), pp.147-161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/geomorphologie.11358⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01713812v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01483281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure-from-Motion photogrammetry for high-resolution coastal and fluvial geomorphic surveys</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jules Fleury</w:t>
+                <w:t xml:space="preserve">Alongshore variations in morphology and incident wave energy on a human-impacted coast: Agadir, Morocco.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismail Aouiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lahcen Daoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward J. Anthony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Claude Vella</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouncef Sedrati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhadi El Mimouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/geomorphologie.11358⟩</w:t>
+              <w:t xml:space="preserve">Journal of Coastal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2, 75, pp.1027-1031. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2112/SI75-206.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01483281v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01758972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alongshore variations in morphology and incident wave energy on a human-impacted coast: Agadir, Morocco.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ismail Aouiche</w:t>
+                <w:t xml:space="preserve">Multi-decadal shoreline and inner shoreface changes in response to development pressures, Agadir Bay, Morocco: a combined remote sensing, bathymetric-differencing, and wave-current modeling approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Aouiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lahcen Daoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. J. Anthony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouncef Sedrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lahcen Daoudi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Abdelhadi El Mimouni</w:t>
+                <w:t xml:space="preserve">E. Ziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Coastal Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01758972v1</w:t>
+                <w:t xml:space="preserve">hal-02402639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-decadal shoreline and inner shoreface changes in response to development pressures, Agadir Bay, Morocco: a combined remote sensing, bathymetric-differencing, and wave-current modeling approach</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">E. J. Anthony</w:t>
+                <w:t xml:space="preserve">Wave modifications across a coral reef: Cap Chevalier, Martinique Island</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Jeanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Dolique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouncef Sedrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">E. Ziane</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimmy Bertier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Coastal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Special Issue - Proceedings of the 14th International Coastal Symposium, Sydney, 6-11 March 2016, 75 (sp1), pp.582-586. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2112/SI75-117.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02402639v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01758965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of flocculation and settling processes in development of the mangrove-colonized, Amazon-influenced mud-bank coast of South America</w:t>
               </w:r>
@@ -9807,51 +9807,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthropogenic effects on shoreface and shoreline changes: Input from a multi-method analysis, Agadir Bay, Morocco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismail Aouiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahcen Daoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward J. Anthony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9934,9930 +9934,9679 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01758959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wave modifications across a coral reef: Cap Chevalier, Martinique Island</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jimmy Bertier</w:t>
+                <w:t xml:space="preserve">Linking rapid erosion of the Mekong River delta to human activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward J. Anthony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Brunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Besset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Goichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dussouillez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Coastal Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Special Issue - Proceedings of the 14th International Coastal Symposium, Sydney, 6-11 March 2016, 75 (sp1), pp.582-586. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2112/SI75-117.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/srep14745⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01758965v1</w:t>
+                <w:t xml:space="preserve">hal-03246020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linking rapid erosion of the Mekong River delta to human activities</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Longshore variability of beach states and bar types in a microtidal, storm-influenced, low-energy environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Aleman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Certain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. J. Anthony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul J. P. Barusseau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep14745⟩</w:t>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 241, pp.175-191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2015.03.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03246020v1</w:t>
+                <w:t xml:space="preserve">hal-01154520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluctuations in the extent of mangroves driven by multi-decadal changes in North Atlantic waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Walcker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward J. Anthony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Curwood Aller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gardel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biogeography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 42 (11), pp.2209-2219. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jbi.12580⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02095729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">5000 years of lacustrine ecosystem changes from Lake Petit (Southern Alps, 2200m a.s.l.): Regime shift and resilience of algal communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosine Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Paillès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Sylvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Holocene</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 25 (8), pp.1231-1245. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/0959683615580862⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01444813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Longshore variability of beach states and bar types in a microtidal, storm-influenced, low-energy environment</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lateglacial/Holocene environmental changes in the Mediterranean Alps inferred from lacustrine sediments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Brisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Guiter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Miramont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Revel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward J. Anthony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 110, pp.49-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2014.12.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2015.03.029⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01154520v1</w:t>
+                <w:t xml:space="preserve">hal-02046338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lateglacial/Holocene environmental changes in the Mediterranean Alps inferred from lacustrine sediments</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Edward J. Anthony</w:t>
+                <w:t xml:space="preserve">Morphodynamic characterisation of the human-impacted Bight of Benin sand barrier coast, West Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Laibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. J. Anthony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Almar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Castelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Sénéchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Coastal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, SI 70, pp.079-083</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02046338v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01017440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphodynamic characterisation of the human-impacted Bight of Benin sand barrier coast, West Africa</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">B. Castelle</w:t>
+                <w:t xml:space="preserve">Sediment budget quantification of a sub-Alpine river catchment since the end of the last glaciation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Brisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Miramont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward J. Anthony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Sénéchal</w:t>
+                <w:t xml:space="preserve">Hélène Bruneton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Rosique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Coastal Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CATENA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 114, http://www.sciencedirect.com/science/article/pii/S034181621300194X. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.catena.2013.08.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01017440v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00880406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Grand Popo experiment, Benin</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sedimentation and erosion patterns in a low shoot-density Zostera noltii meadow in the fetch-limited Berre lagoon, Mediterranean France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Éléonore Paquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Meulé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward J. Anthony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Coastal Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, SI 70 (66), pp. 651-656</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2014, 70, pp.563 - 567. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2112/SI70-095.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01017293v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01711800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sedimentation and erosion patterns in a low shoot-density Zostera noltii meadow in the fetch-limited Berre lagoon, Mediterranean France</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The Grand Popo experiment, Benin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Almar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Du Penhoat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Honkonnou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Castelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Laibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Coastal Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 70, pp.563 - 567. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2014, SI 70 (66), pp. 651-656</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2112/SI70-095.1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01711800v1</w:t>
+                <w:t xml:space="preserve">hal-01017293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sediment budget quantification of a sub-Alpine river catchment since the end of the last glaciation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Human influence and the changing geomorphology of Mediterranean deltas and coasts over the last 6000 years: From progradation to destruction phase?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward J. Anthony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nick Marriner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Morhange</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CATENA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.catena.2013.08.004⟩</w:t>
+              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 139, pp.336-361. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2014.10.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00880406v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01116398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human influence and the changing geomorphology of Mediterranean deltas and coasts over the last 6000 years: From progradation to destruction phase?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Morphological diversity and complex sediment recirculation on the ebb delta of a macrotidal inlet (Normandy, France): A multiple LiDAR dataset approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Montreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Levoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bretel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward J. Anthony</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Morhange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 219, pp.114-125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2014.05.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2014.10.003⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01116398v1</w:t>
+                <w:t xml:space="preserve">hal-01082787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphological diversity and complex sediment recirculation on the ebb delta of a macrotidal inlet (Normandy, France): A multiple LiDAR dataset approach</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrice Bretel</w:t>
+                <w:t xml:space="preserve">Mangrove Evolution in Mayotte Island, Indian Ocean: A 60-year Synopsis Based on Aerial Photographs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Jeanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward J. Anthony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Dolique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Cremades</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Wetlands</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 34 (3), pp.459-468. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13157-014-0512-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2014.05.008⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01082787v1</w:t>
+                <w:t xml:space="preserve">hal-02542840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A GIS-based coastal monitoring and surveillance observatory on tropical islands exposed to climate change and extreme events: the example of Mayotte Island, Indian Ocean</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Franck Dolique</w:t>
+                <w:t xml:space="preserve">Wave-driven circulation over a double nearshore bar system during storm conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Certain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Bouchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward J. Anthony</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Meule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Coastal Conservation: planning and management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Coastal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Special Issue n°70, pp.84-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2112/SI70-015.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11852-013-0286-8⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02542830v1</w:t>
+                <w:t xml:space="preserve">hal-01122783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mangrove Evolution in Mayotte Island, Indian Ocean: A 60-year Synopsis Based on Aerial Photographs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+                <w:t xml:space="preserve">A GIS-based coastal monitoring and surveillance observatory on tropical islands exposed to climate change and extreme events: the example of Mayotte Island, Indian Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Jeanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Dolique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward J. Anthony</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Caroline Cremades</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wetlands</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13157-014-0512-7⟩</w:t>
+              <w:t xml:space="preserve">Journal of Coastal Conservation: planning and management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 18 (5), pp.567-580. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11852-013-0286-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02542840v1</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02542830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wave-driven circulation over a double nearshore bar system during storm conditions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frederic Bouchette</w:t>
+                <w:t xml:space="preserve">Morphodynamic characterization of beaches on a Pacific atoll island: Tetiaroa, French Polynesia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Jeanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward J. Anthony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Dolique</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Coastal Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, Special Issue n°70, pp.84-89. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2112/SI70-015.1⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 70 (Special Issue 70 - Proceedings of the 13th International Coastal Symposium), pp.176-181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2112/si70-030.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01122783v1</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02542837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mangrove Evolution in Mayotte Island, Indian Ocean: A 60-year Synopsis Based on Aerial Photographs</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The geomorphic evolution and sediment balance of the lower Rhône River (southern France) over the last 130 years: Hydropower dams versus other control factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Provansal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward J. Anthony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Raccasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wetlands</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 219, pp.27-41</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04747123v1</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01024450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The geomorphic evolution and sediment balance of the lower Rhône River (southern France) over the last 130 years: Hydropower dams versus other control factors</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">François Sabatier</w:t>
+                <w:t xml:space="preserve">Confronting coastal morphodynamics with counter-erosion engineering: the emblematic case of Wissant Bay, Dover Strait</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouncef Sedrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward J. Anthony</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Coastal Conservation: planning and management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 18 (5), pp.483-494. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11852-013-0300-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01024450v1</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01100760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphodynamic characterization of beaches on a Pacific atoll island: Tetiaroa, French Polynesia</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Flash rip dynamics on a high-energy low-tide-terraced beach (Grand Popo, Benin, West Africa)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Castelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Du Penhoat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Almar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. J. Anthony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Coastal Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 70 (Special Issue 70 - Proceedings of the 13th International Coastal Symposium), pp.176-181. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2014, SI 70, pp.633-638</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2112/si70-030.1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02542837v1</w:t>
+                <w:t xml:space="preserve">hal-01017352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confronting coastal morphodynamics with counter-erosion engineering: the emblematic case of Wissant Bay, Dover Strait</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mouncef Sedrati</w:t>
+                <w:t xml:space="preserve">Données nouvelles sur la chronologie de la déglaciation dans la vallée du haut-Verdon (alpes françaises du sud)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Brisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Miramont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Guiter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward J. Anthony</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Coastal Conservation: planning and management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Quaternaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 25 (2), pp.147-156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/quaternaire.7028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11852-013-0300-1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-01100760v1</w:t>
+                <w:t xml:space="preserve">hal-02046381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flash rip dynamics on a high-energy low-tide-terraced beach (Grand Popo, Benin, West Africa)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">R. Almar</w:t>
+                <w:t xml:space="preserve">Formation and migration of transverse bars along a tidal sandy coast deduced from multi-temporal Lidar datasets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Levoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. J. Anthony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Monfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bretel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Coastal Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Marine Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 342, pp.39-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.margeo.2013.06.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01017352v1</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00925677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Données nouvelles sur la chronologie de la déglaciation dans la vallée du haut-Verdon (alpes françaises du sud)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A GIS-based coastal monitoring and surveillance observatory on tropical islands exposed to climate change and extreme events: the example of Mayotte Island, Indian Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Jeanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Dolique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Anthony</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/quaternaire.7028⟩</w:t>
+              <w:t xml:space="preserve">Journal of Coastal Conservation: planning and management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 18 (5), pp.567-580. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11852-013-0286-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02046381v1</w:t>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04747126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A GIS-based coastal monitoring and surveillance observatory on tropical islands exposed to climate change and extreme events: the example of Mayotte Island, Indian Ocean</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Edward Anthony</w:t>
+                <w:t xml:space="preserve">A note on contrasting beach-dune morphodynamics, Tetouan coast, northwest Morocco: the role of grain size and human-altered dune morphology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmounim El Mrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward J. Anthony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Taaouati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Driss Nachite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Maanan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Coastal Conservation: planning and management</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Coastal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.1283-1288</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04747126v1</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01112468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation and migration of transverse bars along a tidal sandy coast deduced from multi-temporal Lidar datasets</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Bretel</w:t>
+                <w:t xml:space="preserve">Wave characteristics and morphological variations of pocket beaches in a coral reef–lagoon setting, Mayotte Island, Indian Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Jeanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Anthony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Dolique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.margeo.2013.06.007⟩</w:t>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 182, pp.190-209. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2012.11.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00925677v1</w:t>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04747129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A note on contrasting beach-dune morphodynamics, Tetouan coast, northwest Morocco: the role of grain size and human-altered dune morphology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdelmounim El Mrini</w:t>
+                <w:t xml:space="preserve">Beach morphological changes in response to marine turtles nesting: a preliminary study of Awala-Yalimapo beach, French Guiana (South America)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Péron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Galpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andy Chatelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward J. Anthony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Coastal Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, pp.1283-1288</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2013, Special Issue - International Coastal Symposium, 65 (SP1), pp.99-104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2112/SI65-018.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01112468v1</w:t>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00831469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wave characteristics and morphological variations of pocket beaches in a coral reef–lagoon setting, Mayotte Island, Indian Ocean</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Non-reversible geosystem destabilisation at 4200 cal. BP: Sedimentological, geochemical and botanical markers of soil erosion recorded in a Mediterranean alpine lake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Brisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Miramont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Guiter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward J. Anthony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tachikawa Kazuyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2012.11.013⟩</w:t>
+              <w:t xml:space="preserve">The Holocene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 23 (12), pp.1863-1874. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0959683613508158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04747129v1</w:t>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00880413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beach morphological changes in response to marine turtles nesting: a preliminary study of Awala-Yalimapo beach, French Guiana (South America)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Wave characteristics and morphological variations of pocket beaches in a coral reef-lagon setting, Mayotte Island, Indian Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Jeanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. J. Anthony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Dolique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Coastal Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 182, pp.190-209. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2012.11.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2112/SI65-018.1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00831469v1</w:t>
+                <w:t xml:space="preserve">hal-00824539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wave characteristics and morphological variations of pocket beaches in a coral reef-lagon setting, Mayotte Island, Indian Ocean</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The role of fluvial sediment supply and river-mouth hydrology in the dynamics of the muddy, Amazon-dominated Amapa-Guianas coast, South America: A three-point research agenda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. J. Anthony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gardel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Proisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Fromard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Gensac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2012.11.013⟩</w:t>
+              <w:t xml:space="preserve">Journal of South American Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Part of special issue Hydrology, Geochemistry and Dynamic of South American Great River Systems, 44, pp.18-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsames.2012.06.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00824539v1</w:t>
+                <w:t xml:space="preserve">hal-00942809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-reversible geosystem destabilisation at 4200 cal. BP: Sedimentological, geochemical and botanical markers of soil erosion recorded in a Mediterranean alpine lake</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reply to the Comment on &amp;quot; Shoreface sand supply and mid- to late Holocene aeolian dune formation on the storm-dominated macrotidal coast of the southern North Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. J. Anthony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mrani-Alaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Héquette</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Holocene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0959683613508158⟩</w:t>
+              <w:t xml:space="preserve">Marine Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 311-314, pp.67-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.margeo.2012.01.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00880413v1</w:t>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00760890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of fluvial sediment supply and river-mouth hydrology in the dynamics of the muddy, Amazon-dominated Amapa-Guianas coast, South America: A three-point research agenda</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Erwan Gensac</w:t>
+                <w:t xml:space="preserve">Approche multidisciplinaire d'une séquence lacustre holocène dans les Alpes du Sud au lac Petit (Mercantour, alt. 2200m. France) : histoire d'un géosystème dégradé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Brisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Guiter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Miramont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Delhon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of South American Earth Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsames.2012.06.005⟩</w:t>
+              <w:t xml:space="preserve">Quaternaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 23 (4), pp. 309-319. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/quaternaire.6390⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00942809v1</w:t>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00782072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reply to the Comment on &amp;quot; Shoreface sand supply and mid- to late Holocene aeolian dune formation on the storm-dominated macrotidal coast of the southern North Sea</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Héquette</w:t>
+                <w:t xml:space="preserve">APPORT DES SÉRIES D’IMAGES LANDSAT DANS L’ÉTUDE DE LA DYNAMIQUE SPATIO-TEMPORELLE DE L’EMBOUCHURE DE L’ESTUAIRE DES FLEUVES MONO ET COUFFO AU BÉNIN, AVANT ET APRÈS LA CONSTRUCTION DU BARRAGE DE NANGBÉTO SUR LE MONO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoul Laïbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gardel Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward J. Anthony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oyede Lucien-Marc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Geology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Teledetection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 10 (4), pp.179-198</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00760890v1</w:t>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01948899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche multidisciplinaire d'une séquence lacustre holocène dans les Alpes du Sud au lac Petit (Mercantour, alt. 2200m. France) : histoire d'un géosystème dégradé</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An integrated approach to characterize the interaction between coastal morphodynamics, geomorphological setting and human interventions on the Mediterranean beaches of North-Western Morocco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmounim El Mrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Maanan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward J. Anthony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Taaouati</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/quaternaire.6390⟩</w:t>
+              <w:t xml:space="preserve">Applied Geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 35 (1-2), pp.334-344. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apgeog.2012.08.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00782072v1</w:t>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00727774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">APPORT DES SÉRIES D’IMAGES LANDSAT DANS L’ÉTUDE DE LA DYNAMIQUE SPATIO-TEMPORELLE DE L’EMBOUCHURE DE L’ESTUAIRE DES FLEUVES MONO ET COUFFO AU BÉNIN, AVANT ET APRÈS LA CONSTRUCTION DU BARRAGE DE NANGBÉTO SUR LE MONO</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gardel Antoine</w:t>
+                <w:t xml:space="preserve">Beach-dune degradation in a Mediterranean context of strong development pressures, and the missing integrated management perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmounim El Mrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward J. Anthony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId453" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Oyede Lucien-Marc</w:t>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Maanan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Taaouati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Driss Nachite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Teledetection</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ocean and Coastal Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 69, pp.299-306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ocecoaman.2012.08.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01948899v1</w:t>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00727023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An integrated approach to characterize the interaction between coastal morphodynamics, geomorphological setting and human interventions on the Mediterranean beaches of North-Western Morocco</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Short-term prediction of the evolution of mangrove surface areas: The example of the mud banks of Kourou and Sinnamary, French Guiana.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Gensac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandric Lesourd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gardel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. J. Anthony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Proisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Geography</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Coastal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Special Issue 64: PROCEEDINGS OF THE 11th INTERNATIONAL COASTAL SYMPOSIUM ICS2011, SI 64, pp.388-392</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00727774v1</w:t>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00758190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beach-dune degradation in a Mediterranean context of strong development pressures, and the missing integrated management perspective</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Wave-formed mud bars: their morphodynamics and role in opportunistic mangrove colonization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gardel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Gensac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. J. Anthony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandric Lesourd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Loisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean and Coastal Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Coastal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Special Issue 64: PROCEEDINGS OF THE 11th INTERNATIONAL COASTAL SYMPOSIUM ICS2011, SI 64, pp.384-387</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ocecoaman.2012.08.004⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00727023v1</w:t>
+                <w:t xml:space="preserve">hal-00758146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short-term prediction of the evolution of mangrove surface areas: The example of the mud banks of Kourou and Sinnamary, French Guiana.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chronic offshore loss of nourishment on Nice beach, French Riviera: A case of over-nourishment of a steep beach?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Anthony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Coastal Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Coastal Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 58 (4), pp.374-383. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.coastaleng.2010.11.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00758190v1</w:t>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04170588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wave-formed mud bars: their morphodynamics and role in opportunistic mangrove colonization</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Erwan Gensac</w:t>
+                <w:t xml:space="preserve">Contribution of hydrodynamic conditions during shallow water stages to the sediment balance on a tidal ﬂat: Mont-Saint-Michel Bay, Normandy, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Desguée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Gluard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Monfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. J. Anthony</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hubert Loisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Coastal Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 94, pp.343-354. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2011.07.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00758146v1</w:t>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00665619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronic offshore loss of nourishment on Nice beach, French Riviera: A case of over-nourishment of a steep beach?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Francois Sabatier</w:t>
+                <w:t xml:space="preserve">Contrasting sand beach morphodynamics in a mud-dominated setting: Cayenne, French</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. J. Anthony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Dolique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gardel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coastal Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Coastal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Special Issue 64: PROCEEDINGS OF THE 11th INTERNATIONAL COASTAL SYMPOSIUM ICS2011, 64, pp.30-34</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04170588v1</w:t>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00757617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of hydrodynamic conditions during shallow water stages to the sediment balance on a tidal ﬂat: Mont-Saint-Michel Bay, Normandy, France</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Un réseau de surveillance des littoraux face au changement climatique en milieu insulaire tropical : l’exemple de Mayotte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Jeanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Dolique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Anthony</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecss.2011.07.010⟩</w:t>
+              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Volume 10 Numéro 3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/vertigo.10512⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00665619v1</w:t>
+                <w:t xml:space="preserve">hal-04747130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrasting sand beach morphodynamics in a mud-dominated setting: Cayenne, French</w:t>
+                <w:t xml:space="preserve">The Amazon-influenced mud-bank coast of South America: short- to long-term morphodynamics of ?inter-bank? areas and chenier development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. J. Anthony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gardel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dolique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Coastal Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, Special Issue 64: PROCEEDINGS OF THE 11th INTERNATIONAL COASTAL SYMPOSIUM ICS2011, 64, pp.30-34</w:t>
+              <w:t xml:space="preserve">, 2011, Special Issue 64: PROCEEDINGS OF THE 11th INTERNATIONAL COASTAL SYMPOSIUM ICS2011, SI 64, pp.25-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00757617v1</w:t>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00757628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un réseau de surveillance des littoraux face au changement climatique en milieu insulaire tropical : l’exemple de Mayotte</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Amazon-influenced muddy coast of South America: A review of mud-bank–shoreline interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward Anthony</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gardel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gratiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Proisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mead Allison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 103 (3-4), pp.99-121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2010.09.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/vertigo.10512⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04747130v1</w:t>
+                <w:t xml:space="preserve">hal-04747132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Amazon-influenced mud-bank coast of South America: short- to long-term morphodynamics of ?inter-bank? areas and chenier development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. J. Anthony</w:t>
+                <w:t xml:space="preserve">The Amazon-influenced muddy coast of South America: A review of mud-bank–shoreline interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward J. Anthony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gardel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId476" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gratiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Proisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mead A. Allison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Coastal Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 103 (3-4), pp.99-121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2010.09.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00757628v1</w:t>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00562710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Amazon-influenced muddy coast of South America: A review of mud-bank–shoreline interactions</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Un réseau de surveillance des littoraux face au changement climatique en milieu insulaire tropical : l’exemple de Mayotte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Jeanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Dolique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward J. Anthony</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Vertigo : Revue de cinéma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Les petits États et territoires insulaires face aux changements climatiques : vulnérabilité, adaptation et développement, 10 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/vertigo.10512⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2010.09.008⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04747132v1</w:t>
+                <w:t xml:space="preserve">hal-02542801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Amazon-influenced muddy coast of South America: A review of mud-bank–shoreline interactions</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Shoreface sand supply and mid- to late Holocene aeolian dune formation on the storm-dominated macrotidal coast of the southern North Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. J. Anthony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mrani-Alaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Héquette</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2010.09.008⟩</w:t>
+              <w:t xml:space="preserve">Marine Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 276 (1-4), pp.100-104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.margeo.2010.07.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00562710v1</w:t>
+                <w:t xml:space="preserve">hal-00761738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un réseau de surveillance des littoraux face au changement climatique en milieu insulaire tropical : l’exemple de Mayotte</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mud bank colonization by opportunistic mangroves: A case study from French Guiana using lidar data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Proisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gratiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. J. Anthony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gardel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Fromard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vertigo : Revue de cinéma</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/vertigo.10512⟩</w:t>
+              <w:t xml:space="preserve">Continental Shelf Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 29 (3), pp.632-641. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.csr.2008.09.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02542801v1</w:t>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00374860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shoreface sand supply and mid- to late Holocene aeolian dune formation on the storm-dominated macrotidal coast of the southern North Sea</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Héquette</w:t>
+                <w:t xml:space="preserve">Short-term (≤2 yrs) estuarine mudflat and saltmarsh sedimentation: High-resolution data from ultrasonic altimetery, rod surface-elevation table, and filter traps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Marion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward J. Anthony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Trentesaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.margeo.2010.07.006⟩</w:t>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 83 (4), pp.475-484. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2009.03.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00761738v1</w:t>
+                <w:t xml:space="preserve">hal-04220871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mud bank colonization by opportunistic mangroves: A case study from French Guiana using lidar data</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aeolian sand transport over complex intertidal bar-trough beach topography, northern France.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. J. Anthony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Ruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Vanhée</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Continental Shelf Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.csr.2008.09.017⟩</w:t>
+              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 105 (1-2), pp.95-105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2007.12.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00374860v1</w:t>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00480259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aeolian sand transport over complex intertidal bar-trough beach topography, northern France.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Vanhée</w:t>
+                <w:t xml:space="preserve">Short‐term to decadal‐scale onshore bar migration and shoreline changes in the vicinity of a megatidal ebb delta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Levoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Monfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward J. Anthony</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2007.12.013⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Earth Surface</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 114 (F4), 13p. / f04024. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2008JF001207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00480259v1</w:t>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00489405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short-term (≤2 yrs) estuarine mudflat and saltmarsh sedimentation: High-resolution data from ultrasonic altimetery, rod surface-elevation table, and filter traps</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Marion</w:t>
+                <w:t xml:space="preserve">Morphodynamics of beach / dune systems: examples from the coast of France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward J. Anthony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId495" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Héquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge S. Suanez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Musereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecss.2009.03.039⟩</w:t>
+              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 15 (1), pp.3-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/geomorphologie.7461⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-04220871v1</w:t>
+                <w:t xml:space="preserve">hal-00358920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphodynamics of beach / dune systems: examples from the coast of France</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Musereau</w:t>
+                <w:t xml:space="preserve">A better understanding of mud cracking processes gained from in situ measurements on an intertidal mudflat in French Guiana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gardel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Proisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandric Lesourd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacinthe Caillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Coastal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Special Issue No. 56. Proceedings of the 10th International Coastal Symposium ICS 2009, Vol. I, 1 (56), pp.424-428</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/geomorphologie.7461⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00358920v1</w:t>
+                <w:t xml:space="preserve">halsde-00419502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short‐term to decadal‐scale onshore bar migration and shoreline changes in the vicinity of a megatidal ebb delta</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">O. Monfort</w:t>
+                <w:t xml:space="preserve">Surface moisture variations on a multi-barred macrotidal beach: implications for aeolian sand transport.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Oblinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward J. Anthony</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Earth Surface</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Coastal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 24 (5), pp.1194-1199</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00489405v1</w:t>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00481258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A better understanding of mud cracking processes gained from in situ measurements on an intertidal mudflat in French Guiana</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nearshore intertidal topography and topographic-forcing mechanisms of an Amazon-derived mud bank in French Guiana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward J. Anthony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Dolique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gardel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gratiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Proisy</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jacinthe Caillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Coastal Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Continental Shelf Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 28 (6), pp.813-822. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.csr.2008.01.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId504" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00419502v1</w:t>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02542795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface moisture variations on a multi-barred macrotidal beach: implications for aeolian sand transport.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Oblinger</w:t>
+                <w:t xml:space="preserve">Upper beach sediment dynamics in a macrotidal, storm-wave environment and implications for mesoscale shoreline retreat: Wissant Bay, northern France.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sedrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward J. Anthony</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Coastal Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 24 (5), pp.1194-1199</w:t>
+              <w:t xml:space="preserve">Annales de Géomorphologie / Annals of Geomorphology / Zeitschrift für Geomorphologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 52 (Suppl.3), pp.91-106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId507" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00481258v1</w:t>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00481281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nearshore intertidal topography and topographic-forcing mechanisms of an Amazon-derived mud bank in French Guiana</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Wave attenuation and intertidal morphology of a macrotidal barred (ridge-and-runnel) beach behind a breakwater: Dunkerque, northern France.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Oblinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward J. Anthony</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Continental Shelf Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.csr.2008.01.003⟩</w:t>
+              <w:t xml:space="preserve">Annales de Géomorphologie / Annals of Geomorphology / Zeitschrift für Geomorphologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 52 (Suppl.3), pp.167-177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1127/0372-8854/2008/0052S3-0167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02542795v1</w:t>
+                <w:t xml:space="preserve">hal-00481259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Upper beach sediment dynamics in a macrotidal, storm-wave environment and implications for mesoscale shoreline retreat: Wissant Bay, northern France.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Sedrati</w:t>
+                <w:t xml:space="preserve">Dynamics of intertidal drainage channels on a multi-barred macrotidal beach.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Reichmüth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward J. Anthony</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Géomorphologie / Annals of Geomorphology / Zeitschrift für Geomorphologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 33 (1), pp.142-151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/esp.1561⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId512" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00481281v1</w:t>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00481266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wave attenuation and intertidal morphology of a macrotidal barred (ridge-and-runnel) beach behind a breakwater: Dunkerque, northern France.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Oblinger</w:t>
+                <w:t xml:space="preserve">Sediment transport under wave and current combined flows on a tide-dominated shoreface, northern coast of France.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Héquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Hemdane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward J. Anthony</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Géomorphologie / Annals of Geomorphology / Zeitschrift für Geomorphologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1127/0372-8854/2008/0052S3-0167⟩</w:t>
+              <w:t xml:space="preserve">Marine Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 249 (3-4), pp.226-242. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.margeo.2007.12.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId514" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00481259v1</w:t>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00481152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of intertidal drainage channels on a multi-barred macrotidal beach.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Determination of sediment transport paths in macrotidal shoreface environments: a comparison of grain-size trend analysis with near-bed current measurements.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Héquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Reichmüth</w:t>
+                <w:t xml:space="preserve">Yacine Hemdane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward J. Anthony</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/esp.1561⟩</w:t>
+              <w:t xml:space="preserve">Journal of Coastal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 243 (243), pp.695-707. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2112/06-0714.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId516" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00481266v1</w:t>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00481153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sediment transport under wave and current combined flows on a tide-dominated shoreface, northern coast of France.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yacine Hemdane</w:t>
+                <w:t xml:space="preserve">Sand trapping by brushwood fences on a beach-foredune contact: the primacy of the local sediment budget</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Ruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward J. Anthony</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.margeo.2007.12.003⟩</w:t>
+              <w:t xml:space="preserve">Annales de Géomorphologie / Annals of Geomorphology / Zeitschrift für Geomorphologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 52 (Suppl.3), pp.179-194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1127/0372-8854/2008/0052S3-0179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00481152v1</w:t>
+                <w:t xml:space="preserve">hal-00481273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of sediment transport paths in macrotidal shoreface environments: a comparison of grain-size trend analysis with near-bed current measurements.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yacine Hemdane</w:t>
+                <w:t xml:space="preserve">Seasonal-scale morphological and dynamic characteristics of multiple intertidal bars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Reichmüth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward J. Anthony</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Coastal Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annales de Géomorphologie / Annals of Geomorphology / Zeitschrift für Geomorphologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 52 (Suppl.3), pp.79-90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1127/0372-8854/2008/0052S3-0079⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2112/06-0714.1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00481153v1</w:t>
+                <w:t xml:space="preserve">hal-00481265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sand trapping by brushwood fences on a beach-foredune contact: the primacy of the local sediment budget</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nearshore intertidal topography and topographic-forcing mechanisms of an Amazon-derived mud bank in French Guiana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Anthony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Dolique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gardel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gratiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Proisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Géomorphologie / Annals of Geomorphology / Zeitschrift für Geomorphologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Continental Shelf Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 28 (6), pp.813-822. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.csr.2008.01.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1127/0372-8854/2008/0052S3-0179⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00481273v1</w:t>
+                <w:t xml:space="preserve">hal-04747135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal-scale morphological and dynamic characteristics of multiple intertidal bars</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Reichmüth</w:t>
+                <w:t xml:space="preserve">Significant contribution of the 18.6 year tidal cycle to regional coastal changes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gratiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward J. Anthony</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gardel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Gaucherel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Proisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Géomorphologie / Annals of Geomorphology / Zeitschrift für Geomorphologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1127/0372-8854/2008/0052S3-0079⟩</w:t>
+              <w:t xml:space="preserve">Nature Geoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 1 (3), pp.169-172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ngeo127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00481265v1</w:t>
+                <w:t xml:space="preserve">ird-00310922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nearshore intertidal topography and topographic-forcing mechanisms of an Amazon-derived mud bank in French Guiana</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An assessment of the impact of experimental brushwood fences on foredune sand accumulation based on digital elevation models.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward J. Anthony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vanhee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Ruz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Continental Shelf Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.csr.2008.01.003⟩</w:t>
+              <w:t xml:space="preserve">Ecological Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 31 (1), pp.41-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoleng.2007.05.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId529" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04747135v1</w:t>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00481503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Significant contribution of the 18.6 year tidal cycle to regional coastal changes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The grain size characterisation of coastal sand from the Somme estuary to Belgium: sediment segregation processes and sources consideration.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward J. Anthony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Héquette</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Geoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ngeo127⟩</w:t>
+              <w:t xml:space="preserve">Sedimentary Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Part of special issue From Particle Size to Sediment Dynamics, 202 (3), pp.369-382. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sedgeo.2007.03.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId530" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ird-00310922v1</w:t>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00481498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An assessment of the impact of experimental brushwood fences on foredune sand accumulation based on digital elevation models.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gravel beach erosion and nourishment in Nice, French Riviera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward J. Anthony</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Ruz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecoleng.2007.05.005⟩</w:t>
+              <w:t xml:space="preserve">Méditerranée : revue géographique des pays méditerranéens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 108, pp.99-103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/mediterranee.182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId533" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00481503v1</w:t>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04170343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The grain size characterisation of coastal sand from the Somme estuary to Belgium: sediment segregation processes and sources consideration.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tidal influence on the intertidal bar morphology of two contrasting macrotidal beaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Reichmüth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward J. Anthony</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Héquette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sedimentary Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sedgeo.2007.03.022⟩</w:t>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 90 (1-2), pp.101-114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2007.01.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId537" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00481498v1</w:t>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00481795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gravel beach erosion and nourishment in Nice, French Riviera</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Cohen</w:t>
+                <w:t xml:space="preserve">A brief overview of plan-shape disequilibrium in embayed beaches: Tangier bay (Morocco)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouncef Sedrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward J. Anthony</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Méditerranée : revue géographique des pays méditerranéens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 108, pp.99-103. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/mediterranee.182⟩</w:t>
+              <w:t xml:space="preserve">, 2007, 108, pp.125-130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/mediterranee.190⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId540" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04170343v1</w:t>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03204545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tidal influence on the intertidal bar morphology of two contrasting macrotidal beaches</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Reichmüth</w:t>
+                <w:t xml:space="preserve">Trade-wind waves and mud dynamics on the French Guiana coast, South America: input from ERA-40 wave data and field investigations.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gratiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gardel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward J. Anthony</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2007.01.015⟩</w:t>
+              <w:t xml:space="preserve">Marine Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 236 (1-2), pp.15-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.margeo.2006.09.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId545" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00481795v1</w:t>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00481729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Embryo dune development on a large actively accreting macrotidal beach: Calais, North Sea coast of France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward J. Anthony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vanhee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Ruz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 32 (4), pp.631-636. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/esp.1442⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId548" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00481506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trade-wind waves and mud dynamics on the French Guiana coast, South America: input from ERA-40 wave data and field investigations.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antoine Gardel</w:t>
+                <w:t xml:space="preserve">Storm-generated morphological change and longshore sand transport in the intertidal zone of a multi-barred macrotidal beach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouncef Sedrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward J. Anthony</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 236 (1-2), pp.15-26. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.margeo.2006.09.013⟩</w:t>
+              <w:t xml:space="preserve">, 2007, 244 (1-1), pp.209-229. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.margeo.2007.07.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId549" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00481729v1</w:t>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00482312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A brief overview of plan-shape disequilibrium in embayed beaches: Tangier bay (Morocco)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mouncef Sedrati</w:t>
+                <w:t xml:space="preserve">Trade-wind waves and mud dynamics on the French Guiana coast, South America: input from ERA-40 wave data and field investigations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gratiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gardel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward J. Anthony</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Méditerranée : revue géographique des pays méditerranéens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/mediterranee.190⟩</w:t>
+              <w:t xml:space="preserve">Marine Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 236, pp.15-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.margeo.2006.09.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId553" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03204545v1</w:t>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00101721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Storm-generated morphological change and longshore sand transport in the intertidal zone of a multi-barred macrotidal beach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Edward J. Anthony</w:t>
+                <w:t xml:space="preserve">Intertidal subsidence and collapse features on wave‐exposed, drift‐aligned sandy beaches subject to Amazon mud: Cayenne, French Guiana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Anthony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Dolique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Geology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 31 (8), pp.1051-1057. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/esp.1361⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.margeo.2007.07.002⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00482312v1</w:t>
+                <w:t xml:space="preserve">hal-04747138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trade-wind waves and mud dynamics on the French Guiana coast, South America: input from ERA-40 wave data and field investigations</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Intertidal subsidence and collapse features on wave-exposed, drift-aligned sandy beaches subject to Amazon mud: Cayenne, French Guiana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward J. Anthony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Dolique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.margeo.2006.09.013⟩</w:t>
+              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 31 (8), pp.1051-1057. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/esp.1361⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00101721v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02542791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intertidal subsidence and collapse features on wave‐exposed, drift‐aligned sandy beaches subject to Amazon mud: Cayenne, French Guiana</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+                <w:t xml:space="preserve">Short-Term Profile Changes of Sandy Pocket Beaches Affected by Amazon-Derived Mud, Cayenne, French Guiana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Dolique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward J. Anthony</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Coastal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 216, pp.1195-1202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2112/04-0297.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/esp.1361⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04747138v1</w:t>
+                <w:t xml:space="preserve">hal-02542789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intertidal subsidence and collapse features on wave-exposed, drift-aligned sandy beaches subject to Amazon mud: Cayenne, French Guiana</w:t>
+                <w:t xml:space="preserve">Short‐term intertidal bar mobility on a ridge‐and‐runnel beach, Merlimont, northern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward J. Anthony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Franck Dolique</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Levoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Monfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Degryse-Kulkarni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 31 (8), pp.1051-1057. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/esp.1361⟩</w:t>
+              <w:t xml:space="preserve">, 2005, 30, pp.80-93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/esp.1129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId560" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02542791v1</w:t>
+                <w:t xml:space="preserve">hal-00016907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Short-Term Profile Changes of Sandy Pocket Beaches Affected by Amazon-Derived Mud, Cayenne, French Guiana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Dolique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Edward J. Anthony</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Anthony</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Coastal Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 216, pp.1195-1202. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2112/04-0297.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId562" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02542789v1</w:t>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04747141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short‐term intertidal bar mobility on a ridge‐and‐runnel beach, Merlimont, northern France</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christine Degryse-Kulkarni</w:t>
+                <w:t xml:space="preserve">The influence of Amazon-derived mud banks on the morphology of sandy headland-bound beaches in Cayenne, French Guiana: a short- to long-term perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Anthony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Dolique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 30, pp.80-93. </w:t>
+              <w:t xml:space="preserve">Marine Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 208 (2-4), pp.249-264. </w:t>
             </w:r>
             <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/esp.1129⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.margeo.2004.04.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId564" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00016907v1</w:t>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04747145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short-Term Profile Changes of Sandy Pocket Beaches Affected by Amazon-Derived Mud, Cayenne, French Guiana</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+                <w:t xml:space="preserve">The influence of Amazon-derived mud banks on the morphology of sandy headland-bound beaches in Cayenne, French Guiana: a short- to long-term perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward J. Anthony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Dolique</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Edward Anthony</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Coastal Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2112/04-0297.1⟩</w:t>
+              <w:t xml:space="preserve">Marine Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 208 (2-4), pp.249-264. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.margeo.2004.04.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04747141v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02542786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of Amazon-derived mud banks on the morphology of sandy headland-bound beaches in Cayenne, French Guiana: a short- to long-term perspective</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+                <w:t xml:space="preserve">Short-term changes in the plan shape of a sandy beach in response to sheltering by a nearshore mud bank, Cayenne, French Guiana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward J. Anthony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gardel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Dolique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Guiral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Geology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 27 (8), pp.857-866. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/esp.357⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.margeo.2004.04.011⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04747145v1</w:t>
+                <w:t xml:space="preserve">hal-02542781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of Amazon-derived mud banks on the morphology of sandy headland-bound beaches in Cayenne, French Guiana: a short- to long-term perspective</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+                <w:t xml:space="preserve">Short‐term changes in the plan shape of a sandy beach in response to sheltering by a nearshore mud bank, Cayenne, French Guiana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Anthony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gardel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Dolique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Guiral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.margeo.2004.04.011⟩</w:t>
+              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 27 (8), pp.857-866. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/esp.357⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId571" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02542786v1</w:t>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04747151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short-term changes in the plan shape of a sandy beach in response to sheltering by a nearshore mud bank, Cayenne, French Guiana</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+                <w:t xml:space="preserve">Influence à moyen terme (10-100 ans) d'un estran sableux macrotidal sur la stabilité d'un cordon de galets : la flèche de Cayeux (Picardie, France)/Medium term (10-100 yrs) influence of a macrotidal sandy foreshore on the stability of a gravel barrier: Cayeux spit (Picardy, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Dolique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId573" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Daniel Guiral</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Anthony</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 5 (1), pp.23-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/morfo.1999.973⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/esp.357⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02542781v1</w:t>
+                <w:t xml:space="preserve">hal-04747166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short‐term changes in the plan shape of a sandy beach in response to sheltering by a nearshore mud bank, Cayenne, French Guiana</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+                <w:t xml:space="preserve">Influence à moyen terme (10-100 ans) d'un estran sableux macrotidal sur la stabilité d'un cordon de galets : la flèche de Cayeux (Picardie, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Dolique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId573" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Daniel Guiral</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward J. Anthony</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/esp.357⟩</w:t>
+              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 5 (1), pp.23-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/morfo.1999.973⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId575" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04747151v1</w:t>
+                <w:t xml:space="preserve">hal-02542768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence à moyen terme (10-100 ans) d'un estran sableux macrotidal sur la stabilité d'un cordon de galets : la flèche de Cayeux (Picardie, France)/Medium term (10-100 yrs) influence of a macrotidal sandy foreshore on the stability of a gravel barrier: Cayeux spit (Picardy, France)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Edward Anthony</w:t>
+                <w:t xml:space="preserve">Les cordons de galets de la Baie des Anges : histoire environnementale et stratigraphique ; évolution morphodynamique récente en réponse à des aménagements/The gravel barriers of the Baie des Anges (French Riviera): environmental and stratigraphie history; recent morphodynamic responses to coastal management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward J. Anthony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dubar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1999, 5 (1), pp.23-38. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3406/morfo.1999.973⟩</w:t>
+              <w:t xml:space="preserve">, 1998, 4 (2), pp.167-187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/morfo.1998.953⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04747166v1</w:t>
+                <w:t xml:space="preserve">hal-04170328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence à moyen terme (10-100 ans) d'un estran sableux macrotidal sur la stabilité d'un cordon de galets : la flèche de Cayeux (Picardie, France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franck Dolique</w:t>
+                <w:t xml:space="preserve">Stabilisation d’un cordon de galets par des rechargements : l’exemple de la plage de Nice-Côte d’Azur (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward J. Anthony</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3406/morfo.1999.973⟩</w:t>
+              <w:t xml:space="preserve">Les Cahiers Nantais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, Littoral 95 - Actes du Colloque International Continuités et ruptures sur les littoraux européens, 47-48, pp.261-268. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/canan.1997.1725⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId579" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02542768v1</w:t>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04170639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les cordons de galets de la Baie des Anges : histoire environnementale et stratigraphique ; évolution morphodynamique récente en réponse à des aménagements/The gravel barriers of the Baie des Anges (French Riviera): environmental and stratigraphie history; recent morphodynamic responses to coastal management</w:t>
-[...193 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Organisation et déstabilisation morphodynamiques des plages de galets de la Baie des Anges, Côte d'Azur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward J. Anthony</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analyse spatiale quantitative et appliquée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, Géomorphologie, risques naturels et aménagement : mélanges d'articles offerts en hommage à Maurice Julian, 1996 (38-39), pp.29-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04170620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -19867,467 +19616,467 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Establishment of mangroves on a new mud bank by a combination of UAS SfM photogrammetry and LiDAR monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Staquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Proisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Granjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Emile Augusseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISPRS TC III Mid-term Symposium “Beyond the canopy: technologies and applications of remote sensing”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Polidori, Laurent; Gomes, Alessandra; Faure, Jean-François, Nov 2024, Belem, Brazil. pp.527 - 532, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/isprs-archives-xlviii-3-2024-527-2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04788874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'utilisation des drones pour un suivi spatio-temporel des activités de bioturbation par les crabes des vasières tropicales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Brunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Jaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Legranche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Drones &amp; Cap' 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, COPIL Drones &amp; Cap', Nov 2023, Mur de Bretagne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04299643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aperiodic embayed sandy beach rotation and erosion-risk exposure on a hyper-muddy wave-exposed coast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward Anthony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gardel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Brunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Dolique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU general assembly 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EGU, May 2020, Vienna, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-10487⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04747100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MODELING REGIONAL COASTAL EVOLUTION IN THE BIGHT OF BENIN, GULF OF GUINEA, WEST AFRICA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ondoa Gregoire Abessolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnus Larson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Almar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20349,382 +20098,382 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward J. Anthony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coastal Sediments'19</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Tampa, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1142/9789811204487_0178⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02394959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The 4.2 ka event in the Mediterranean Alps: a reinforced Mediterranean-type climate regime that directly impacted the environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosine Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Sylvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Paillès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4.2 ka BP Event International Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Pisa, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02567483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The overlooked human influence in the Late Holocene great acceleration of floods in the European Alps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Miramont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiané Troussier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th PAGES Open Science Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Zaragoza, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01896842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing biogeomorphology using drones: new perspectives for large-scale bioturbation studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Brunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward J. Anthony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20739,212 +20488,212 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biological modification of the seabed: biogeochemical and ecological processes in a changing world</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Southampton, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03096648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId602" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">European alpine floods aggravated by past Human impact: coupled evidence from sedimentological and pollen analysis of the Lake of Allos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Miramont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiané Troussier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Pollen Database 2nd Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId602" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02567326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId603" w:history="1">
+            <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-resolution topography using SfM-photogrammetry from UAV for coastal mudflat geomorphic surveys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Brunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20952,249 +20701,249 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward J. Anthony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Geosciences Union, Apr 2016, Vienna, Autriche. pp.EGU2016-15754</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId603" w:history="1">
+            <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01270138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId604" w:history="1">
+            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disturbance propagation in terrestrial environments: A case study from two Lateglacial-Holocene sediment records of the Southern Alps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosine Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Miramont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Revel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Climat et Impacts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId604" w:history="1">
+            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02567366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId605" w:history="1">
+            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing SfM-Photogrammetry potential at micro-scale on a rapidly evolving mud-bank: case study on a mesocosm study within pioneer mangroves in French Guiana (South America)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Brunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21239,73 +20988,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EGU, 2016, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId605" w:history="1">
+            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01270144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId606" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphodynamic rotation of an embayed sandy beach in a mud-dominated setting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Brunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -21314,737 +21063,737 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward J. Anthony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gardel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId607" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly, 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId606" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01256627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts of Storm Dirk on a gravel replenished shore: Preliminary results on Nice beach, French Riviera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId609" w:history="1">
+            <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Dumasdelage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward J. Anthony</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Méditerranéenne Côtière et Maritime - Coastal and Maritime Mediterranean Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Ferrara, Nov 2015, Ferrara, Italy. pp.279-284, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId610" w:history="1">
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5150/cmcm.2015.055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04169873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le détritisme dans les archives sédimentaires holocènes du sud des Alpes : vers une expression de la variabilité hydrologique non-biaisée par les effets de l’anthropisation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Miramont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward J. Anthony</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées des Jeunes Géomorphologues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02613127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La variabilité holocène des crues torrentielles en montagne : un éclairage donné par l'étude micro-sédimentologique et pollinique des sédiments du lac d'Allos (2200 m, Alpes du Sud)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Miramont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiane Troussier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15ème congrès de l’Association de Sédimentologie Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02613115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId613" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How humans feed flood: lessons from the past</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Miramont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiané Troussier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId614" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Poher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Our Common Future Under Climate Change, COP21</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId613" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02567450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId615" w:history="1">
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">5000 years of lacustrine ecosystem changes from Lake Petit (Southern Alps, 2200 m a.s.l.): regime shift and resilience of algal communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosine Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Paillès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Sylvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interdisciplinary meeting on climate change and seismic hazards during the Holocene in the Mediterranean, OTMED</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId615" w:history="1">
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02567378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId616" w:history="1">
+            <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulate the wind-wave attenuation on sea-grass meadow in Berre lagoon with Tomawac and SPH 3D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId617" w:history="1">
+            <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Oudart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId618" w:history="1">
+            <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Jaymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Larroudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22076,1727 +21825,1727 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIst Telemac &amp; Mascaret, User Club</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId616" w:history="1">
+            <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01094856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId619" w:history="1">
+            <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">5 millennia of Mediterranean mountain disturbance: soil erosion and vegetation dynamics recorded in Lake Petit (2200 m, South-Western Alps)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Miramont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Guiter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosine Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward J. Anthony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference (IAG) on Geomorphology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId619" w:history="1">
+            <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00867092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId620" w:history="1">
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lake Allos: a 12,000-years reference record of past Climate-Human-environment interactions in the Mediterranean French Alps</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId265" w:history="1">
+                <w:t xml:space="preserve">Overview of Last Deglaciation sedimentological, palynostratigraphical and 14C chronologies in mountain lake sediments: Towards improved knowledge of the MIS2/MIS1 transition in the Mediterranean Alps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Guiter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Miramont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Edward J. Anthony</w:t>
+            <w:hyperlink r:id="rId618" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.L. Bourles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId619" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Braucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Assembly of Geomorphology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId620" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02567383v1</w:t>
+            <w:hyperlink r:id="rId617" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02614911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId621" w:history="1">
+            <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of Last Deglaciation sedimentological, palynostratigraphical and 14C chronologies in mountain lake sediments: Towards improved knowledge of the MIS2/MIS1 transition in the Mediterranean Alps</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId266" w:history="1">
+                <w:t xml:space="preserve">Lake Allos: a 12,000-years reference record of past Climate-Human-environment interactions in the Mediterranean French Alps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Brisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Miramont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Regis Braucher</w:t>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiané Troussier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward J. Anthony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Assembly of Geomorphology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId621" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02614911v1</w:t>
+            <w:hyperlink r:id="rId620" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02567383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId624" w:history="1">
+            <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Lac d’Allos : un enregistrement de référence des interactions climat-Homme-environnement depuis 12000 ans pour les Alpes méditerranéennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Miramont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward J. Anthony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Arnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées des Jeunes géomorphologues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2013, Päris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId624" w:history="1">
+            <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02614912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId625" w:history="1">
+            <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Lac d'Allos : un enregistrement de référence des interactions climat-Homme-environnement depuis 12000 ans pour les Alpes méditerranéennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Miramont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward J. Anthony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Arnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées des Jeunes géomorphologues 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId625" w:history="1">
+            <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00803025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId626" w:history="1">
+            <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lateglacial to Holocene sediment budget of a small subAlpine river catchment: using 3D palaeotopographic reconstructions for volume quantification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Miramont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward J. Anthony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId627" w:history="1">
+            <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sivan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bruneton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Assembly of Geomorphology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId626" w:history="1">
+            <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02567389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId628" w:history="1">
+            <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprendre le transport sédimentaire des franges littorales en rive sud d’un estuaire macrotidal tempéré : la baie de Somme, Picardie, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId629" w:history="1">
+            <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Bastide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward J. Anthony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Dolique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIIèmes Journées Nationales Génie Côtier – Génie Civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CFL (Centre Français du Littoral), Jun 2012, Cherbourg, France. pp.845-854, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId630" w:history="1">
+            <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5150/jngcgc.2012.092-b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId628" w:history="1">
+            <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02542889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId631" w:history="1">
+            <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A GIS-based shore monitoring and surveillance observatory on tropical islands exposed to climate change and extreme events : the example of Mayotte Island, Indian Ocean.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Aline Aubry</w:t>
+                <w:t xml:space="preserve">Chronic erosion in Wissant Bay coast, northern France -Causes and trials of management projects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouncef Sedrati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId629" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E J Anthony</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Geographical Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Cologne 32e congrès, Germany</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId631" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05310726v1</w:t>
+            <w:hyperlink r:id="rId628" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03204631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId632" w:history="1">
+            <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronic erosion in Wissant Bay coast, northern France -Causes and trials of management projects</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">E J Anthony</w:t>
+                <w:t xml:space="preserve">A GIS-based shore monitoring and surveillance observatory on tropical islands exposed to climate change and extreme events : the example of Mayotte Island, Indian Ocean.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Jeanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Dolique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward J. Anthony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">International Geographical Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Cologne 32e congrès, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId632" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03204631v1</w:t>
+            <w:hyperlink r:id="rId630" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05310726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId634" w:history="1">
+            <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using palaeobotanical and geochemical investigations to disentangle complex relations between human and landscape: The lacustrine record of Lake Petit (2200m, Southern Alps)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosine Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Miramont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId635" w:history="1">
+            <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guédron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Palynological Congress XIII/International Organisation of Palaeobotany congress IX</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Chuo University, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId634" w:history="1">
+            <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00803048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId636" w:history="1">
+            <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyses multiproxies sur sédiments lacustres pour reconstituer les interrelations holocènes entre paysages, climat et sociétés humaines dans les Alpes française du Sud</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId265" w:history="1">
+                <w:t xml:space="preserve">The Alpine mediterranean highlands : geosystems under long-lasting natural and anthropogenic pressures (Millefonds catchment, southern alps, France )</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Guiter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Miramont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Delhon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées des doctorants IMEP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Marseille, France</w:t>
+              <w:t xml:space="preserve">XXXIIe Rencontres Internationales d'Archéologie et d'Histoire d'Antibes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Antibes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId636" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00605558v1</w:t>
+            <w:hyperlink r:id="rId633" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00803051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId637" w:history="1">
+            <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Alpine mediterranean highlands : geosystems under long-lasting natural and anthropogenic pressures (Millefonds catchment, southern alps, France )</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId265" w:history="1">
+                <w:t xml:space="preserve">Analyses multiproxies sur sédiments lacustres pour reconstituer les interrelations holocènes entre paysages, climat et sociétés humaines dans les Alpes française du Sud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward J. Anthony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Miramont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guiter</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXIIe Rencontres Internationales d'Archéologie et d'Histoire d'Antibes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Antibes, France</w:t>
+              <w:t xml:space="preserve">Journées des doctorants IMEP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId637" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00803051v1</w:t>
+            <w:hyperlink r:id="rId634" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00605558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId638" w:history="1">
+            <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vulnérabilité et résilience des géosystèmes de montagne face au double forçage climatique et anthropique: étude pluridisciplinaire du Lac Petit (Alpes Maritimes)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId265" w:history="1">
+                <w:t xml:space="preserve">The Holocene deposits of Lake Petit (2200 m a.s.l., Southern French Alps) : climatic and anthropogenic controls on mountain sediment dynamics ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Miramont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Delhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque d'inauguration du centre SEOLANE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Barcelonnette, France</w:t>
+              <w:t xml:space="preserve">International Union for Quaternary Research (INQUA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Bern, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId638" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02046368v1</w:t>
+            <w:hyperlink r:id="rId635" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00751273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId639" w:history="1">
+            <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Holocene deposits of Lake Petit (2200 m a.s.l., Southern French Alps) : climatic and anthropogenic controls on mountain sediment dynamics ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId265" w:history="1">
+                <w:t xml:space="preserve">Vulnérabilité et résilience des géosystèmes de montagne face au double forçage climatique et anthropique: étude pluridisciplinaire du Lac Petit (Alpes Maritimes)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Miramont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Delhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Union for Quaternary Research (INQUA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Bern, Switzerland</w:t>
+              <w:t xml:space="preserve">Colloque d'inauguration du centre SEOLANE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Barcelonnette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId639" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00751273v1</w:t>
+            <w:hyperlink r:id="rId636" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02046368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId640" w:history="1">
+            <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mud bank colonization by opportunistic mangroves: A case study from French Guiana using lidar data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Proisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gratiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23804,261 +23553,261 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward J. Anthony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gardel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId641" w:history="1">
+            <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Formard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium "Mud deposit to mangrove in coastal areas"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2006, Porto Alegre, Brazil. pp.632-641</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId640" w:history="1">
+            <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02816450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId642" w:history="1">
+            <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Role of Longshore Currents in Intertidal Bar Mobility on a Macrotidal Beach under High Energy Wave Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouncef Sedrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward J. Anthony</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fifth International Conference on Coastal Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2005, Barcelona, Spain. pp.1-14, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId643" w:history="1">
+            <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1061/40855(214)73⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId642" w:history="1">
+            <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03204530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId644" w:history="1">
+            <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nourishment solutions to the problem of beach erosion in France : the case of the French Riviera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward Anthony</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Directions in European coastal management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, M.G. Healy and J.P. Doody, 1995, Swansea, United Kingdom. pp.199-206</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId644" w:history="1">
+            <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04170719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -24068,221 +23817,221 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId645" w:history="1">
+            <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Whose Climate Change Is It?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId646" w:history="1">
+            <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marquisar Jean-Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId647" w:history="1">
+            <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Palisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId648" w:history="1">
+            <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martijn M van den Bel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gardel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward J Anthony</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climatic and Ecological Change in the Americas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Routledge, pp.176 - 194, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId649" w:history="1">
+            <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4324/9781003316497-11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId645" w:history="1">
+            <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04285954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId650" w:history="1">
+            <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mangroves: a natural early-warning system of erosion on open muddy coasts in French Guiana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Proisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Walcker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gardel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24291,597 +24040,597 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward J. Anthony</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Frida Sidik; Daniel A. Friess. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dynamic Sedimentary Environments of Mangrove Coasts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId651" w:history="1">
+            <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsevier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.47-66, 2021, 978-0-12-816437-2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId652" w:history="1">
+            <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-12-816437-2.00011-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId650" w:history="1">
+            <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03136875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId653" w:history="1">
+            <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fine Sediment Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward J. Anthony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gardel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florin Zainescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Brunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reference Module in Earth Systems and Environmental Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId654" w:history="1">
+            <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-12-818234-5.00130-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId653" w:history="1">
+            <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03407880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId655" w:history="1">
+            <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mud Banks, Sand Flux and Beach Morphodynamics: Montjoly Lagoon Beach, French Guiana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward J. Anthony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gardel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Dolique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Brunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId656" w:history="1">
+            <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Peron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Maanan, Mohamed; Robin, Marc. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sediment Fluxes in Coastal Areas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.75-90, 2015, Coastal research library (COASTALRL,volume 10), 978-94-017-9259-2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId657" w:history="1">
+            <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-94-017-9260-8_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId655" w:history="1">
+            <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02542734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId658" w:history="1">
+            <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les littoraux et l'élévation du niveau des mers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId659" w:history="1">
+            <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge S. Suanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward J. Anthony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Héquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId660" w:history="1">
+            <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Goslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mercier, Denis. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géomorphologie de la France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dunod, pp.143-156, 2013, Sciences Sup., 978-2-10-058804-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId661" w:history="1">
+            <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/dunod.merci.2013.01.0143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId658" w:history="1">
+            <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00794629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId662" w:history="1">
+            <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'approche morphodynamique en géomorphologie littorale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Dolique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward Anthony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Héquette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">BARON-YELLÈS, Nacima; GŒLDNER-GIANELLA, Lydie; VELUT, Sébastien. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le littoral : regards, pratiques et savoirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId663" w:history="1">
+            <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Rue d'Ulm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.191-214, 2002, 2-7288-0276-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId662" w:history="1">
+            <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04170313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -24891,91 +24640,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId664" w:history="1">
+            <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shore Processes And Their Palaeoenvironmental Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward J. Anthony</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Elsevier, 519 pp, 2009, Developments in marine geology ; 4, 978-0-444-52733-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId664" w:history="1">
+            <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00480922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -24985,284 +24734,284 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId665" w:history="1">
+            <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mangroves require social-ecological systemic research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId663" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esméralda Longépée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId664" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId665" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anliati Ahmed Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward J. Anthony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId666" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Brosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Mangrove Macrobenthos and Management conference (MMM6)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Cartagena, Colombia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId665" w:history="1">
+            <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04815594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId670" w:history="1">
+            <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes in mangrove surface area and morphodynamic implications in Mayotte Island, Indian Ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Jeanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Dolique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward J. Anthony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Mangrove, Macrobenthos, and Managment Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Singapore, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId670" w:history="1">
+            <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04803884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId671" w:history="1">
+            <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">River estuaries of the Amazon-influenced Guianas coast: diversity and preliminary classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gardel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -25284,454 +25033,454 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Huybrechts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandric Lesourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId672" w:history="1">
+            <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valdenira Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Vienna, Austria. 21, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId671" w:history="1">
+            <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02378801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId673" w:history="1">
+            <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human threats and climate change impacts on mangrove ecosystem</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Proisy</w:t>
+                <w:t xml:space="preserve">Tracking The Origin And Dynamics Of The Sandy Beaches In The Context Of Global Change And Ecosystem Services: A French Guiana Project To Be Expanded To The Brazilian Window</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId671" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Négrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId672" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Petelet-Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId673" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Seyler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gardel Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward J. Anthony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Our Common Future Under Climate Change, COP21 International Scientific Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Paris, France. 2015</w:t>
+              <w:t xml:space="preserve">Workshop Liga 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Cayenne, French Guiana</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId673" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02316948v1</w:t>
+            <w:hyperlink r:id="rId670" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02507955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking The Origin And Dynamics Of The Sandy Beaches In The Context Of Global Change And Ecosystem Services: A French Guiana Project To Be Expanded To The Brazilian Window</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gardel Antoine</w:t>
+                <w:t xml:space="preserve">Human threats and climate change impacts on mangrove ecosystem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Fromard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gardel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Proisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward J. Anthony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Walcker</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Liga 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Cayenne, French Guiana</w:t>
+              <w:t xml:space="preserve">Our Common Future Under Climate Change, COP21 International Scientific Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Paris, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02507955v1</w:t>
+                <w:t xml:space="preserve">hal-02316948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId678" w:history="1">
+            <w:hyperlink r:id="rId675" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi de l’évolution topographique et morphodynamique des plages du Nord – Pas de Calais : exemples des sites de Wissant, Calais Hoverport et Leffrinckoucke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward J. Anthony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Dolique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId678" w:history="1">
+            <w:hyperlink r:id="rId675" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04171701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -25741,147 +25490,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId679" w:history="1">
+            <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">No evidence for a 10-m historical tectonic uplift at Mangalia, (Romanian Black Sea coast): Comment on Drăgușin et al. (2025)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfred Vespremeanu-Stroe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luminita Preoteasa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId680" w:history="1">
+            <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurentiu Tutuianu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Dobre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florin Zainescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId679" w:history="1">
+            <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05321806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -25891,253 +25640,253 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId681" w:history="1">
+            <w:hyperlink r:id="rId678" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi topographique du trait de côte et caractérisation sédimentaire des sites de Leffrinckoucke, Calais Hoverport et Wissant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Dolique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId682" w:history="1">
+            <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Sipka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward J. Anthony</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Conseil Régional Nord Pas de Calais. 1999, 21 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId681" w:history="1">
+            <w:hyperlink r:id="rId678" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04171722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId683" w:history="1">
+            <w:hyperlink r:id="rId680" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi topographique du trait de côte et caractérisation sédimentaire des sites de Leffrinckoucke, Calais Hoverport et Wissant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Dolique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId682" w:history="1">
+            <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Sipka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward J. Anthony</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Conseil Régional Nord Pas de Calais. 1998, 68 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId683" w:history="1">
+            <w:hyperlink r:id="rId680" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04171720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId684"/>
+      <w:footerReference w:type="default" r:id="rId681"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -26284,51 +26033,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05451076v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Vacchi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy A Shaw" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward J Anthony" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Spada" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Melini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-56721-0" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459088v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Anthony" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Syvitski" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.M. Cohen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Saito" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Z&#259;inescu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2025.105302" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04926896v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Emile Augusseau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Proisy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gardel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brunier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Granjon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2025.106345" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273347v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bapentire D Angnuureng" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Almar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire A Ondoa" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olusegun A Dada" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip-Neri Jayson-Quashigah" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43621-025-01772-y" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463273v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Vespremeanu-Stroe" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lumini&#539;a Preoteasa" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren&#539;iu &#538;u&#539;uianu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Dobre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin Z&#259;inescu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40562-025-00438-x" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751296v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joep E A Storms" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena van der Vegt" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Schuster" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024GL111069" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800612v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelia Abascal-Zorrilla" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Huybrechts" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Orseau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vantrepotte" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward J. Anthony" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w16202885" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768758v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Michaud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelaide Aschenbroich" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Stieglitz" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-024-02319-z" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734459v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Anthony" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaia Syvitski" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Nicholls" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Cohen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41893-024-01426-3" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411799v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouncef Sedrati" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Morales" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Duveau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmounim El M&#8217;rini" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Mayoral" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-52344-5" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04131493v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Besset" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin T&#462;tui" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-022-05624-x" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141910v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hader Sheisha" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kaniewski" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Marriner" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morteza Djamali" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gamal Younes" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2023.108172" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500741v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Aouiche" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse11112051" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04131487v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Levoy" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Monfort" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2023.102973" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285947v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chevallier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Girondot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina P&#233;ron" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Martin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonola" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-023-02105-3" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03861785v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Jolivet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Maury" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Morvan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-022-01944-w" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615505v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Aschenbroich" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gauthier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fromard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Aller" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su14052829" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760438v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan A Morales" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glen Bulot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14164102" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03888299v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toru Tamura" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dussouillez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-022-01975-3" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03824747v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiki Saito" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Day" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2022.103958" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03661010v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin W. J. Bergsma" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Garlan" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Kestenare" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2022.02.047" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03861782v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valdenira F Santos" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandric Lesourd" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-022-01913-3" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747097v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Jeanson" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Charroux" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Aubry" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dolique" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00367-021-00725-4" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662612v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pellerin Le Bas" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Robin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.5236" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023544v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valdenira Ferreira  dos Santos" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2020.101548" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03324859v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin Zainescu" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sabatier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse9050512" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03323098v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Goichot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00367-021-00695-7" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662620v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.708258" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03322943v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Troels Aagaard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beth Gillies" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Laursen" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Sukstorf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2021.107766" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966466v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dat Dinh Ngoc" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12132173" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152654v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2020.103334" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044644v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A.G Cooper" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerd Masseling" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Coco" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Short" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Castelle" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41558-020-00934-2" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03222423v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Winterwerp" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Albers" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Friess" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Gij&#243;n Manche&#241;o" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2020.106078" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153907v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.4924" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02482805v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatus Bapentire Angnuureng" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12030394" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146686v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Lap Nguyen" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Kim Oanh Ta" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Bateman" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Gugliotta" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-64630-z" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152620v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasrizal Shaari" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qatrunnada Mohd Nasir" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui-Juan Pan" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Che Abd Rahim Mohamed" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Hafidz Yusoff" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40645-020-00362-y" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021798v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Fleury" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2020.111717" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152736v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Berriolo" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Schiaffino" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Rovere" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00367-020-00664-6" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02975926v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Job Dronkers" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Montreuil" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI88-006.1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-02346222v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2019.00187" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-02346220v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gratiot" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.4593" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03668143v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. J. Anthony" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Almar" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Besset" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Reyns" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Laibi" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2018.12.006" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037995v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI88-014.1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02190174v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bouchette" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2019.04.018" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747114v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/si88-015.1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-02346224v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hiwat" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2019.00035" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476670v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roshanka Ranasinghe" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuang Shou Wu" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Conallin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trang Minh Duong" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-45442-2" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627331v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Marchesiello" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Nguyet Minh Nguyen" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Loisel" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2019.05.004" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SJWNH04C-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466169v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2019.106038" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466207v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin T&#259;tui" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luminita Preoteasa" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2019.106015" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02352939v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2019.106263" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964253v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-&#201;l&#233;onore Paquier" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Meul&#233;" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Larroud&#233;" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bernard" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12237-018-00487-w" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621760v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Pratellesi" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Ciavola" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Ivaldi" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Armaroli" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2018.06.003" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848952v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul La&#239;bi" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Tahirou Diaw" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien-Marc Oy&#233;d&#233;" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795351v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosine Cartier" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Brisset" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guiter" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Sylvestre" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tachikawa Kazuyo" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2018.02.016" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542853v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.20531" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765636v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sabatier" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/elementa.139" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681536v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Miramont" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiane Troussier" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabatier" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G38498.1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630703v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamadou Sadio" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765609v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2017.09.002" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708511v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Sadio" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w9050357" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690966v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Levoy" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dronkers" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Monfort" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Izabel" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2017.03.009" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542846v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dussouillez" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dolique" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brunier" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2017.06.018" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HSXG3938-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758961v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.11336" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758960v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Abessolo Ondoa" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kestenare" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bahini" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G-H Houngue" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI75-089.1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765485v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Gensac" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Martinez" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2016.02.009" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B4ZHGTPF-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747120v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cohen" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Bertier" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/si75-117.1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758958v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Aagaard" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2989/16085914.2015.1115751" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758973v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Aouiche" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Daoudi" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sedratic" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Harti" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2015.12.011" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SDGQ58R8-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02112293v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Proisy" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Degenne" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uta Berger" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Blanchard" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI75-163.1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713812v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2016.02.025" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W0TQNJQR-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483281v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Pothin" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Vella" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.11358" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-03JNLVX9-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758972v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahcen Daoudi" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhadi El Mimouni" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI75-206.1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402639v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ziane" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758974v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2015.12.013" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FHM1X7BL-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758959v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elhassane Ziane" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2015.11.013" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-47PRZD13-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758965v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI75-117.1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03246020v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep14745" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02095729v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Walcker" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cassou" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Curwood Aller" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.12580" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TZ1R6JR6-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444813v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Paill&#232;s" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683615580862" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01154520v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aleman" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Certain" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul J. P. Barusseau" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2015.03.029" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-524WC9XT-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046338v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Revel" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2014.12.004" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017440v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Castelle" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. S&#233;n&#233;chal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017293v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Du Penhoat" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Honkonnou" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711800v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI70-095.1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880406v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bruneton" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Rosique" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2013.08.004" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116398v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Morhange" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2014.10.003" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C5BGNZ70-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082787v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bretel" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2014.05.008" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-96ZRJ6QS-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542830v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11852-013-0286-8" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542840v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cremades" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13157-014-0512-7" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122783v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Certain" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Meule" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI70-015.1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747123v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024450v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Provansal" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dufour" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Raccasi" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542837v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Etienne" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/si70-030.1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01100760v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11852-013-0300-1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017352v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Lefebvre" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046381v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.7028" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747126v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925677v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bretel" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2013.06.007" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VH3VFZ0N-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112468v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmounim El Mrini" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Taaouati" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Nachite" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Maanan" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747129v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2012.11.013" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RZC5RVQX-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831469v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Galpin" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Chatelet" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI65-018.1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824539v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880413v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683613508158" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942809v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Proisy" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fromard" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2012.06.005" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760890v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mrani-Alaoui" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud H&#233;quette" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2012.01.001" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FVB9ZGS0-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00782072v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delhon" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.6390" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948899v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gardel Antoine" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oyede Lucien-Marc" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727774v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeog.2012.08.009" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8R34146J-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727023v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2012.08.004" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z861KSHG-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758190v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758146v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170588v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Sabatier" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coastaleng.2010.11.001" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1BTHC9WS-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665619v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Desgu&#233;e" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gluard" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2011.07.010" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6K30B32S-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757617v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Marin" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747130v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.10512" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757628v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dolique" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747132v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mead Allison" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2010.09.008" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00562710v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mead A. Allison" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542801v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761738v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2010.07.006" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VZN3T6HC-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00374860v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2008.09.017" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480259v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Ruz" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vanh&#233;e" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2007.12.013" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2GQ4Z5Q4-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04220871v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Marion" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Trentesaux" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2009.03.039" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HF2PBDR4-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358920v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge S. Suanez" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Musereau" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.7461" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489405v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JF001207" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00419502v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Philippe" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacinthe Caillaud" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481258v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Oblinger" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542795v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2008.01.003" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P5NS6Q84-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481281v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sedrati" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481259v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0372-8854/2008/0052S3-0167" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481266v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Reichm&#252;th" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.1561" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481152v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Hemdane" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2007.12.003" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4QTD1PMG-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481153v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/06-0714.1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481273v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0372-8854/2008/0052S3-0179" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481265v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0372-8854/2008/0052S3-0079" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747135v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00310922v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gaucherel" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo127" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481503v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vanhee" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2007.05.005" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PW19M1NB-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481498v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2007.03.022" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QN0TR4HN-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170343v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mediterranee.182" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-4DR9G217-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481795v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2007.01.015" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V4ZG7JPZ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481506v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.1442" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-34GW6631-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481729v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2006.09.013" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204545v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mediterranee.190" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-LR49H7X2-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482312v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2007.07.002" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V5P7F29W-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101721v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747138v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.1361" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NSPFCT2P-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542791v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542789v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/04-0297.1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016907v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Degryse-Kulkarni" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.1129" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747141v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747145v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2004.04.011" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4WBH2GTF-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542786v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542781v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Guiral" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.357" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-59V6T6DQ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747151v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747166v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/morfo.1999.973" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542768v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170328v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dubar" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/morfo.1998.953" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170639v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/canan.1997.1725" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170620v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04788874v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Staquet" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-xlviii-3-2024-527-2024" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299643v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jaud" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Legranche" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747100v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-10487" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394959v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondoa Gregoire Abessolo" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus Larson" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789811204487_0178" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567483v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896842v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian&#233; Troussier" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096648v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567326v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01270138v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567366v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01270144v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256627v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Millet" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169873v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dumasdelage" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/cmcm.2015.055" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613127v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613115v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567450v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Poher" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567378v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094856v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Oudart" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Jaymond" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00867092v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567383v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614911v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.L. Bourles" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Braucher" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614912v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803025v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567389v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sivan" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542889v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Bastide" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2012.092-b" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310726v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204631v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E J Anthony" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803048v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gu&#233;dron" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00605558v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803051v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046368v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00751273v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816450v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Formard" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204530v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/40855(214)73" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170719v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285954v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marquisar Jean-Jacques" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Palisse" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martijn M van den Bel" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003316497-11" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136875v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/B9780128164372000112?via%3Dihub" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-816437-2.00011-2" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407880v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-818234-5.00130-9" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542734v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Peron" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9260-8_4" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794629v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Costa" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Goslin" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.merci.2013.01.0143" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170313v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.ens.psl.eu/" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480922v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815594v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esm&#233;ralda Long&#233;p&#233;e" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Andrieu" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anliati Ahmed Abdallah" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Brosse" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803884v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378801v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valdenira Santos" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02316948v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507955v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe N&#233;grel" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Petelet-Giraud" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Seyler" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171701v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321806v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurentiu Tutuianu" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171722v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sipka" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171720v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05451076v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Vacchi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy A Shaw" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward J Anthony" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Spada" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Melini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-56721-0" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459088v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Anthony" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Syvitski" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.M. Cohen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Saito" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Z&#259;inescu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2025.105302" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04926896v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Emile Augusseau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Proisy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gardel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brunier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Granjon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2025.106345" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273347v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bapentire D Angnuureng" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Almar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire A Ondoa" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olusegun A Dada" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip-Neri Jayson-Quashigah" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43621-025-01772-y" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463273v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Vespremeanu-Stroe" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lumini&#539;a Preoteasa" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren&#539;iu &#538;u&#539;uianu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Dobre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin Z&#259;inescu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40562-025-00438-x" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751296v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joep E A Storms" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena van der Vegt" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Schuster" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024GL111069" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800612v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelia Abascal-Zorrilla" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Huybrechts" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Orseau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vantrepotte" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward J. Anthony" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w16202885" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768758v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Michaud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelaide Aschenbroich" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Stieglitz" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-024-02319-z" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734459v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Anthony" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaia Syvitski" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Nicholls" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Cohen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41893-024-01426-3" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411799v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouncef Sedrati" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Morales" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Duveau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmounim El M&#8217;rini" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Mayoral" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-52344-5" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04131493v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Besset" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin T&#462;tui" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-022-05624-x" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141910v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hader Sheisha" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kaniewski" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Marriner" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morteza Djamali" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gamal Younes" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2023.108172" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500741v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Aouiche" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse11112051" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04131487v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Levoy" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Monfort" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2023.102973" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285947v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chevallier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Girondot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina P&#233;ron" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Martin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonola" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-023-02105-3" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615505v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Aschenbroich" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gauthier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fromard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Aller" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su14052829" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760438v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan A Morales" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glen Bulot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14164102" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03861785v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Jolivet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Maury" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Morvan" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-022-01944-w" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03888299v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toru Tamura" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dussouillez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-022-01975-3" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03824747v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiki Saito" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Day" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2022.103958" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03661010v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin W. J. Bergsma" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Garlan" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Kestenare" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2022.02.047" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03861782v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valdenira F Santos" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandric Lesourd" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-022-01913-3" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662612v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pellerin Le Bas" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Robin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.5236" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023544v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valdenira Ferreira  dos Santos" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2020.101548" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03324859v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin Zainescu" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sabatier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse9050512" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747097v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Jeanson" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Charroux" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Aubry" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dolique" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00367-021-00725-4" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03323098v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Goichot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00367-021-00695-7" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662620v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.708258" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03322943v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Troels Aagaard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beth Gillies" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Laursen" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Sukstorf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2021.107766" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966466v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dat Dinh Ngoc" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12132173" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152654v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2020.103334" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044644v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A.G Cooper" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerd Masseling" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Coco" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Short" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Castelle" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41558-020-00934-2" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021798v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Fleury" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2020.111717" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152620v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasrizal Shaari" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qatrunnada Mohd Nasir" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui-Juan Pan" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Che Abd Rahim Mohamed" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Hafidz Yusoff" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40645-020-00362-y" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153907v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.4924" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146686v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Lap Nguyen" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Kim Oanh Ta" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Bateman" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Gugliotta" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-64630-z" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02482805v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatus Bapentire Angnuureng" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12030394" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03222423v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Winterwerp" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Albers" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Friess" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Gij&#243;n Manche&#241;o" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2020.106078" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152736v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Berriolo" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Schiaffino" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Rovere" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00367-020-00664-6" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02975926v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Job Dronkers" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Montreuil" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI88-006.1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-02346222v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2019.00187" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-02346220v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gratiot" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.4593" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03668143v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. J. Anthony" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Almar" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Besset" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Reyns" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Laibi" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2018.12.006" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037995v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI88-014.1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02190174v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bouchette" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2019.04.018" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476670v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roshanka Ranasinghe" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuang Shou Wu" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Conallin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trang Minh Duong" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-45442-2" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747114v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/si88-015.1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-02346224v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hiwat" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2019.00035" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627331v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Marchesiello" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Nguyet Minh Nguyen" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Loisel" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2019.05.004" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SJWNH04C-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466169v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2019.106038" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466207v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin T&#259;tui" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luminita Preoteasa" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2019.106015" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02352939v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2019.106263" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964253v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-&#201;l&#233;onore Paquier" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Meul&#233;" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Larroud&#233;" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bernard" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12237-018-00487-w" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621760v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Pratellesi" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Ciavola" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Ivaldi" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Armaroli" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2018.06.003" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848952v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul La&#239;bi" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Tahirou Diaw" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien-Marc Oy&#233;d&#233;" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542853v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.20531" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795351v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosine Cartier" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Brisset" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guiter" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Sylvestre" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tachikawa Kazuyo" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2018.02.016" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765636v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sabatier" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/elementa.139" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630703v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamadou Sadio" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681536v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Miramont" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiane Troussier" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabatier" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G38498.1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765609v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2017.09.002" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708511v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Sadio" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w9050357" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690966v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Levoy" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dronkers" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Monfort" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Izabel" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2017.03.009" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542846v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dussouillez" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dolique" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brunier" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2017.06.018" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HSXG3938-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758961v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.11336" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758960v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Abessolo Ondoa" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kestenare" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bahini" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G-H Houngue" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI75-089.1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758958v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Aagaard" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2989/16085914.2015.1115751" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765485v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Gensac" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Martinez" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2016.02.009" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B4ZHGTPF-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758973v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Aouiche" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Daoudi" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sedratic" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Harti" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2015.12.011" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SDGQ58R8-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02112293v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Proisy" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Degenne" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uta Berger" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Blanchard" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI75-163.1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713812v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2016.02.025" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W0TQNJQR-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483281v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Pothin" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Vella" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.11358" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-03JNLVX9-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758972v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahcen Daoudi" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhadi El Mimouni" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI75-206.1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402639v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ziane" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758965v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cohen" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Bertier" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI75-117.1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758974v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2015.12.013" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FHM1X7BL-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758959v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elhassane Ziane" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2015.11.013" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-47PRZD13-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03246020v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep14745" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01154520v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aleman" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Certain" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul J. P. Barusseau" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2015.03.029" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-524WC9XT-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02095729v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Walcker" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cassou" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Curwood Aller" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.12580" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TZ1R6JR6-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444813v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Paill&#232;s" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683615580862" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046338v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Revel" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2014.12.004" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017440v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Castelle" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. S&#233;n&#233;chal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880406v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bruneton" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Rosique" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2013.08.004" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711800v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI70-095.1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017293v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Du Penhoat" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Honkonnou" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116398v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Morhange" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2014.10.003" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C5BGNZ70-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082787v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bretel" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2014.05.008" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-96ZRJ6QS-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542840v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cremades" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13157-014-0512-7" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122783v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Certain" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Meule" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI70-015.1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542830v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11852-013-0286-8" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542837v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Etienne" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/si70-030.1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024450v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Provansal" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dufour" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Raccasi" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01100760v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11852-013-0300-1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017352v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Lefebvre" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046381v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.7028" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925677v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bretel" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2013.06.007" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VH3VFZ0N-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747126v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112468v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmounim El Mrini" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Taaouati" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Nachite" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Maanan" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747129v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2012.11.013" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RZC5RVQX-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831469v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Galpin" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Chatelet" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI65-018.1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880413v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683613508158" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824539v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942809v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Proisy" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fromard" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2012.06.005" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760890v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mrani-Alaoui" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud H&#233;quette" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2012.01.001" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FVB9ZGS0-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00782072v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delhon" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.6390" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948899v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gardel Antoine" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oyede Lucien-Marc" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727774v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeog.2012.08.009" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8R34146J-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727023v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2012.08.004" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z861KSHG-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758190v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758146v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170588v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Sabatier" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coastaleng.2010.11.001" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1BTHC9WS-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665619v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Desgu&#233;e" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gluard" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2011.07.010" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6K30B32S-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757617v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Marin" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747130v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.10512" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757628v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dolique" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747132v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mead Allison" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2010.09.008" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00562710v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mead A. Allison" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542801v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761738v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2010.07.006" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VZN3T6HC-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00374860v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2008.09.017" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04220871v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Marion" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Trentesaux" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2009.03.039" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HF2PBDR4-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480259v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Ruz" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vanh&#233;e" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2007.12.013" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2GQ4Z5Q4-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489405v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JF001207" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358920v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge S. Suanez" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Musereau" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.7461" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00419502v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Philippe" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacinthe Caillaud" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481258v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Oblinger" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542795v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2008.01.003" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P5NS6Q84-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481281v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sedrati" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481259v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0372-8854/2008/0052S3-0167" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481266v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Reichm&#252;th" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.1561" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481152v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Hemdane" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2007.12.003" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4QTD1PMG-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481153v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/06-0714.1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481273v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0372-8854/2008/0052S3-0179" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481265v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0372-8854/2008/0052S3-0079" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747135v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00310922v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gaucherel" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo127" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481503v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vanhee" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2007.05.005" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PW19M1NB-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481498v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2007.03.022" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QN0TR4HN-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170343v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mediterranee.182" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-4DR9G217-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481795v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2007.01.015" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V4ZG7JPZ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204545v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mediterranee.190" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-LR49H7X2-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481729v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2006.09.013" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481506v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.1442" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-34GW6631-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482312v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2007.07.002" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V5P7F29W-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101721v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747138v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.1361" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NSPFCT2P-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542791v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542789v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/04-0297.1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016907v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Degryse-Kulkarni" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.1129" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747141v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747145v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2004.04.011" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4WBH2GTF-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542786v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542781v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Guiral" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.357" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-59V6T6DQ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747151v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747166v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/morfo.1999.973" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542768v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170328v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dubar" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/morfo.1998.953" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170639v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/canan.1997.1725" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170620v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04788874v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Staquet" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-xlviii-3-2024-527-2024" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299643v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jaud" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Legranche" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747100v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-10487" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394959v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondoa Gregoire Abessolo" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus Larson" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789811204487_0178" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567483v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896842v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian&#233; Troussier" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096648v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567326v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01270138v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567366v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01270144v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256627v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Millet" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169873v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dumasdelage" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/cmcm.2015.055" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613127v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613115v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567450v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Poher" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567378v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094856v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Oudart" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Jaymond" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00867092v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614911v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.L. Bourles" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Braucher" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567383v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614912v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803025v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567389v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sivan" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542889v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Bastide" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2012.092-b" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204631v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E J Anthony" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310726v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803048v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gu&#233;dron" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803051v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00605558v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00751273v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046368v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816450v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Formard" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204530v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/40855(214)73" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170719v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285954v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marquisar Jean-Jacques" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Palisse" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martijn M van den Bel" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003316497-11" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136875v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/B9780128164372000112?via%3Dihub" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-816437-2.00011-2" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407880v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-818234-5.00130-9" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542734v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Peron" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9260-8_4" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794629v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Costa" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Goslin" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.merci.2013.01.0143" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170313v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.ens.psl.eu/" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480922v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815594v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esm&#233;ralda Long&#233;p&#233;e" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Andrieu" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anliati Ahmed Abdallah" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Brosse" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803884v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378801v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valdenira Santos" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507955v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe N&#233;grel" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Petelet-Giraud" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Seyler" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02316948v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171701v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321806v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurentiu Tutuianu" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171722v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sipka" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171720v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>