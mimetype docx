--- v0 (2026-03-09)
+++ v1 (2026-04-10)
@@ -862,200 +862,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03510865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Exilios latinoamericanos en el largo siglo XIX. Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Blumenthal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romy Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">E.I.A.L. : Estudios Interdisciplinarios de America Latina y el Caribe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 32, pp.7-21, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03838831v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Sorties de guerre et après-guerres dans les Amériques latines (XIXe-XXe siècles). Jalons pour une histoire »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward Blumenthal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Hébrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlante : Revue d'études romanes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 14, 2021, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/atlante.654⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/atlante.654⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03647063v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-03838831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (23)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2268,178 +2268,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02265937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Juan Pablo Scarfi, The Hidden History of International Law in the Americas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Blumenthal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Prismas. Revista de historia intelectual</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 22 (1), pp.257-59</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03838856v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les mots de l’exil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward Blumenthal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hommes et migrations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Les mots de l'exil dans l'Europe du XIXe siècle, 1321, pp.43-51. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/hommesmigrations.4223⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/hommesmigrations.4223⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-02265934v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-03838856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exilio, guerra y política transnacional: Las comisiones argentinas en la política internacional americana</w:t>
               </w:r>
@@ -3596,1459 +3596,1459 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les origines latino-américaines du droit international d’asile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Blumenthal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Geneviève Verdo (Paris 1/Mondes américains), Feb 2022, Aubervilliers (Campus Condorcet), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04020760v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les juristes latino-américains et la codification du droit d’asile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward Blumenthal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les intermédiaires de la migration — Séminaire du département « Global »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut Convergences Migrations, Mar 2022, Aubervilliers (Campus Condorcet), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04020750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El derecho de asilo latinoamericano entre exilios masivos y el destierro de élites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward Blumenthal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ConnecCaribbean</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Universidad del Norte, Sep 2022, Barranquilla, Colombia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04020737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Geneviève Verdo (Paris 1/Mondes américains), Feb 2022, Aubervilliers (Campus Condorcet), France</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La excepcionalidad chilena entre americanismo y nacionalismo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Blumenthal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10th CEISAL International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Helsinki, Jun 2022, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, University of Helsinki, Jun 2022, Helsinki, Finland</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04020741v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le journal intime de Ramón Gil Navarro. Une enfance en exil au Chili et dans la fièvre de l’or californienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Blumenthal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enfance en exil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Famexil; Institut Convergences Migrations, Jan 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Famexil; Institut Convergences Migrations, Jan 2022, Paris, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04020774v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doctrines et pratiques d ́asile politique et d ́expatriation en Amérique latine (1830-1905)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Blumenthal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Laura Reali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">séminaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pilar González Bernaldo; Université de Paris (Diderot), Dec 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Doctrines et pratiques d ́asile politique et d ́expatriation en Amérique latine (1830-1905)</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04020803v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La « comunidad » en exilio. Políticas de asilo y destierro, entre inclusión y exclusión</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Blumenthal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CONCEPTA Iberoamérica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Iberoconceptos III, Dec 2021, Montevideo, Uruguay</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04020797v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exil, bannissement et asile : catégories juridiques et représentations sociales. Amérique du sud, XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Blumenthal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Après-guerres et sorties de guerre dans les Amériques (18e-20e siècles) Journée 1 : Démobiliser, pacifier ; bannir et pardonner</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lille; Véronique Hébrard; Flavia Macias, Apr 2021, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04020821v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hacia una historia transnacional de Sudamérica en el siglo XIX. Un diálogo entre Edward Blumenthal y Ori Preuss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward Blumenthal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Pilar González Bernaldo; Université de Paris (Diderot), Dec 2021, Paris, France</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ori Preuss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Taller de historia global</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidad San Andrés; Eduardo Zimmermann, Apr 2021, Buenos Aires, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Iberoconceptos III, Dec 2021, Montevideo, Uruguay</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04020811v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El exilio y los procesos constitucionales en Chile y el Río de la Plata (siglo XIX)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Blumenthal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Seminario Virtual de Investigación</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Departamento de Ciencias Históricas, Facultad de Filosofía y Humanidades, Universidad de Chile; Gabriel Entín, Dec 2020, Santiago, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de Lille; Véronique Hébrard; Flavia Macias, Apr 2021, Lille, France</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04020832v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Republican Exile in 19th Century South America. Writing Exile and Nation-State Formation in Argentina and Chile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Blumenthal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire en langue anglaise du IRHIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRHIS, Université de Lille, Oct 2020, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Hacia una historia transnacional de Sudamérica en el siglo XIX. Un diálogo entre Edward Blumenthal y Ori Preuss</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04020837v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comunidades&amp;quot; de emigrados y la tradición latinoamericana de asilo en el siglo XIX</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Blumenthal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CONCEPTA Iberoamérica. Iberoconceptos III</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gabriel Entín; Jorge Myers, Dec 2020, Montevideo, Uruguay</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04020825v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exilios decimonónicos latinoamericanos, entre historia regional, transnacional y global</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Blumenthal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Taller de historia global</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Eduardo Zimmermann; Universidad de San Andrés, Aug 2019, Buenos Aires, Argentina</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04020895v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éloigner et expulser les étrangers au XIXe siècle”. Présentation du dossier paru dans la revue Diasporas (2019, n° 33) par Edward Blumenthal, Romy Sánchez et Hugo Vermeren</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Blumenthal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire dialogues philosophiques, Rencontres philosophiques entre chercheurs d’Amérique latine et d’Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison de l'Amérique latine, Dec 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04020845v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les orthographes républicaines : Bello, Sarmiento et Gutiérrez dans leur exil chilien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Blumenthal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La république des grammairiens. Républiques et républicanismes : Grammaires et concepts (Amérique latine, Espagne, France Italie)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Neuchâtel (UNINE); Alexander Frondizi; Olivier Christin, Nov 2019, Neuchâtel, Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04020855v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exilio, asilo y la formación de repúblicas independientes en Chile y el Río de la Plata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Blumenthal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Seminario de investigación</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ignacio Zubizarreta; Alejandro Rabinovich; Universidad Nacional de la Pampa, Aug 2019, Santa Rosa, Argentina</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04020887v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cartografías de los movimientos humanos en Suramérica y el Caribe, siglos XVIII y XIX</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward Blumenthal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Universidad San Andrés; Eduardo Zimmermann, Apr 2021, Buenos Aires, Argentina</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro E Gómez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Seminario de investigación</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidad Nacional San Martín; Pablo Ortemberg, Aug 2019, Buenos Aires, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Departamento de Ciencias Históricas, Facultad de Filosofía y Humanidades, Universidad de Chile; Gabriel Entín, Dec 2020, Santiago, Chile</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04020882v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Pincheira Brothers: Exile, Borders and Native Americans in Post-Revolutionary Chile and the Río de la Plata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Blumenthal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Moving under Pressure in an Age of War and Revolution, 1750-1830</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan Jansen; Princeton University, May 2019, Princeton NJ, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, IRHIS, Université de Lille, Oct 2020, Lille, France</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04020902v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frontières, histoire, et retour de l’exil dans la mission diplomatique de Félix Frías au Chili</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Blumenthal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La fabrique de universalisme américain : l’Amérique latine et la construction régionale du droit international</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pilar González Bernaldo; Pablo Scarfi; Université Paris Diderot, Mar 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Gabriel Entín; Jorge Myers, Dec 2020, Montevideo, Uruguay</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04020908v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Espacios ficcionales y espacios concretos. La sinuosa construcción de las soberanías en América decimonónica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Blumenthal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro E Gómez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Seminario de investigación</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Departamento de Historia, Universidad Nacional de Rosario, Aug 2019, Rosario, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...508 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04020872v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04020908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’articulation de la lutte politique avec les marchés de travail : enseignements de l’exil en Amérique latine</w:t>
               </w:r>
@@ -5814,51 +5814,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="135D05F8"/>
+    <w:nsid w:val="0B296E3C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6045,51 +6045,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/edward-blumenthal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0505-1651" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/179232452" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/309913668" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-paris3.fr/crial-centre-de-recherche-interuniversitaire-sur-l-amerique-latine-ea-2052-3434.kjsp" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://https://adet.hypotheses.org/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029717v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Blumenthal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Zubizarreta" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.herder.de/wissen/shop/p8/88751-el-diario-intimo-de-un-exiliado-ramon-gil-navarro-entre-argentina-chile-y-california-1845-1856/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02889827v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Christin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Thibaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pedro Sanchez M&#233;ndez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Frondizi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03838848v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-030-27864-9" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-27864-9" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521019v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique H&#233;brard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Macias" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965741v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro E G&#243;mez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Iacobelli" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13d64" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510865v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romy Sanchez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647063v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/atlante.654" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03838831v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521030v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15446/hys.n50.120611" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521044v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/146bm" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830144v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/lar.2024.45" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830095v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12195" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029727v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nuevomundo.91900" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020692v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rh19.8818" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020709v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/diasporas.10364" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03838861v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nuevomundo.84958" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511287v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03838864v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00182168-9367118" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511297v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/america.4101" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03838860v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nuevomundo.83237" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02375080v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/diasporas.3537" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03838859v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00182168-7787357" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265937v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265934v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.4223" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03838856v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265935v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03838855v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00182168-4379274" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01542399v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00182168-3933814" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01540480v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01540485v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01540473v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830090v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridge.org/core/books/mobility-and-coercion-in-an-age-of-wars-and-revolutions/chacay-massacre/49F12706655B10FE1412CFC1845C093E" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781009370578.011" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830086v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780197661062.013.14" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830121v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830119v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267539v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Corre" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Plu-Jenvrin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/america.6623" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04109110v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.champ-vallon.com/quentin-deluermoz-emmanuel-fureix-clement-thibaut-dir-les-mondes-de-1848" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03838816v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridgescholars.com/product/978-1-5275-4812-1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01540483v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lesperseides.fr/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020750v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020737v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020760v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020741v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020774v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020803v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Laura Reali" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020797v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020821v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020811v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ori Preuss" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020832v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020837v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020825v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020895v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020845v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020902v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020855v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020887v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020882v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020872v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020908v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023643v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023621v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023654v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023637v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023627v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023680v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023671v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023694v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023661v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023687v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/edward-blumenthal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0505-1651" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/179232452" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/309913668" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-paris3.fr/crial-centre-de-recherche-interuniversitaire-sur-l-amerique-latine-ea-2052-3434.kjsp" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://https://adet.hypotheses.org/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029717v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Blumenthal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Zubizarreta" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.herder.de/wissen/shop/p8/88751-el-diario-intimo-de-un-exiliado-ramon-gil-navarro-entre-argentina-chile-y-california-1845-1856/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02889827v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Christin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Thibaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pedro Sanchez M&#233;ndez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Frondizi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03838848v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-030-27864-9" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-27864-9" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521019v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique H&#233;brard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Macias" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965741v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro E G&#243;mez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Iacobelli" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13d64" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510865v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romy Sanchez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03838831v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647063v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/atlante.654" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521030v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15446/hys.n50.120611" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521044v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/146bm" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830144v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/lar.2024.45" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830095v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12195" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029727v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nuevomundo.91900" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020692v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rh19.8818" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020709v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/diasporas.10364" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03838861v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nuevomundo.84958" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511287v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03838864v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00182168-9367118" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511297v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/america.4101" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03838860v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nuevomundo.83237" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02375080v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/diasporas.3537" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03838859v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00182168-7787357" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265937v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03838856v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265934v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.4223" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265935v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03838855v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00182168-4379274" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01542399v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00182168-3933814" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01540480v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01540485v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01540473v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830090v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridge.org/core/books/mobility-and-coercion-in-an-age-of-wars-and-revolutions/chacay-massacre/49F12706655B10FE1412CFC1845C093E" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781009370578.011" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830086v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780197661062.013.14" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830121v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830119v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267539v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Corre" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Plu-Jenvrin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/america.6623" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04109110v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.champ-vallon.com/quentin-deluermoz-emmanuel-fureix-clement-thibaut-dir-les-mondes-de-1848" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03838816v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridgescholars.com/product/978-1-5275-4812-1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01540483v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lesperseides.fr/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020760v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020750v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020737v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020741v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020774v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020803v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Laura Reali" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020797v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020821v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020811v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ori Preuss" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020832v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020837v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020825v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020895v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020845v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020855v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020887v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020882v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020902v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020908v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020872v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023643v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023621v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023654v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023637v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023627v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023680v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023671v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023694v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023661v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023687v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>