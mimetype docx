--- v1 (2026-04-10)
+++ v2 (2026-05-04)
@@ -1145,1370 +1145,1370 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05521030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">El exilio y el impacto del desexilio en la regeneración institucional de la Argentina, 1829–1861</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Blumenthal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Zubizarreta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Latin American research review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 60 (1), pp.77-97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/lar.2024.45⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04830144v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">González Bernaldo de Quirós, Pilar, Argentina hasta la muerte. Políticas de nacionalización y prácticas de naturalización, siglos XIX-XX</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward Blumenthal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuevo mundo Mundos Nuevos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/146bm⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05521044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...55 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/lar.2024.45⟩</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David A. Bell, Le culte des chefs. Charisme et pouvoir à l’époque des révolutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Blumenthal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d’histoire du XIXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 68, pp.254-255. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...23 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">David A. Bell, Le culte des chefs. Charisme et pouvoir à l’époque des révolutions</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04830095v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hernández Toledo, Sebastián, La persistencia en el exilio: redes político-intelectuales de los apristas en Chile (1922-1945)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Blumenthal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nuevo mundo Mundos Nuevos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/nuevomundo.91900⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04029727v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe RYGIEL, L’Ordre des circulations ? L’Institut de Droit international et la régulation des migrations (1870-1920)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward Blumenthal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d’histoire du XIXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 68, pp.254-255. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/12195⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 65, pp.241-242. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rh19.8818⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Hernández Toledo, Sebastián, La persistencia en el exilio: redes político-intelectuales de los apristas en Chile (1922-1945)</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04020692v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1889 : Le droit international d’asile et la mémoire de l'exil en Amérique du Sud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Blumenthal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Diasporas. Circulations, migrations, histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 40, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/diasporas.10364⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04020709v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El exilio y la codificación del derecho de asilo en América del Sur durante el siglo XIX</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Blumenthal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Historia Regional</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 45, pp.1-15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03511287v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Migrants, Refugees, and Asylum Seekers in Latin America. Edited by Raanan Rein, Stefan Rinke, and David M.K: Sheinin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Blumenthal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Hispanic American Historical Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 101 (4), pp.756 - 757. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1215/00182168-9367118⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03838864v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théâtre et exil entre le Río de la Plata et le Pacifique (1835-1855)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Blumenthal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">América : cahiers du CRICCAL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Écritures, paroles et espace public en Amérique latine (Vol. 1), 54, pp.61-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/america.4101⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03511297v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Roniger y Leonardo Senkman, América tras bambalinas. Teorías conspirativas, usos y abusos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward Blumenthal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuevo mundo Mundos Nuevos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/nuevomundo.91900⟩</w:t>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/nuevomundo.84958⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...64 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/rh19.8818⟩</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03838861v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Galeones, enganchados y guano: Apuntes sobre las historiografías del Pacífico</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Blumenthal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nuevo mundo Mundos Nuevos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/nuevomundo.83237⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03838860v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bartolomé Mitre: Entre la nación y la historia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Blumenthal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Hispanic American Historical Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 99 (4), pp.745-746. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1215/00182168-7787357⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">1889 : Le droit international d’asile et la mémoire de l'exil en Amérique du Sud</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03838859v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Los clubes constitucionales argentinos: Exilio y retorno en la ‘provincia flotante’</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Blumenthal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Boletín del Instituto de Historia Argentina y Americana “Dr. Emilio Ravignani”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3ª (51)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02265937v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit d'asile, droit d'expulsion et représentations de l'exilé en Amérique du Sud au XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward Blumenthal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diasporas. Circulations, migrations, histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 40, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/diasporas.10364⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 33, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/diasporas.3537⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...73 lines deleted...]
-            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02375080v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exilio, guerra y política transnacional: Las comisiones argentinas en la política internacional americana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Blumenthal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anuário de la Revista del Instituto de Estudios Histórico Sociales </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 33 (2), pp.145-167</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02265935v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les mots de l’exil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Blumenthal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hommes et migrations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Les mots de l'exil dans l'Europe du XIXe siècle, 1321, pp.43-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/hommesmigrations.4223⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02265934v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Pablo Scarfi, The Hidden History of International Law in the Americas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Blumenthal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Prismas. Revista de historia intelectual</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 22 (1), pp.257-59</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...612 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03838856v1</w:t>
-              </w:r>
-[...145 lines deleted...]
-                <w:t xml:space="preserve">hal-02265935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariano Moreno: De reformista a insurgente. By Noemí Goldman.</w:t>
               </w:r>
@@ -3137,286 +3137,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04830121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les exils « latino-américains » et les mondes de 1848</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Blumenthal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les mondes de 1848: Au-delà du Printemps des peuples</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Champ Vallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 979-10-267-1069-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04109110v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le panaméricanisme et les pays latino-américains (1888-1948)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward Blumenthal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cléa Fortuné; Marie-Laure Mallet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agrégation anglais 2024. Les États-Unis et l'Amérique latine, de Franklin D. Roosevelt à Barack Obama, 1933-2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Ellipses, 2023, 978-2-340-08211-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04830119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction. L'usage des cartes (Vol. 1). Cartographier en Amérique latine (XIXe –XXIe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaële Plu-Jenvrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Blumenthal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'usage des cartes (Vol. 1). Cartographier en Amérique latine (XIXe –XXIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 56, pp.5-14, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/america.6623⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaële Plu-Jenvrin</w:t>
-[...53 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04267539v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-04109110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Publishing, Professionalization and the Practice of Exile in Chile (1840-1855)</w:t>
               </w:r>
@@ -3596,2149 +3596,2149 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La excepcionalidad chilena entre americanismo y nacionalismo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Blumenthal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10th CEISAL International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Helsinki, Jun 2022, Helsinki, Finland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04020741v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les juristes latino-américains et la codification du droit d’asile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Blumenthal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les intermédiaires de la migration — Séminaire du département « Global »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Convergences Migrations, Mar 2022, Aubervilliers (Campus Condorcet), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04020750v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El derecho de asilo latinoamericano entre exilios masivos y el destierro de élites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Blumenthal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ConnecCaribbean</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Universidad del Norte, Sep 2022, Barranquilla, Colombia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04020737v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les origines latino-américaines du droit international d’asile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward Blumenthal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Geneviève Verdo (Paris 1/Mondes américains), Feb 2022, Aubervilliers (Campus Condorcet), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04020760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Institut Convergences Migrations, Mar 2022, Aubervilliers (Campus Condorcet), France</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le journal intime de Ramón Gil Navarro. Une enfance en exil au Chili et dans la fièvre de l’or californienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Blumenthal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enfance en exil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Famexil; Institut Convergences Migrations, Jan 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, La Universidad del Norte, Sep 2022, Barranquilla, Colombia</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04020774v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La « comunidad » en exilio. Políticas de asilo y destierro, entre inclusión y exclusión</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Blumenthal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CONCEPTA Iberoamérica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Iberoconceptos III, Dec 2021, Montevideo, Uruguay</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, University of Helsinki, Jun 2022, Helsinki, Finland</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04020797v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exil, bannissement et asile : catégories juridiques et représentations sociales. Amérique du sud, XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Blumenthal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Après-guerres et sorties de guerre dans les Amériques (18e-20e siècles) Journée 1 : Démobiliser, pacifier ; bannir et pardonner</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lille; Véronique Hébrard; Flavia Macias, Apr 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Famexil; Institut Convergences Migrations, Jan 2022, Paris, France</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04020821v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hacia una historia transnacional de Sudamérica en el siglo XIX. Un diálogo entre Edward Blumenthal y Ori Preuss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Blumenthal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ori Preuss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Taller de historia global</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidad San Andrés; Eduardo Zimmermann, Apr 2021, Buenos Aires, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04020811v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doctrines et pratiques d ́asile politique et d ́expatriation en Amérique latine (1830-1905)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward Blumenthal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Laura Reali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">séminaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pilar González Bernaldo; Université de Paris (Diderot), Dec 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04020803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Iberoconceptos III, Dec 2021, Montevideo, Uruguay</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comunidades&amp;quot; de emigrados y la tradición latinoamericana de asilo en el siglo XIX</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Blumenthal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CONCEPTA Iberoamérica. Iberoconceptos III</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gabriel Entín; Jorge Myers, Dec 2020, Montevideo, Uruguay</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de Lille; Véronique Hébrard; Flavia Macias, Apr 2021, Lille, France</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04020825v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Republican Exile in 19th Century South America. Writing Exile and Nation-State Formation in Argentina and Chile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Blumenthal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire en langue anglaise du IRHIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRHIS, Université de Lille, Oct 2020, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Hacia una historia transnacional de Sudamérica en el siglo XIX. Un diálogo entre Edward Blumenthal y Ori Preuss</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04020837v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El exilio y los procesos constitucionales en Chile y el Río de la Plata (siglo XIX)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Blumenthal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Seminario Virtual de Investigación</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Departamento de Ciencias Históricas, Facultad de Filosofía y Humanidades, Universidad de Chile; Gabriel Entín, Dec 2020, Santiago, Chile</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04020832v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Pincheira Brothers: Exile, Borders and Native Americans in Post-Revolutionary Chile and the Río de la Plata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Blumenthal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Moving under Pressure in an Age of War and Revolution, 1750-1830</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan Jansen; Princeton University, May 2019, Princeton NJ, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04020902v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les orthographes républicaines : Bello, Sarmiento et Gutiérrez dans leur exil chilien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Blumenthal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La république des grammairiens. Républiques et républicanismes : Grammaires et concepts (Amérique latine, Espagne, France Italie)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Neuchâtel (UNINE); Alexander Frondizi; Olivier Christin, Nov 2019, Neuchâtel, Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04020855v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exilio, asilo y la formación de repúblicas independientes en Chile y el Río de la Plata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Blumenthal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Seminario de investigación</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ignacio Zubizarreta; Alejandro Rabinovich; Universidad Nacional de la Pampa, Aug 2019, Santa Rosa, Argentina</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04020887v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cartografías de los movimientos humanos en Suramérica y el Caribe, siglos XVIII y XIX</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward Blumenthal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ori Preuss</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro E Gómez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Seminario de investigación</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidad Nacional San Martín; Pablo Ortemberg, Aug 2019, Buenos Aires, Argentina</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04020882v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frontières, histoire, et retour de l’exil dans la mission diplomatique de Félix Frías au Chili</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Blumenthal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La fabrique de universalisme américain : l’Amérique latine et la construction régionale du droit international</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pilar González Bernaldo; Pablo Scarfi; Université Paris Diderot, Mar 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04020908v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Espacios ficcionales y espacios concretos. La sinuosa construcción de las soberanías en América decimonónica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Blumenthal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro E Gómez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Seminario de investigación</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Departamento de Historia, Universidad Nacional de Rosario, Aug 2019, Rosario, Argentina</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04020872v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exilios decimonónicos latinoamericanos, entre historia regional, transnacional y global</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Blumenthal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Taller de historia global</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Universidad San Andrés; Eduardo Zimmermann, Apr 2021, Buenos Aires, Argentina</w:t>
+              <w:t xml:space="preserve">, Eduardo Zimmermann; Universidad de San Andrés, Aug 2019, Buenos Aires, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Departamento de Ciencias Históricas, Facultad de Filosofía y Humanidades, Universidad de Chile; Gabriel Entín, Dec 2020, Santiago, Chile</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04020895v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éloigner et expulser les étrangers au XIXe siècle”. Présentation du dossier paru dans la revue Diasporas (2019, n° 33) par Edward Blumenthal, Romy Sánchez et Hugo Vermeren</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Blumenthal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire dialogues philosophiques, Rencontres philosophiques entre chercheurs d’Amérique latine et d’Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison de l'Amérique latine, Dec 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, IRHIS, Université de Lille, Oct 2020, Lille, France</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04020845v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit d’asile, droit d’expulsion et représentations de l’exilé (Amérique latine, XIXe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Blumenthal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Eloigner les étrangers au XIXe siècle. Expulsions, déportations, relégations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AsileEuropeXIX; Colegio de España, Jan 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Gabriel Entín; Jorge Myers, Dec 2020, Montevideo, Uruguay</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04023654v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’articulation de la lutte politique avec les marchés de travail : enseignements de l’exil en Amérique latine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Blumenthal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Exil et circulation des pratiques politiques au 19éme siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris Est- Créteil; Catherine Brice, Feb 2018, Créteil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Eduardo Zimmermann; Universidad de San Andrés, Aug 2019, Buenos Aires, Argentina</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04023643v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théâtre et exil au Chili et le Pacifique (1837-1850)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Blumenthal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Écritures, paroles et espaces publics en Amérique Latine, 16e colloque international du CRICCAL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRICCAL, Université Sorbonne Nouvelle, Oct 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Maison de l'Amérique latine, Dec 2019, Paris, France</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04023621v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caudillos, Native Americans and Exile: Border Formation in the United Provinces of the Río de la Plata (1810-1833)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Blumenthal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Exile and Emigration in an Age of War and Revolutions (ca. 1750 – 1830)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Research Center; German Historical Institute, Jun 2018, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de Neuchâtel (UNINE); Alexander Frondizi; Olivier Christin, Nov 2019, Neuchâtel, Switzerland</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04023637v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El exilio: Un objeto de la historia global?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Blumenthal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">56º Congreso internacional de americanistas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ICA, Jul 2018, Salamanca, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Ignacio Zubizarreta; Alejandro Rabinovich; Universidad Nacional de la Pampa, Aug 2019, Santa Rosa, Argentina</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04023627v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exil et frontière en Amérique du Sud, XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Blumenthal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Situations frontalières aux Amériques, XVIII- XIXe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRICCAL, Université Paris Sorbonne Nouvelle Paris 3, Dec 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Universidad Nacional San Martín; Pablo Ortemberg, Aug 2019, Buenos Aires, Argentina</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04023661v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exil, droit de gens et droit d’asile en Amérique du Sud, XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Blumenthal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Desexil, philosophies de l’Autre monde. Consentement et désobéissance civile</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris 8, May 2017, Saint Denis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jan Jansen; Princeton University, May 2019, Princeton NJ, United States</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04023694v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exilio, guerra y política transnacional: Las Comisiones Argentinas en las guerras civiles sudamericanas (1838-1850)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Blumenthal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XVIII Congreso Internacional de AHILA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AHILA Asociación de Historiadores Latinoamericanistas Europeos, Sep 2017, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Pilar González Bernaldo; Pablo Scarfi; Université Paris Diderot, Mar 2019, Paris, France</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04023687v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exilio y asilo en América Latina, 1830-1890</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Blumenthal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XVIII Congreso Internacional de AHILA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Asociación de Historiadores Latinoamericanistas Europeos AHILA, Sep 2017, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Departamento de Historia, Universidad Nacional de Rosario, Aug 2019, Rosario, Argentina</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04023680v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exilio, asilo y la codificación del derecho internacional</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Blumenthal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Repensando y renovando el estudio del derecho internacional dentro, desde y sobre la América Latina</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidad Externado; Universidad del Rosario; Universidad de los Andes, Sep 2017, Bogotá, Colombia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...482 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04023671v1</w:t>
-              </w:r>
-[...205 lines deleted...]
-                <w:t xml:space="preserve">hal-04023687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId126"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -5814,51 +5814,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0B296E3C"/>
+    <w:nsid w:val="D72D136E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6045,51 +6045,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/edward-blumenthal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0505-1651" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/179232452" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/309913668" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-paris3.fr/crial-centre-de-recherche-interuniversitaire-sur-l-amerique-latine-ea-2052-3434.kjsp" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://https://adet.hypotheses.org/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029717v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Blumenthal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Zubizarreta" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.herder.de/wissen/shop/p8/88751-el-diario-intimo-de-un-exiliado-ramon-gil-navarro-entre-argentina-chile-y-california-1845-1856/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02889827v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Christin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Thibaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pedro Sanchez M&#233;ndez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Frondizi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03838848v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-030-27864-9" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-27864-9" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521019v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique H&#233;brard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Macias" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965741v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro E G&#243;mez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Iacobelli" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13d64" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510865v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romy Sanchez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03838831v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647063v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/atlante.654" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521030v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15446/hys.n50.120611" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521044v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/146bm" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830144v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/lar.2024.45" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830095v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12195" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029727v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nuevomundo.91900" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020692v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rh19.8818" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020709v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/diasporas.10364" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03838861v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nuevomundo.84958" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511287v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03838864v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00182168-9367118" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511297v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/america.4101" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03838860v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nuevomundo.83237" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02375080v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/diasporas.3537" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03838859v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00182168-7787357" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265937v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03838856v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265934v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.4223" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265935v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03838855v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00182168-4379274" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01542399v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00182168-3933814" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01540480v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01540485v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01540473v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830090v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridge.org/core/books/mobility-and-coercion-in-an-age-of-wars-and-revolutions/chacay-massacre/49F12706655B10FE1412CFC1845C093E" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781009370578.011" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830086v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780197661062.013.14" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830121v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830119v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267539v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Corre" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Plu-Jenvrin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/america.6623" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04109110v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.champ-vallon.com/quentin-deluermoz-emmanuel-fureix-clement-thibaut-dir-les-mondes-de-1848" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03838816v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridgescholars.com/product/978-1-5275-4812-1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01540483v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lesperseides.fr/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020760v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020750v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020737v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020741v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020774v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020803v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Laura Reali" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020797v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020821v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020811v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ori Preuss" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020832v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020837v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020825v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020895v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020845v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020855v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020887v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020882v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020902v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020908v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020872v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023643v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023621v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023654v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023637v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023627v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023680v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023671v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023694v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023661v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023687v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/edward-blumenthal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0505-1651" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/179232452" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/309913668" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-paris3.fr/crial-centre-de-recherche-interuniversitaire-sur-l-amerique-latine-ea-2052-3434.kjsp" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://https://adet.hypotheses.org/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029717v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Blumenthal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Zubizarreta" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.herder.de/wissen/shop/p8/88751-el-diario-intimo-de-un-exiliado-ramon-gil-navarro-entre-argentina-chile-y-california-1845-1856/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02889827v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Christin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Thibaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pedro Sanchez M&#233;ndez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Frondizi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03838848v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-030-27864-9" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-27864-9" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521019v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique H&#233;brard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Macias" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965741v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro E G&#243;mez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Iacobelli" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13d64" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510865v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romy Sanchez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03838831v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647063v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/atlante.654" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521030v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15446/hys.n50.120611" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830144v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/lar.2024.45" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521044v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/146bm" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830095v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12195" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029727v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nuevomundo.91900" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020692v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rh19.8818" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020709v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/diasporas.10364" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511287v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03838864v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00182168-9367118" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511297v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/america.4101" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03838861v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nuevomundo.84958" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03838860v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nuevomundo.83237" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03838859v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00182168-7787357" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265937v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02375080v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/diasporas.3537" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265935v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265934v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.4223" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03838856v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03838855v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00182168-4379274" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01542399v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00182168-3933814" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01540480v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01540485v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01540473v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830090v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridge.org/core/books/mobility-and-coercion-in-an-age-of-wars-and-revolutions/chacay-massacre/49F12706655B10FE1412CFC1845C093E" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781009370578.011" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830086v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780197661062.013.14" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830121v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04109110v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.champ-vallon.com/quentin-deluermoz-emmanuel-fureix-clement-thibaut-dir-les-mondes-de-1848" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830119v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267539v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Corre" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Plu-Jenvrin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/america.6623" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03838816v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridgescholars.com/product/978-1-5275-4812-1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01540483v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lesperseides.fr/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020741v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020750v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020737v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020760v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020774v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020797v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020821v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020811v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ori Preuss" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020803v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Laura Reali" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020825v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020837v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020832v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020902v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020855v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020887v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020882v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020908v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020872v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020895v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020845v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023654v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023643v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023621v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023637v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023627v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023661v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023694v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023687v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023680v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023671v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>