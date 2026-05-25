--- v2 (2026-05-04)
+++ v3 (2026-05-25)
@@ -142,90 +142,111 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> VIAF : </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">309913668</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=fvMl01UAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId13" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Rattaché á titre principal au CRIAL-CRICCAL</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Membre associé du CREDA</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:hyperlink r:id="rId13" w:history="1">
+      <w:hyperlink r:id="rId14" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">ATELIER D'ETUDES TRANSNATIONALES (ADET)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
@@ -255,315 +276,315 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El diario íntimo de un exiliado. Ramón Gil Navarro entre Argentina, Chile y California (1845–1856)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Blumenthal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Zubizarreta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">WBG</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, HISTORAMERICANA, 978-3-534-40736-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (édition critique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edward Blumenthal</w:t>
+                <w:t xml:space="preserve">hal-04029717v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La République des Grammairiens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Christin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...22 lines deleted...]
-              <w:t xml:space="preserve">, 2023, HISTORAMERICANA, 978-3-534-40736-1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Thibaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Pedro Sanchez Méndez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Blumenthal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Frondizi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Olivier Christin. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
-            <w:r>
-[...38 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Christin</w:t>
-[...64 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">halshs-02889827v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exile and Nation-State Formation in Argentina and Chile, 1810-1862</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Blumenthal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Palgrave Macmillan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-27864-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...46 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
-              <w:r>
-[...30 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03838848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -573,2303 +594,2303 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salidas de guerra en la América del Sur decimonónica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward Blumenthal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Hébrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavia Macias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Historia y Sociedad</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 50, 2026, Núm. 50 (2026): enero-junio de 2026. Salidas de guerra en la América del Sur decimonónica</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">hal-05521019v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transoceánica – Espacios, percepciones e imaginarios entre los mundos Atlántico y Pacífico</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Blumenthal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro E Gómez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Iacobelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nuevo mundo Mundos Nuevos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/13d64⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04965741v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exilios latino-americanos en el largo siglo XIX</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romy Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Blumenthal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">E.I.A.L. : Estudios Interdisciplinarios de America Latina y el Caribe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03510865v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Sorties de guerre et après-guerres dans les Amériques latines (XIXe-XXe siècles). Jalons pour une histoire »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Blumenthal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Véronique Hébrard</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atlante : Revue d'études romanes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 14, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/atlante.654⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03647063v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exilios latinoamericanos en el largo siglo XIX. Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Blumenthal</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, 50, 2026, Núm. 50 (2026): enero-junio de 2026. Salidas de guerra en la América del Sur decimonónica</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romy Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">E.I.A.L. : Estudios Interdisciplinarios de America Latina y el Caribe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 32, pp.7-21, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...267 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03838831v1</w:t>
-              </w:r>
-[...89 lines deleted...]
-                <w:t xml:space="preserve">hal-03647063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (23)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asilo y extradición durante la misión de Félix Frías en Chile (1869-1874)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward Blumenthal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Historia y Sociedad</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 50, pp.130-150. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15446/hys.n50.120611⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15446/hys.n50.120611⟩</w:t>
+                <w:t xml:space="preserve">hal-05521030v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El exilio y el impacto del desexilio en la regeneración institucional de la Argentina, 1829–1861</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Blumenthal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Zubizarreta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Latin American research review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 60 (1), pp.77-97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/lar.2024.45⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...70 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/lar.2024.45⟩</w:t>
+                <w:t xml:space="preserve">hal-04830144v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">González Bernaldo de Quirós, Pilar, Argentina hasta la muerte. Políticas de nacionalización y prácticas de naturalización, siglos XIX-XX</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Blumenthal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nuevo mundo Mundos Nuevos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/146bm⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05521044v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David A. Bell, Le culte des chefs. Charisme et pouvoir à l’époque des révolutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Blumenthal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d’histoire du XIXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 68, pp.254-255. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12195⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04830095v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hernández Toledo, Sebastián, La persistencia en el exilio: redes político-intelectuales de los apristas en Chile (1922-1945)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward Blumenthal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuevo mundo Mundos Nuevos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/146bm⟩</w:t>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/nuevomundo.91900⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04029727v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe RYGIEL, L’Ordre des circulations ? L’Institut de Droit international et la régulation des migrations (1870-1920)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward Blumenthal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d’histoire du XIXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 68, pp.254-255. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/12195⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 65, pp.241-242. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rh19.8818⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04020692v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1889 : Le droit international d’asile et la mémoire de l'exil en Amérique du Sud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Blumenthal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Diasporas. Circulations, migrations, histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 40, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/diasporas.10364⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04020709v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El exilio y la codificación del derecho de asilo en América del Sur durante el siglo XIX</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Blumenthal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Historia Regional</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 45, pp.1-15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03511287v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Migrants, Refugees, and Asylum Seekers in Latin America. Edited by Raanan Rein, Stefan Rinke, and David M.K: Sheinin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Blumenthal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Hispanic American Historical Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 101 (4), pp.756 - 757. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1215/00182168-9367118⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03838864v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théâtre et exil entre le Río de la Plata et le Pacifique (1835-1855)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Blumenthal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">América : cahiers du CRICCAL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Écritures, paroles et espace public en Amérique latine (Vol. 1), 54, pp.61-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/america.4101⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03511297v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Roniger y Leonardo Senkman, América tras bambalinas. Teorías conspirativas, usos y abusos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward Blumenthal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuevo mundo Mundos Nuevos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/nuevomundo.91900⟩</w:t>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/nuevomundo.84958⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...64 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/rh19.8818⟩</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03838861v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Galeones, enganchados y guano: Apuntes sobre las historiografías del Pacífico</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Blumenthal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nuevo mundo Mundos Nuevos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/nuevomundo.83237⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03838860v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bartolomé Mitre: Entre la nación y la historia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Blumenthal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Hispanic American Historical Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 99 (4), pp.745-746. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1215/00182168-7787357⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03838859v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Los clubes constitucionales argentinos: Exilio y retorno en la ‘provincia flotante’</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Blumenthal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Boletín del Instituto de Historia Argentina y Americana “Dr. Emilio Ravignani”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3ª (51)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02265937v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit d'asile, droit d'expulsion et représentations de l'exilé en Amérique du Sud au XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward Blumenthal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diasporas. Circulations, migrations, histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 40, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/diasporas.10364⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 33, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/diasporas.3537⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...63 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 45, pp.1-15</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02375080v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exilio, guerra y política transnacional: Las comisiones argentinas en la política internacional americana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Blumenthal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anuário de la Revista del Instituto de Estudios Histórico Sociales </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 33 (2), pp.145-167</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02265935v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Pablo Scarfi, The Hidden History of International Law in the Americas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Blumenthal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Prismas. Revista de historia intelectual</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 22 (1), pp.257-59</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03838856v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les mots de l’exil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Blumenthal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hommes et migrations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Les mots de l'exil dans l'Europe du XIXe siècle, 1321, pp.43-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/hommesmigrations.4223⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02265934v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariano Moreno: De reformista a insurgente. By Noemí Goldman.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward Blumenthal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Hispanic American Historical Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 101 (4), pp.756 - 757. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1215/00182168-9367118⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 98 (1), pp.322-324. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1215/00182168-4379274⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...64 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/america.4101⟩</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03838855v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lavalle's Remains: The Political Uses of the Body in Exile and Return</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Blumenthal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Hispanic American Historical Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 97 (3), pp.287-321. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1215/00182168-3933814⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01542399v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MILICIAS Y CIUDADANÍA DE RESIDENCIA: LA REVOLUCIÓN CHILENA DE 1851 EN PERSPECTIVA TRANSNACIONAL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Blumenthal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Illes i Imperis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Facciones y grupos políticos en la Hispanoamérica del siglo XIX, 17, pp.91-112</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...73 lines deleted...]
-            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01540480v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Revolución, ciudadanía, fronteras: las milicias argentinas en la guerra civil chilena de 1851</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Blumenthal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PolHis. Boletín Bibliográfico Electrónico del Programa Buenos Aires de Historia Política</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, La movilización militar y las formas de la política en el espacio rioplatense, 1810-1880</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...73 lines deleted...]
-            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01540485v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exil, frontières et nation : José Miguel Carrera au Rio de la Plata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Blumenthal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de l'Institut Pierre Renouvin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Les formes de l'exil dans le cadre d'émergence des États-nations, 38 (2), pp.17-31</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...740 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01540473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2879,706 +2900,706 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Chacay Massacre: Exile, the Mapuche, and Border Formation in Chile and the Río de la Plata, 1810–1834</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward Blumenthal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jan C. Jansen; Kirsten McKenzie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mobility and Coercion in an Age of Wars and Revolutions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cambridge University Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.235-257, 2024, 9781009370578. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/9781009370578.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">hal-04830090v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Americas and International Asylum Law (1888–1954)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Blumenthal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Liliana Obregón Tarazona; Laura Betancur-Restrepo; Juan Manuel Amaya Castro; Daniel Ricardo Quiroga-Villamarín. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Oxford Handbook of International Law and the Americas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, Oxford University Press, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/oxfordhb/9780197661062.013.14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04830086v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La comunidad en el exilio: Asilo, destierro y expulsión en la formación de comunidades políticas en América del Sur en el siglo XIX</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Blumenthal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gabriel Entin; Jorge Myers. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Itinerarios de un metaconcepto. La comunidad en el siglo XIX latinoamericano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidad Autónoma de Madrid, pp. 331-353, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04830121v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les exils « latino-américains » et les mondes de 1848</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Blumenthal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les mondes de 1848: Au-delà du Printemps des peuples</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Champ Vallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 979-10-267-1069-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04109110v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le panaméricanisme et les pays latino-américains (1888-1948)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Blumenthal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cléa Fortuné; Marie-Laure Mallet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Agrégation anglais 2024. Les États-Unis et l'Amérique latine, de Franklin D. Roosevelt à Barack Obama, 1933-2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Ellipses, 2023, 978-2-340-08211-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04830119v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction. L'usage des cartes (Vol. 1). Cartographier en Amérique latine (XIXe –XXIe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Le Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaële Plu-Jenvrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Blumenthal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'usage des cartes (Vol. 1). Cartographier en Amérique latine (XIXe –XXIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 56, pp.5-14, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/america.6623⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04267539v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Publishing, Professionalization and the Practice of Exile in Chile (1840-1855)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Blumenthal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cathrine Brice. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Exile and the Circulation of Political Practices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Cambridge University Press</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.235-257, 2024, 9781009370578. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...70 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03838816v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Lo que viene de afuera siempre vale más » : exiliados argentinos entre Europa y América (1840-1855)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Blumenthal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Exils entre les deux mondes. Migrations et espaces politiques atlantiques au XIXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Perséides Éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.253-268, 2014</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...475 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01540483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3588,2165 +3609,2165 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La excepcionalidad chilena entre americanismo y nacionalismo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward Blumenthal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th CEISAL International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Helsinki, Jun 2022, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04020741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les origines latino-américaines du droit international d’asile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Blumenthal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Geneviève Verdo (Paris 1/Mondes américains), Feb 2022, Aubervilliers (Campus Condorcet), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04020760v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les juristes latino-américains et la codification du droit d’asile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward Blumenthal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les intermédiaires de la migration — Séminaire du département « Global »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut Convergences Migrations, Mar 2022, Aubervilliers (Campus Condorcet), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04020750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El derecho de asilo latinoamericano entre exilios masivos y el destierro de élites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward Blumenthal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ConnecCaribbean</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Universidad del Norte, Sep 2022, Barranquilla, Colombia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04020737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Geneviève Verdo (Paris 1/Mondes américains), Feb 2022, Aubervilliers (Campus Condorcet), France</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le journal intime de Ramón Gil Navarro. Une enfance en exil au Chili et dans la fièvre de l’or californienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Blumenthal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enfance en exil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Famexil; Institut Convergences Migrations, Jan 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Famexil; Institut Convergences Migrations, Jan 2022, Paris, France</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04020774v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La « comunidad » en exilio. Políticas de asilo y destierro, entre inclusión y exclusión</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Blumenthal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CONCEPTA Iberoamérica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Iberoconceptos III, Dec 2021, Montevideo, Uruguay</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Iberoconceptos III, Dec 2021, Montevideo, Uruguay</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04020797v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exil, bannissement et asile : catégories juridiques et représentations sociales. Amérique du sud, XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Blumenthal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Après-guerres et sorties de guerre dans les Amériques (18e-20e siècles) Journée 1 : Démobiliser, pacifier ; bannir et pardonner</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lille; Véronique Hébrard; Flavia Macias, Apr 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de Lille; Véronique Hébrard; Flavia Macias, Apr 2021, Lille, France</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04020821v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hacia una historia transnacional de Sudamérica en el siglo XIX. Un diálogo entre Edward Blumenthal y Ori Preuss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Blumenthal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ori Preuss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Taller de historia global</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidad San Andrés; Eduardo Zimmermann, Apr 2021, Buenos Aires, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04020811v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doctrines et pratiques d ́asile politique et d ́expatriation en Amérique latine (1830-1905)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward Blumenthal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ori Preuss</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Laura Reali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">séminaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pilar González Bernaldo; Université de Paris (Diderot), Dec 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04020803v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comunidades&amp;quot; de emigrados y la tradición latinoamericana de asilo en el siglo XIX</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Blumenthal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CONCEPTA Iberoamérica. Iberoconceptos III</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gabriel Entín; Jorge Myers, Dec 2020, Montevideo, Uruguay</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04020825v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Republican Exile in 19th Century South America. Writing Exile and Nation-State Formation in Argentina and Chile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Blumenthal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire en langue anglaise du IRHIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRHIS, Université de Lille, Oct 2020, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04020837v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El exilio y los procesos constitucionales en Chile y el Río de la Plata (siglo XIX)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Blumenthal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Seminario Virtual de Investigación</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Departamento de Ciencias Históricas, Facultad de Filosofía y Humanidades, Universidad de Chile; Gabriel Entín, Dec 2020, Santiago, Chile</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04020832v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les orthographes républicaines : Bello, Sarmiento et Gutiérrez dans leur exil chilien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Blumenthal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La république des grammairiens. Républiques et républicanismes : Grammaires et concepts (Amérique latine, Espagne, France Italie)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Neuchâtel (UNINE); Alexander Frondizi; Olivier Christin, Nov 2019, Neuchâtel, Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04020855v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exilio, asilo y la formación de repúblicas independientes en Chile y el Río de la Plata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Blumenthal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Seminario de investigación</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ignacio Zubizarreta; Alejandro Rabinovich; Universidad Nacional de la Pampa, Aug 2019, Santa Rosa, Argentina</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04020887v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cartografías de los movimientos humanos en Suramérica y el Caribe, siglos XVIII y XIX</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Blumenthal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro E Gómez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Seminario de investigación</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidad Nacional San Martín; Pablo Ortemberg, Aug 2019, Buenos Aires, Argentina</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04020882v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Pincheira Brothers: Exile, Borders and Native Americans in Post-Revolutionary Chile and the Río de la Plata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Blumenthal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Moving under Pressure in an Age of War and Revolution, 1750-1830</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan Jansen; Princeton University, May 2019, Princeton NJ, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04020902v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Espacios ficcionales y espacios concretos. La sinuosa construcción de las soberanías en América decimonónica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Blumenthal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro E Gómez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Seminario de investigación</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Departamento de Historia, Universidad Nacional de Rosario, Aug 2019, Rosario, Argentina</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04020872v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frontières, histoire, et retour de l’exil dans la mission diplomatique de Félix Frías au Chili</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Blumenthal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La fabrique de universalisme américain : l’Amérique latine et la construction régionale du droit international</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pilar González Bernaldo; Pablo Scarfi; Université Paris Diderot, Mar 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04020908v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exilios decimonónicos latinoamericanos, entre historia regional, transnacional y global</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Blumenthal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Taller de historia global</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Universidad San Andrés; Eduardo Zimmermann, Apr 2021, Buenos Aires, Argentina</w:t>
+              <w:t xml:space="preserve">, Eduardo Zimmermann; Universidad de San Andrés, Aug 2019, Buenos Aires, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Pilar González Bernaldo; Université de Paris (Diderot), Dec 2021, Paris, France</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04020895v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éloigner et expulser les étrangers au XIXe siècle”. Présentation du dossier paru dans la revue Diasporas (2019, n° 33) par Edward Blumenthal, Romy Sánchez et Hugo Vermeren</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Blumenthal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire dialogues philosophiques, Rencontres philosophiques entre chercheurs d’Amérique latine et d’Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison de l'Amérique latine, Dec 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Gabriel Entín; Jorge Myers, Dec 2020, Montevideo, Uruguay</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04020845v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit d’asile, droit d’expulsion et représentations de l’exilé (Amérique latine, XIXe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Blumenthal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Eloigner les étrangers au XIXe siècle. Expulsions, déportations, relégations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AsileEuropeXIX; Colegio de España, Jan 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, IRHIS, Université de Lille, Oct 2020, Lille, France</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04023654v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’articulation de la lutte politique avec les marchés de travail : enseignements de l’exil en Amérique latine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Blumenthal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Exil et circulation des pratiques politiques au 19éme siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris Est- Créteil; Catherine Brice, Feb 2018, Créteil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Departamento de Ciencias Históricas, Facultad de Filosofía y Humanidades, Universidad de Chile; Gabriel Entín, Dec 2020, Santiago, Chile</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04023643v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théâtre et exil au Chili et le Pacifique (1837-1850)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Blumenthal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Écritures, paroles et espaces publics en Amérique Latine, 16e colloque international du CRICCAL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRICCAL, Université Sorbonne Nouvelle, Oct 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jan Jansen; Princeton University, May 2019, Princeton NJ, United States</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04023621v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caudillos, Native Americans and Exile: Border Formation in the United Provinces of the Río de la Plata (1810-1833)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Blumenthal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Exile and Emigration in an Age of War and Revolutions (ca. 1750 – 1830)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Research Center; German Historical Institute, Jun 2018, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de Neuchâtel (UNINE); Alexander Frondizi; Olivier Christin, Nov 2019, Neuchâtel, Switzerland</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04023637v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El exilio: Un objeto de la historia global?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Blumenthal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">56º Congreso internacional de americanistas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ICA, Jul 2018, Salamanca, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Ignacio Zubizarreta; Alejandro Rabinovich; Universidad Nacional de la Pampa, Aug 2019, Santa Rosa, Argentina</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04023627v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exil et frontière en Amérique du Sud, XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Blumenthal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Situations frontalières aux Amériques, XVIII- XIXe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRICCAL, Université Paris Sorbonne Nouvelle Paris 3, Dec 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Universidad Nacional San Martín; Pablo Ortemberg, Aug 2019, Buenos Aires, Argentina</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04023661v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exil, droit de gens et droit d’asile en Amérique du Sud, XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Blumenthal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Desexil, philosophies de l’Autre monde. Consentement et désobéissance civile</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris 8, May 2017, Saint Denis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Pilar González Bernaldo; Pablo Scarfi; Université Paris Diderot, Mar 2019, Paris, France</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04023694v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exilio, guerra y política transnacional: Las Comisiones Argentinas en las guerras civiles sudamericanas (1838-1850)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Blumenthal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XVIII Congreso Internacional de AHILA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AHILA Asociación de Historiadores Latinoamericanistas Europeos, Sep 2017, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Departamento de Historia, Universidad Nacional de Rosario, Aug 2019, Rosario, Argentina</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04023687v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exilio y asilo en América Latina, 1830-1890</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Blumenthal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XVIII Congreso Internacional de AHILA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Asociación de Historiadores Latinoamericanistas Europeos AHILA, Sep 2017, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Eduardo Zimmermann; Universidad de San Andrés, Aug 2019, Buenos Aires, Argentina</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04023680v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exilio, asilo y la codificación del derecho internacional</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Blumenthal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Repensando y renovando el estudio del derecho internacional dentro, desde y sobre la América Latina</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidad Externado; Universidad del Rosario; Universidad de los Andes, Sep 2017, Bogotá, Colombia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...758 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04023671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId126"/>
+      <w:footerReference w:type="default" r:id="rId127"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5814,51 +5835,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D72D136E"/>
+    <w:nsid w:val="A11146BC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6045,51 +6066,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/edward-blumenthal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0505-1651" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/179232452" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/309913668" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-paris3.fr/crial-centre-de-recherche-interuniversitaire-sur-l-amerique-latine-ea-2052-3434.kjsp" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://https://adet.hypotheses.org/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029717v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Blumenthal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Zubizarreta" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.herder.de/wissen/shop/p8/88751-el-diario-intimo-de-un-exiliado-ramon-gil-navarro-entre-argentina-chile-y-california-1845-1856/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02889827v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Christin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Thibaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pedro Sanchez M&#233;ndez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Frondizi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03838848v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-030-27864-9" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-27864-9" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521019v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique H&#233;brard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Macias" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965741v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro E G&#243;mez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Iacobelli" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13d64" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510865v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romy Sanchez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03838831v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647063v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/atlante.654" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521030v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15446/hys.n50.120611" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830144v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/lar.2024.45" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521044v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/146bm" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830095v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12195" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029727v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nuevomundo.91900" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020692v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rh19.8818" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020709v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/diasporas.10364" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511287v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03838864v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00182168-9367118" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511297v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/america.4101" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03838861v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nuevomundo.84958" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03838860v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nuevomundo.83237" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03838859v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00182168-7787357" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265937v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02375080v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/diasporas.3537" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265935v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265934v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.4223" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03838856v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03838855v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00182168-4379274" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01542399v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00182168-3933814" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01540480v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01540485v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01540473v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830090v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridge.org/core/books/mobility-and-coercion-in-an-age-of-wars-and-revolutions/chacay-massacre/49F12706655B10FE1412CFC1845C093E" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781009370578.011" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830086v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780197661062.013.14" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830121v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04109110v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.champ-vallon.com/quentin-deluermoz-emmanuel-fureix-clement-thibaut-dir-les-mondes-de-1848" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830119v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267539v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Corre" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Plu-Jenvrin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/america.6623" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03838816v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridgescholars.com/product/978-1-5275-4812-1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01540483v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lesperseides.fr/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020741v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020750v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020737v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020760v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020774v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020797v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020821v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020811v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ori Preuss" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020803v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Laura Reali" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020825v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020837v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020832v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020902v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020855v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020887v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020882v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020908v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020872v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020895v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020845v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023654v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023643v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023621v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023637v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023627v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023661v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023694v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023687v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023680v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023671v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/edward-blumenthal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0505-1651" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/179232452" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/309913668" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=fvMl01UAAAAJ" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-paris3.fr/crial-centre-de-recherche-interuniversitaire-sur-l-amerique-latine-ea-2052-3434.kjsp" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://https://adet.hypotheses.org/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029717v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Blumenthal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Zubizarreta" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.herder.de/wissen/shop/p8/88751-el-diario-intimo-de-un-exiliado-ramon-gil-navarro-entre-argentina-chile-y-california-1845-1856/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02889827v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Christin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Thibaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pedro Sanchez M&#233;ndez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Frondizi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03838848v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-030-27864-9" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-27864-9" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521019v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique H&#233;brard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Macias" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965741v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro E G&#243;mez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Iacobelli" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13d64" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510865v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romy Sanchez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647063v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/atlante.654" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03838831v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521030v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15446/hys.n50.120611" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830144v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/lar.2024.45" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521044v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/146bm" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830095v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12195" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029727v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nuevomundo.91900" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020692v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rh19.8818" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020709v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/diasporas.10364" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511287v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03838864v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00182168-9367118" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511297v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/america.4101" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03838861v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nuevomundo.84958" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03838860v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nuevomundo.83237" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03838859v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00182168-7787357" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265937v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02375080v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/diasporas.3537" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265935v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03838856v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265934v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.4223" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03838855v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00182168-4379274" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01542399v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00182168-3933814" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01540480v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01540485v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01540473v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830090v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridge.org/core/books/mobility-and-coercion-in-an-age-of-wars-and-revolutions/chacay-massacre/49F12706655B10FE1412CFC1845C093E" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781009370578.011" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830086v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780197661062.013.14" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830121v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04109110v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.champ-vallon.com/quentin-deluermoz-emmanuel-fureix-clement-thibaut-dir-les-mondes-de-1848" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830119v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267539v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Corre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Plu-Jenvrin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/america.6623" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03838816v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridgescholars.com/product/978-1-5275-4812-1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01540483v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lesperseides.fr/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020741v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020760v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020750v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020737v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020774v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020797v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020821v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020811v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ori Preuss" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020803v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Laura Reali" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020825v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020837v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020832v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020855v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020887v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020882v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020902v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020872v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020908v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020895v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020845v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023654v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023643v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023621v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023637v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023627v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023661v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023694v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023687v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023680v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023671v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>