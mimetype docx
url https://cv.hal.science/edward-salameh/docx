--- v0 (2026-03-09)
+++ v1 (2026-04-25)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Edward Salameh </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of SWOT altimetry data for monitoring coastal hydrodynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Islam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lopez Solano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Domingues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 145, pp.104982. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jag.2025.104982⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05528769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring Resilience in Coastal Systems: A Comprehensive Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Ojeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernesto Tonatiuth Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Medellín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Price</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13 (11), pp.2113. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jmse13112113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05361013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satellite-based flood mapping of coastal floods: The Senegal River estuary study case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.T. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Deloffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît B. Laignel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 138, pp.104476. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jag.2025.104476⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05000938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Source Satellite Altimetry for Monitoring Storm Wave Footprints in the English Channel’s Coastal Areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez Solano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Saiful Islam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateo Domingues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (18), pp.3262. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs17183262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05314805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Storm response of the upper intertidal zone on a gravel beach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.T. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ojeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Soloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 144, pp.104945. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jag.2025.104945⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05360997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of wave run–up on a macrotidal beach for assessing coastal flooding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos López Solano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ángel David Gutiérrez Barceló</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harish Selvam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernesto Tonatiuh Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Results in engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25, pp.104379. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rineng.2025.104379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">irsn-04963241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of SWOT Data for Hydrodynamic Modelling in a Tropical Microtidal Estuarine System: The Case of Casamance (Senegal)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Diouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issa Sakho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bamol Ali Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Deloffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (18), </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs17183252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05320361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating SWOT's interferometric capabilities for mapping intertidal topography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Desroches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Deloffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Fjørtoft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernesto Tonatiuh Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 314, pp.114401. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2024.114401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04820523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coastal flood vulnerability assessment, a satellite remote sensing and modeling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.T. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Sakho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Almar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing Applications: Society and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 29, pp.100923. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rsase.2023.100923⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-timescale dynamics of extreme river flood and storm surge interactions in relation with large-scale atmospheric circulation: Case of the Seine estuary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Deloffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lecoq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. T. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 287, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2023.108349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04290104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of the coastal areas, estuaries and deltas from space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît B. Laignel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Vignudelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Almar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Bentamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surveys in Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Special Issue: Oceanography, Hydrology and Glaciology from Space, 44 (5), pp.1309 - 1356. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10712-022-09757-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03959721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Backscattering signatures at Ka, Ku, C and S bands from low resolution radar altimetry over land</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Blarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Papa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Space Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 68 (2), pp.989-1012. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.asr.2020.06.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03045692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring intertidal topography using the future SWOT (Surface Water and Ocean Topography) mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Desroches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Carbonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing Applications: Society and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 23, pp.100578. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rsase.2021.100578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03958456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intertidal topography mapping using the waterline method from Sentinel-1 & -2 images: The examples of Arcachon and Veys Bays in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît B. Laignel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Journal of Photogrammetry and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 163, pp.98-120. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isprsjprs.2020.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Resolution SWOT Simulations of the Macrotidal Seine Estuary in Different Hydrodynamic Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Desroches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît B. Laignel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Fjørtoft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16 (1), pp.5-9. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LGRS.2018.2862470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02070406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring Beach Topography and Nearshore Bathymetry Using Spaceborne Remote Sensing: A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Almar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Baptista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg Heygster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (19), pp.2212. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs11192212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring Sea Level and Topography of Coastal Lagoons Using Satellite Radar Altimetry: The Example of the Arcachon Bay in the Bay of Biscay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Marieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Spodar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (2), pp.297. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs10020297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01958463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fifteen Years (1993–2007) of Surface Freshwater Storage Variability in the Ganges-Brahmaputra River Basin Using Multi-Satellite Observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Papa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Güntner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vuruputur Venugopal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (4), </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w9040245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01696438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhythmites preserved in intertidal flat successions of the hypertidal Santa Cruz – Chico River estuary (southern Patagonia, Argentina)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Lortie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José I Cuitiño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto A Scasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Yves Reynaud; Eric Armynot du Châtelet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Short Papers from the 19th French Congress of Sedimentology, Lille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 84, Association des Sédimentologistes Français, pp.97-102, 2025, 2-907205-83-8. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.70665/JFEB5133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05005453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhythmites preserved into intertidal flat successions of the hypertidal Santa Cruz – Chico River estuary (Southern Patagonia, Argentina)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Lortie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ignacio Cuitiño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Adrián Scasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19e Congrès Français de Sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05027014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of SWOT data using airborne LiDAR off the coasts of Normandy during the fast sampling orbit phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Froideval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Kersimon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Conessa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2024 (EGU24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 0000, à renseigner, Unknown Region. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-5898⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04725537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SWOT Monitoring of Land-Water Interfaces Topography: Intertidal Coastal Areas and River Floodplains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Desroches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Fjørtoft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Deloffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2024 - 2024 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Athens, France. pp.1418-1421, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS53475.2024.10640806⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04987525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Storm impact and recovery on pebble beaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Tonatiuh Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Soloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Ojeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2024 (EGU24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 0000, à renseigner, Unknown Region. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-21984⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04725534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volume changes of Lake Bracciano during the sentinels acquisition period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ygorra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Riazanoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Taviani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2022 - 2022 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Kuala Lumpur, Malaysia. pp.6217-6220, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS46834.2022.9884169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04099688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of January 2018 Eleanor Storm at English Channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derya Dilmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît B. Laignel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chai Heng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque REFMAR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Paris La Défense, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02285777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential use of the future SWOT satellite to measure the hydrodynamics in the estuarine and coastal zones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît B. Laignel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Sciences Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01959834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization, modeling and SWOT potentiality to measure hydro-meteo-marine phenomena in the coastal and estuarine systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît B. Laignel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Desroches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Fjørtoft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de Bilan et de Prospective 2018 du Programme National de Télédétection Spatiale (PNTS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01959841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrodynamic Modelling of Seine Bay and Estuary in Moderate and Extreme Conditions: With a Focus on Johanna Storm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Shafiei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Huybrechts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessya Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SimHydro 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Chatou, France. 1, Springer Nature Singapore, pp.79-102, 2024, Springer Water, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-97-4072-7_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05321899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring the topography of intertidal environments using remote sensing techniques in the framework of SWOT mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Salameh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Earth Sciences. Normandie Université, 2020. English. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2020NORMR040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03295350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId134"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Edward Salameh </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of Surface Water and Ocean Topography (SWOT) observations to support Land Use/Land Cover (LULC) change products: the case of the pacific coast of Ecuador</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Sollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bourrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Ygorra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandra Normandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 13, pp.100410. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.srs.2026.100410⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05578828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of SWOT altimetry data for monitoring coastal hydrodynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Islam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lopez Solano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Domingues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 145, pp.104982. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jag.2025.104982⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05528769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring Resilience in Coastal Systems: A Comprehensive Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Ojeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernesto Tonatiuth Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Medellín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Price</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13 (11), pp.2113. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jmse13112113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05361013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satellite-based flood mapping of coastal floods: The Senegal River estuary study case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.T. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Deloffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît B. Laignel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 138, pp.104476. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jag.2025.104476⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05000938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of SWOT Data for Hydrodynamic Modelling in a Tropical Microtidal Estuarine System: The Case of Casamance (Senegal)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Diouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issa Sakho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bamol Ali Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Deloffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (18), </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs17183252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05320361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Storm response of the upper intertidal zone on a gravel beach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.T. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ojeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Soloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 144, pp.104945. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jag.2025.104945⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05360997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Source Satellite Altimetry for Monitoring Storm Wave Footprints in the English Channel’s Coastal Areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez Solano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Saiful Islam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateo Domingues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (18), pp.3262. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs17183262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05314805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of wave run–up on a macrotidal beach for assessing coastal flooding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos López Solano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ángel David Gutiérrez Barceló</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harish Selvam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernesto Tonatiuh Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Results in engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25, pp.104379. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rineng.2025.104379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">irsn-04963241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating SWOT's interferometric capabilities for mapping intertidal topography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Desroches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Deloffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Fjørtoft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernesto Tonatiuh Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 314, pp.114401. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2024.114401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04820523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coastal flood vulnerability assessment, a satellite remote sensing and modeling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.T. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Sakho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Almar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing Applications: Society and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 29, pp.100923. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rsase.2023.100923⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of the coastal areas, estuaries and deltas from space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît B. Laignel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Vignudelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Almar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Bentamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surveys in Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Special Issue: Oceanography, Hydrology and Glaciology from Space, 44 (5), pp.1309 - 1356. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10712-022-09757-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03959721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-timescale dynamics of extreme river flood and storm surge interactions in relation with large-scale atmospheric circulation: Case of the Seine estuary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Deloffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lecoq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. T. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 287, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2023.108349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04290104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Backscattering signatures at Ka, Ku, C and S bands from low resolution radar altimetry over land</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Blarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Papa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Space Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 68 (2), pp.989-1012. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.asr.2020.06.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03045692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring intertidal topography using the future SWOT (Surface Water and Ocean Topography) mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Desroches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Carbonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing Applications: Society and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 23, pp.100578. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rsase.2021.100578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03958456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intertidal topography mapping using the waterline method from Sentinel-1 & -2 images: The examples of Arcachon and Veys Bays in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît B. Laignel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Journal of Photogrammetry and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 163, pp.98-120. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isprsjprs.2020.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Resolution SWOT Simulations of the Macrotidal Seine Estuary in Different Hydrodynamic Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Desroches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît B. Laignel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Fjørtoft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16 (1), pp.5-9. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LGRS.2018.2862470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02070406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring Beach Topography and Nearshore Bathymetry Using Spaceborne Remote Sensing: A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Almar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Baptista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg Heygster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (19), pp.2212. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs11192212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring Sea Level and Topography of Coastal Lagoons Using Satellite Radar Altimetry: The Example of the Arcachon Bay in the Bay of Biscay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Marieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Spodar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (2), pp.297. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs10020297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01958463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fifteen Years (1993–2007) of Surface Freshwater Storage Variability in the Ganges-Brahmaputra River Basin Using Multi-Satellite Observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Papa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Güntner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vuruputur Venugopal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (4), </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w9040245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01696438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhythmites preserved in intertidal flat successions of the hypertidal Santa Cruz – Chico River estuary (southern Patagonia, Argentina)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Lortie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José I Cuitiño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto A Scasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Yves Reynaud; Eric Armynot du Châtelet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Short Papers from the 19th French Congress of Sedimentology, Lille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 84, Association des Sédimentologistes Français, pp.97-102, 2025, 2-907205-83-8. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.70665/JFEB5133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05005453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of SWOT data using airborne LiDAR off the coasts of Normandy during the fast sampling orbit phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Froideval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Kersimon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Conessa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2024 (EGU24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 0000, à renseigner, Unknown Region. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-5898⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04725537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SWOT Monitoring of Land-Water Interfaces Topography: Intertidal Coastal Areas and River Floodplains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Desroches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Fjørtoft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Deloffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2024 - 2024 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Athens, France. pp.1418-1421, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS53475.2024.10640806⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04987525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhythmites preserved into intertidal flat successions of the hypertidal Santa Cruz – Chico River estuary (Southern Patagonia, Argentina)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Lortie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ignacio Cuitiño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Adrián Scasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19e Congrès Français de Sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05027014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Storm impact and recovery on pebble beaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Tonatiuh Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Soloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Ojeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2024 (EGU24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 0000, à renseigner, Unknown Region. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-21984⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04725534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volume changes of Lake Bracciano during the sentinels acquisition period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ygorra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Riazanoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Taviani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2022 - 2022 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Kuala Lumpur, Malaysia. pp.6217-6220, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS46834.2022.9884169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04099688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of January 2018 Eleanor Storm at English Channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derya Dilmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît B. Laignel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chai Heng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque REFMAR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Paris La Défense, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02285777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential use of the future SWOT satellite to measure the hydrodynamics in the estuarine and coastal zones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît B. Laignel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Sciences Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01959834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization, modeling and SWOT potentiality to measure hydro-meteo-marine phenomena in the coastal and estuarine systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît B. Laignel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Desroches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Fjørtoft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de Bilan et de Prospective 2018 du Programme National de Télédétection Spatiale (PNTS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01959841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrodynamic Modelling of Seine Bay and Estuary in Moderate and Extreme Conditions: With a Focus on Johanna Storm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Shafiei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Huybrechts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessya Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SimHydro 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Chatou, France. 1, Springer Nature Singapore, pp.79-102, 2024, Springer Water, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-97-4072-7_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05321899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring the topography of intertidal environments using remote sensing techniques in the framework of SWOT mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Salameh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Earth Sciences. Normandie Université, 2020. English. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2020NORMR040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03295350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId140"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05528769v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Turki" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Islam" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lopez Solano" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Salameh" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Domingues" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2025.104982" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361013v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Imen Turki" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Ojeda" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Tonatiuth Mendoza" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Medell&#237;n" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Price" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse13112113" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05000938v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.T. Mendoza" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deloffre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t B. Laignel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2025.104476" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05314805v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Salameh" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Lopez Solano" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Saiful Islam" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateo Domingues" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs17183262" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360997v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ojeda" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soloy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2025.104945" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04963241v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos L&#243;pez Solano" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngel David Guti&#233;rrez Barcel&#243;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harish Selvam" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Tonatiuh Mendoza" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rineng.2025.104379" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320361v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Diouf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issa Sakho" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bamol Ali Sow" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs17183252" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04820523v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Desroches" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Fj&#248;rtoft" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2024.114401" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04098631v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sakho" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Almar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsase.2023.100923" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290104v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lecoq" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gilbert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. T. Mendoza" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2023.108349" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959721v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Vignudelli" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Almar" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Becker" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Bentamy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10712-022-09757-6" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03045692v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Frappart" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Blarel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Papa" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Prigent" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Mougin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2020.06.043" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03958456v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Carbonne" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsase.2021.100578" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02931764v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2020.03.003" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02070406v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Chevalier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2018.2862470" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02413847v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Baptista" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Heygster" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs11192212" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01958463v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Marieu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Spodar" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Parisot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs10020297" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696438v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas G&#252;ntner" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vuruputur Venugopal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w9040245" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005453v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Tessier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Lortie" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; I Cuiti&#241;o" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Reynaud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto A Scasso" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70665/JFEB5133" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027014v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ignacio Cuiti&#241;o" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Adri&#225;n Scasso" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04725537v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Froideval" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Kersimon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Conessa" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Benoit" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-5898" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04987525v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS53475.2024.10640806" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04725534v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tonatiuh Mendoza" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Soloy" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-21984" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04099688v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ygorra" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Riazanoff" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Taviani" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS46834.2022.9884169" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02285777v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derya Dilmen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Costa" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chai Heng" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01959834v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01959841v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05321899v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Shafiei" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Huybrechts" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessya Laborie" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-4072-7_6" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03295350v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020NORMR040" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05578828v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Sollier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Frappart" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bourrel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Ygorra" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra Normandin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.srs.2026.100410" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05528769v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Turki" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Islam" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lopez Solano" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Salameh" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Domingues" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2025.104982" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361013v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Imen Turki" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Ojeda" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Tonatiuth Mendoza" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Medell&#237;n" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Price" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse13112113" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05000938v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.T. Mendoza" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deloffre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t B. Laignel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2025.104476" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320361v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Diouf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Salameh" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issa Sakho" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bamol Ali Sow" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs17183252" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360997v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ojeda" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soloy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2025.104945" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05314805v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Lopez Solano" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Saiful Islam" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateo Domingues" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs17183262" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04963241v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos L&#243;pez Solano" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngel David Guti&#233;rrez Barcel&#243;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harish Selvam" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Tonatiuh Mendoza" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rineng.2025.104379" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04820523v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Desroches" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Fj&#248;rtoft" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2024.114401" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04098631v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sakho" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Almar" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsase.2023.100923" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959721v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Vignudelli" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Almar" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Becker" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Bentamy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10712-022-09757-6" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290104v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lecoq" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gilbert" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. T. Mendoza" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2023.108349" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03045692v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Blarel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Papa" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Prigent" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Mougin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2020.06.043" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03958456v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Carbonne" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsase.2021.100578" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02931764v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2020.03.003" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02070406v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Chevalier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2018.2862470" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02413847v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Baptista" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Heygster" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs11192212" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01958463v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Marieu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Spodar" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Parisot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs10020297" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696438v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas G&#252;ntner" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vuruputur Venugopal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w9040245" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005453v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Tessier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Lortie" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; I Cuiti&#241;o" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Reynaud" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto A Scasso" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70665/JFEB5133" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04725537v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Froideval" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Kersimon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Conessa" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Benoit" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-5898" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04987525v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS53475.2024.10640806" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027014v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ignacio Cuiti&#241;o" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Adri&#225;n Scasso" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04725534v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tonatiuh Mendoza" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Soloy" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-21984" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04099688v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ygorra" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Riazanoff" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Taviani" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS46834.2022.9884169" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02285777v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derya Dilmen" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Costa" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chai Heng" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01959834v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01959841v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05321899v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Shafiei" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Huybrechts" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessya Laborie" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-4072-7_6" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03295350v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020NORMR040" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>