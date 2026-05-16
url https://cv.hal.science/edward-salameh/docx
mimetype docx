--- v1 (2026-04-25)
+++ v2 (2026-05-16)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Edward Salameh </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of Surface Water and Ocean Topography (SWOT) observations to support Land Use/Land Cover (LULC) change products: the case of the pacific coast of Ecuador</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Sollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bourrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Ygorra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandra Normandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 13, pp.100410. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.srs.2026.100410⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05578828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of SWOT altimetry data for monitoring coastal hydrodynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Islam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lopez Solano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Domingues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 145, pp.104982. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jag.2025.104982⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05528769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring Resilience in Coastal Systems: A Comprehensive Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Ojeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernesto Tonatiuth Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Medellín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Price</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13 (11), pp.2113. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jmse13112113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05361013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satellite-based flood mapping of coastal floods: The Senegal River estuary study case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.T. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Deloffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît B. Laignel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 138, pp.104476. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jag.2025.104476⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05000938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of SWOT Data for Hydrodynamic Modelling in a Tropical Microtidal Estuarine System: The Case of Casamance (Senegal)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Diouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issa Sakho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bamol Ali Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Deloffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (18), </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs17183252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05320361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Storm response of the upper intertidal zone on a gravel beach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.T. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ojeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Soloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 144, pp.104945. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jag.2025.104945⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05360997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Source Satellite Altimetry for Monitoring Storm Wave Footprints in the English Channel’s Coastal Areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez Solano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Saiful Islam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateo Domingues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (18), pp.3262. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs17183262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05314805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of wave run–up on a macrotidal beach for assessing coastal flooding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos López Solano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ángel David Gutiérrez Barceló</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harish Selvam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernesto Tonatiuh Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Results in engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25, pp.104379. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rineng.2025.104379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">irsn-04963241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating SWOT's interferometric capabilities for mapping intertidal topography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Desroches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Deloffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Fjørtoft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernesto Tonatiuh Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 314, pp.114401. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2024.114401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04820523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coastal flood vulnerability assessment, a satellite remote sensing and modeling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.T. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Sakho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Almar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing Applications: Society and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 29, pp.100923. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rsase.2023.100923⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of the coastal areas, estuaries and deltas from space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît B. Laignel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Vignudelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Almar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Bentamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surveys in Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Special Issue: Oceanography, Hydrology and Glaciology from Space, 44 (5), pp.1309 - 1356. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10712-022-09757-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03959721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-timescale dynamics of extreme river flood and storm surge interactions in relation with large-scale atmospheric circulation: Case of the Seine estuary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Deloffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lecoq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. T. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 287, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2023.108349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04290104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Backscattering signatures at Ka, Ku, C and S bands from low resolution radar altimetry over land</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Blarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Papa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Space Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 68 (2), pp.989-1012. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.asr.2020.06.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03045692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring intertidal topography using the future SWOT (Surface Water and Ocean Topography) mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Desroches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Carbonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing Applications: Society and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 23, pp.100578. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rsase.2021.100578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03958456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intertidal topography mapping using the waterline method from Sentinel-1 & -2 images: The examples of Arcachon and Veys Bays in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît B. Laignel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Journal of Photogrammetry and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 163, pp.98-120. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isprsjprs.2020.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Resolution SWOT Simulations of the Macrotidal Seine Estuary in Different Hydrodynamic Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Desroches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît B. Laignel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Fjørtoft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16 (1), pp.5-9. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LGRS.2018.2862470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02070406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring Beach Topography and Nearshore Bathymetry Using Spaceborne Remote Sensing: A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Almar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Baptista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg Heygster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (19), pp.2212. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs11192212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring Sea Level and Topography of Coastal Lagoons Using Satellite Radar Altimetry: The Example of the Arcachon Bay in the Bay of Biscay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Marieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Spodar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (2), pp.297. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs10020297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01958463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fifteen Years (1993–2007) of Surface Freshwater Storage Variability in the Ganges-Brahmaputra River Basin Using Multi-Satellite Observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Papa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Güntner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vuruputur Venugopal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (4), </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w9040245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01696438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhythmites preserved in intertidal flat successions of the hypertidal Santa Cruz – Chico River estuary (southern Patagonia, Argentina)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Lortie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José I Cuitiño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto A Scasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Yves Reynaud; Eric Armynot du Châtelet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Short Papers from the 19th French Congress of Sedimentology, Lille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 84, Association des Sédimentologistes Français, pp.97-102, 2025, 2-907205-83-8. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.70665/JFEB5133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05005453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of SWOT data using airborne LiDAR off the coasts of Normandy during the fast sampling orbit phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Froideval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Kersimon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Conessa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2024 (EGU24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 0000, à renseigner, Unknown Region. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-5898⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04725537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SWOT Monitoring of Land-Water Interfaces Topography: Intertidal Coastal Areas and River Floodplains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Desroches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Fjørtoft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Deloffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2024 - 2024 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Athens, France. pp.1418-1421, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS53475.2024.10640806⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04987525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhythmites preserved into intertidal flat successions of the hypertidal Santa Cruz – Chico River estuary (Southern Patagonia, Argentina)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Lortie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ignacio Cuitiño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Adrián Scasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19e Congrès Français de Sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05027014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Storm impact and recovery on pebble beaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Tonatiuh Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Soloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Ojeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2024 (EGU24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 0000, à renseigner, Unknown Region. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-21984⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04725534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volume changes of Lake Bracciano during the sentinels acquisition period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ygorra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Riazanoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Taviani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2022 - 2022 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Kuala Lumpur, Malaysia. pp.6217-6220, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS46834.2022.9884169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04099688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of January 2018 Eleanor Storm at English Channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derya Dilmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît B. Laignel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chai Heng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque REFMAR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Paris La Défense, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02285777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential use of the future SWOT satellite to measure the hydrodynamics in the estuarine and coastal zones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît B. Laignel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Sciences Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01959834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization, modeling and SWOT potentiality to measure hydro-meteo-marine phenomena in the coastal and estuarine systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît B. Laignel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Desroches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Fjørtoft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de Bilan et de Prospective 2018 du Programme National de Télédétection Spatiale (PNTS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01959841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrodynamic Modelling of Seine Bay and Estuary in Moderate and Extreme Conditions: With a Focus on Johanna Storm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Shafiei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Huybrechts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessya Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SimHydro 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Chatou, France. 1, Springer Nature Singapore, pp.79-102, 2024, Springer Water, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-97-4072-7_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05321899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring the topography of intertidal environments using remote sensing techniques in the framework of SWOT mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Salameh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Earth Sciences. Normandie Université, 2020. English. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2020NORMR040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03295350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId140"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Edward Salameh </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of Surface Water and Ocean Topography (SWOT) observations to support Land Use/Land Cover (LULC) change products: the case of the pacific coast of Ecuador</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Sollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bourrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Ygorra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandra Normandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 13, pp.100410. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.srs.2026.100410⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05578828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satellite-based flood mapping of coastal floods: The Senegal River estuary study case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.T. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Deloffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît B. Laignel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 138, pp.104476. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jag.2025.104476⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05000938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of SWOT Data for Hydrodynamic Modelling in a Tropical Microtidal Estuarine System: The Case of Casamance (Senegal)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Diouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issa Sakho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bamol Ali Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Deloffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (18), </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs17183252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05320361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Storm response of the upper intertidal zone on a gravel beach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.T. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ojeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Soloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 144, pp.104945. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jag.2025.104945⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05360997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Source Satellite Altimetry for Monitoring Storm Wave Footprints in the English Channel’s Coastal Areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez Solano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Saiful Islam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateo Domingues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (18), pp.3262. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs17183262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05314805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of wave run–up on a macrotidal beach for assessing coastal flooding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos López Solano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ángel David Gutiérrez Barceló</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harish Selvam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernesto Tonatiuh Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Results in engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25, pp.104379. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rineng.2025.104379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">irsn-04963241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of SWOT altimetry data for monitoring coastal hydrodynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Islam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lopez Solano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Domingues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 145, pp.104982. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jag.2025.104982⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05528769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring Resilience in Coastal Systems: A Comprehensive Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Ojeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernesto Tonatiuth Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Medellín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Price</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13 (11), pp.2113. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jmse13112113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05361013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating SWOT's interferometric capabilities for mapping intertidal topography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Desroches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Deloffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Fjørtoft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernesto Tonatiuh Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 314, pp.114401. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2024.114401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04820523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coastal flood vulnerability assessment, a satellite remote sensing and modeling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.T. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Sakho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Almar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing Applications: Society and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 29, pp.100923. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rsase.2023.100923⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-timescale dynamics of extreme river flood and storm surge interactions in relation with large-scale atmospheric circulation: Case of the Seine estuary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Deloffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lecoq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. T. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 287, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2023.108349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04290104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of the coastal areas, estuaries and deltas from space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît B. Laignel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Vignudelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Almar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Bentamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surveys in Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Special Issue: Oceanography, Hydrology and Glaciology from Space, 44 (5), pp.1309 - 1356. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10712-022-09757-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03959721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Backscattering signatures at Ka, Ku, C and S bands from low resolution radar altimetry over land</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Blarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Papa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Space Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 68 (2), pp.989-1012. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.asr.2020.06.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03045692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring intertidal topography using the future SWOT (Surface Water and Ocean Topography) mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Desroches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Carbonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing Applications: Society and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 23, pp.100578. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rsase.2021.100578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03958456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intertidal topography mapping using the waterline method from Sentinel-1 & -2 images: The examples of Arcachon and Veys Bays in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît B. Laignel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Journal of Photogrammetry and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 163, pp.98-120. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isprsjprs.2020.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Resolution SWOT Simulations of the Macrotidal Seine Estuary in Different Hydrodynamic Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Desroches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît B. Laignel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Fjørtoft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16 (1), pp.5-9. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LGRS.2018.2862470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02070406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring Beach Topography and Nearshore Bathymetry Using Spaceborne Remote Sensing: A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Almar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Baptista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg Heygster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (19), pp.2212. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs11192212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring Sea Level and Topography of Coastal Lagoons Using Satellite Radar Altimetry: The Example of the Arcachon Bay in the Bay of Biscay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Marieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Spodar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (2), pp.297. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs10020297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01958463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fifteen Years (1993–2007) of Surface Freshwater Storage Variability in the Ganges-Brahmaputra River Basin Using Multi-Satellite Observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Papa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Güntner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vuruputur Venugopal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (4), </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w9040245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01696438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhythmites preserved in intertidal flat successions of the hypertidal Santa Cruz – Chico River estuary (southern Patagonia, Argentina)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Lortie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José I Cuitiño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto A Scasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Yves Reynaud; Eric Armynot du Châtelet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Short Papers from the 19th French Congress of Sedimentology, Lille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 84, Association des Sédimentologistes Français, pp.97-102, 2025, 2-907205-83-8. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.70665/JFEB5133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05005453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of SWOT data using airborne LiDAR off the coasts of Normandy during the fast sampling orbit phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Froideval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Kersimon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Conessa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2024 (EGU24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 0000, à renseigner, Unknown Region. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-5898⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04725537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SWOT Monitoring of Land-Water Interfaces Topography: Intertidal Coastal Areas and River Floodplains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Desroches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Fjørtoft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Deloffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2024 - 2024 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Athens, France. pp.1418-1421, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS53475.2024.10640806⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04987525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhythmites preserved into intertidal flat successions of the hypertidal Santa Cruz – Chico River estuary (Southern Patagonia, Argentina)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Lortie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ignacio Cuitiño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Adrián Scasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19e Congrès Français de Sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05027014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Storm impact and recovery on pebble beaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Tonatiuh Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Soloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Ojeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2024 (EGU24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 0000, à renseigner, Unknown Region. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-21984⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04725534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volume changes of Lake Bracciano during the sentinels acquisition period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ygorra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Riazanoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Taviani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2022 - 2022 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Kuala Lumpur, Malaysia. pp.6217-6220, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS46834.2022.9884169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04099688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of January 2018 Eleanor Storm at English Channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derya Dilmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît B. Laignel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chai Heng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque REFMAR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Paris La Défense, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02285777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization, modeling and SWOT potentiality to measure hydro-meteo-marine phenomena in the coastal and estuarine systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît B. Laignel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Desroches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Fjørtoft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de Bilan et de Prospective 2018 du Programme National de Télédétection Spatiale (PNTS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01959841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential use of the future SWOT satellite to measure the hydrodynamics in the estuarine and coastal zones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît B. Laignel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Sciences Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01959834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrodynamic Modelling of Seine Bay and Estuary in Moderate and Extreme Conditions: With a Focus on Johanna Storm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Shafiei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Huybrechts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessya Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SimHydro 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Chatou, France. 1, Springer Nature Singapore, pp.79-102, 2024, Springer Water, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-97-4072-7_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05321899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring the topography of intertidal environments using remote sensing techniques in the framework of SWOT mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Salameh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Earth Sciences. Normandie Université, 2020. English. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2020NORMR040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03295350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId140"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05578828v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Sollier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Frappart" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bourrel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Ygorra" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra Normandin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.srs.2026.100410" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05528769v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Turki" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Islam" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lopez Solano" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Salameh" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Domingues" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2025.104982" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361013v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Imen Turki" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Ojeda" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Tonatiuth Mendoza" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Medell&#237;n" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Price" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse13112113" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05000938v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.T. Mendoza" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deloffre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t B. Laignel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2025.104476" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320361v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Diouf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Salameh" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issa Sakho" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bamol Ali Sow" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs17183252" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360997v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ojeda" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soloy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2025.104945" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05314805v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Lopez Solano" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Saiful Islam" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateo Domingues" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs17183262" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04963241v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos L&#243;pez Solano" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngel David Guti&#233;rrez Barcel&#243;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harish Selvam" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Tonatiuh Mendoza" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rineng.2025.104379" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04820523v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Desroches" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Fj&#248;rtoft" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2024.114401" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04098631v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sakho" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Almar" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsase.2023.100923" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959721v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Vignudelli" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Almar" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Becker" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Bentamy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10712-022-09757-6" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290104v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lecoq" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gilbert" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. T. Mendoza" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2023.108349" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03045692v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Blarel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Papa" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Prigent" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Mougin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2020.06.043" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03958456v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Carbonne" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsase.2021.100578" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02931764v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2020.03.003" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02070406v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Chevalier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2018.2862470" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02413847v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Baptista" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Heygster" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs11192212" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01958463v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Marieu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Spodar" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Parisot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs10020297" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696438v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas G&#252;ntner" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vuruputur Venugopal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w9040245" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005453v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Tessier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Lortie" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; I Cuiti&#241;o" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Reynaud" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto A Scasso" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70665/JFEB5133" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04725537v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Froideval" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Kersimon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Conessa" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Benoit" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-5898" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04987525v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS53475.2024.10640806" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027014v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ignacio Cuiti&#241;o" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Adri&#225;n Scasso" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04725534v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tonatiuh Mendoza" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Soloy" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-21984" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04099688v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ygorra" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Riazanoff" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Taviani" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS46834.2022.9884169" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02285777v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derya Dilmen" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Costa" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chai Heng" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01959834v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01959841v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05321899v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Shafiei" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Huybrechts" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessya Laborie" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-4072-7_6" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03295350v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020NORMR040" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05578828v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Sollier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Frappart" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bourrel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Ygorra" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra Normandin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.srs.2026.100410" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05000938v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.T. Mendoza" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Salameh" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Turki" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deloffre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t B. Laignel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2025.104476" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320361v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Diouf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Salameh" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issa Sakho" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bamol Ali Sow" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs17183252" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360997v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ojeda" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soloy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2025.104945" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05314805v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Imen Turki" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Lopez Solano" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Saiful Islam" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateo Domingues" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs17183262" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04963241v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos L&#243;pez Solano" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngel David Guti&#233;rrez Barcel&#243;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harish Selvam" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Tonatiuh Mendoza" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rineng.2025.104379" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05528769v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Islam" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lopez Solano" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Domingues" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2025.104982" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361013v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Ojeda" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Tonatiuth Mendoza" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Medell&#237;n" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Price" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse13112113" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04820523v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Desroches" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Fj&#248;rtoft" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2024.114401" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04098631v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sakho" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Almar" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsase.2023.100923" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290104v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lecoq" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gilbert" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. T. Mendoza" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2023.108349" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959721v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Vignudelli" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Almar" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Becker" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Bentamy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10712-022-09757-6" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03045692v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Blarel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Papa" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Prigent" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Mougin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2020.06.043" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03958456v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Carbonne" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsase.2021.100578" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02931764v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2020.03.003" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02070406v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Chevalier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2018.2862470" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02413847v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Baptista" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Heygster" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs11192212" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01958463v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Marieu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Spodar" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Parisot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs10020297" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696438v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas G&#252;ntner" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vuruputur Venugopal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w9040245" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005453v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Tessier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Lortie" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; I Cuiti&#241;o" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Reynaud" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto A Scasso" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70665/JFEB5133" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04725537v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Froideval" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Kersimon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Conessa" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Benoit" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-5898" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04987525v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS53475.2024.10640806" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027014v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ignacio Cuiti&#241;o" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Adri&#225;n Scasso" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04725534v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tonatiuh Mendoza" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Soloy" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-21984" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04099688v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ygorra" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Riazanoff" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Taviani" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS46834.2022.9884169" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02285777v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derya Dilmen" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Costa" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chai Heng" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01959841v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01959834v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05321899v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Shafiei" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Huybrechts" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessya Laborie" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-4072-7_6" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03295350v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020NORMR040" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>