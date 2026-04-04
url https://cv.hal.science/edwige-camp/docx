--- v0 (2026-03-10)
+++ v1 (2026-04-04)
@@ -169,5296 +169,5296 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05321250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Eradicating Child Poverty in Scotland: A Political Goal under Devolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes écossaises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 24, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/13lku⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05016572v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The 2024 General Election in Scotland: Persistent Instability or Realignment?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de civilisation britannique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, XXX-3, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/14qkf⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05285909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Eradicating Child Poverty in Scotland: A Political Goal under Devolution</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etre Ecossais, un entre-deux permanent? Réflexions sur le dualisme identitaire dans un Etat d'Union</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Textes &amp; Contextes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 19 (1)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04766294v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction à l'entre-deux, une recomposition des représentations. regards transdisciplinaires et transfrontaliers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Textes &amp; Contextes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 19 (1)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04766310v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’avortement en Écosse depuis sa légalisation en 1967 : évolution du cadre normatif et des pratiques au sein d’un État d’Union</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ILCEA: Revue de l’Institut des langues et cultures d'Europe, Amérique, Afrique, Asie et Australie </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 55, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/11prj⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04598601v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’accord de coopération SNP-Verts, une réponse aux crises politiques et économiques en Écosse ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Observatoire de la société britannique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 31, pp.175-198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12ar7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04766293v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dévolution et politique extérieure du Royaume-Uni dans le contexte du Brexit : le cas de l’Écosse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Relations internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, n° 193 (1), pp.67-83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ri.193.0067⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04090943v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The SNP, Brexit and Immigration: a Crisis of Political Representation in Scotland?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Textes &amp; Contextes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, The "Crisis of Political Parties" in the British and Irish isles, 18 (2)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04363538v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Scottish National Party and the Economics of Nationalism: from Oil to Renewables?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue LISA / LISA e-journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 21 (56), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/lisa.15508⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04267054v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction à &amp;quot;Nation and nationalism in Scotland: Cultural and Political Identity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Godard Desmarest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue LISA / LISA e-journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 21 (56), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/lisa.15219⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04263457v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brexit and Devolution: a Re-centralization of Power at the Expense of Scotland?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de civilisation britannique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, XXVII (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rfcb.9268⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04063967v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brexit and Territorial Governance : Growing Pressure on the Devolution process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Juspoliticum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Constitutions under pressure : France and the United-Kingdom in an age of populism and Brexit, 48, pp.63-82</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03697573v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une Eglise anglicane en mutation : portrait de Jill Duff, évêque de Lancaster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Outre-terre. Revue européenne de géopolitique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 61, pp.61-78</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03697614v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Députés du Nord de l’Angleterre et la question constitutionnelle écossaise : entre crainte et résignation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de civilisation britannique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 25 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rfcb.5444⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03697716v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The 2019 General Election in Scotland: the Issue of a Second Independence Referendum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de civilisation britannique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 25 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rfcb.6002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03697773v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers une Écosse indépendante ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Espace Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 36, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/espacepolitique.5649⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04063993v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dévolution et politique de santé en Ecosse: un modèle de continuité et d'efficacité?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de civilisation britannique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, XXIV (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rfcb.4258⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04063960v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bibliographie de Jacques Leruez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de civilisation britannique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, XXIV (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rfcb.4799⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04063992v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avant-propos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de civilisation britannique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, XXIV (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rfcb.4775⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04063985v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Europe dans le débat constitutionnel écossais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sud-Ouest Européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 48, pp.129-142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/soe.6288⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03697787v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Économie d'une Écosse indépendante, de la rente pétrolière au Brexit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de civilisation britannique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 24 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rfcb.5045⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03697798v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Conservateurs écossais et les élections de 2017 à la Chambre des Communes : succès éphémère ou détoxification durable ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de civilisation britannique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 23 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rfcb.2135⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04063963v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Ecosse sous Theresa May: résurgence des enjeux constitutionnels en réaction au Brexit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Observatoire de la société britannique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 21, pp.123-141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/osb.2192⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04063984v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les élections de mai 2016 au Parlement écossais : les enjeux constitutionnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de civilisation britannique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 22 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rfcb.1575⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04063969v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les services publics en Écosse : le gouvernement écossais face aux politiques britanniques d'austérité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Observatoire de la société britannique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19, pp. 137-158</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03247846v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Référendum du 23 juin 2016 : entre deux unions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de civilisation britannique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, XXII (2), pp. 1-17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03247657v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Ecosse à l'issue du référendum: la poursuite de la dévolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">E-CRINI - La revue électronique du Centre de Recherche sur les Identités Nationales et l'Interculturalité </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8, pp.1-16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04517074v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La participation au référendum de 2014 en Écosse : un sursaut démocratique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Observatoire de la société britannique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18, pp. 205-246</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03247666v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les effets de la crise économique et financière sur les questions constitutionnelles en Ecosse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de civilisation britannique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, XXI (2)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04063962v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une Écosse en marge du Royaume-Uni ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Outre-terre. Revue européenne de géopolitique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, N° 49 (4), pp.139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/oute1.049.0139⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04070677v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Engagement in the 2014 Scottish Referendum Campaign: an Interview with Jean Urquhart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Observatoire de la société britannique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18, pp.247-251. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/osb.1881⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04063975v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les îles d'Ecosse et la campagne référendaire: un engagement opportuniste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Observatoire de la société britannique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18, pp.205-246. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/osb.1876⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04063972v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'engagement en Ecosse autour de l'enjeu de l'indépendance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Leydier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Observatoire de la société britannique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18, pp.9-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/osb.1799⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04063976v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les élections législatives de 2015 en Écosse : résurgence et reconfiguration des enjeux constitutionnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de civilisation britannique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, XX (3), pp. 1-16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03247646v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le SNP et la défense d'une Ecosse indépendante : entre nationalisme et internationalisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de civilisation britannique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 20 (1), pp. 173-188</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03247631v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le SNP et la défense d'une Ecosse indépendante: entre nationalisme et internationalisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de civilisation britannique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 20 (1), pp.173-188</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04516966v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Monnaie de l'Écosse indépendante, enjeu du référendum d'autodétermination de 2014</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de civilisation britannique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 20 (2), pp. 1-17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03230954v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Scottish National Party (SNP) : A Party of Government in the early 21st Century</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue LISA / LISA e-journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, vol. XII-n°8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/lisa.7008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04070672v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Europe dans le débat sur le référendum d'autodétermination en Écosse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Outre-terre. Revue européenne de géopolitique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, N° 41 (4), pp.113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/oute1.041.0113⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04070676v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comptes rendus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 64 (6), pp.1224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfsp.646.1224⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04070678v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Scottish National Party : a Party of Government in the early 21st Century</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue LISA / LISA e-journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, XII (8), pp. 1-47</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03247857v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La coalition face au gouvernement écossais du SNP: l'épineuse question du statut de l'Ecosse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Observatoire de la société britannique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 15, pp.227-244. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/osb.1658⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04063977v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les consultations électorales du 5 mai 2011: l'unité du Royaume-Uni à l'épreuve du conservatisme du centre et des nationalismes de la périphérie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moya Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Individu et nation (Collection)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Les consultations électorales du 5 mai 2011 au Royaume-Uni, 5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04085431v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiscalité et dévolution au Royaume-Uni: une conception celtique de l'impôt?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Babel : Civilisations et sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 27 (8), pp.35-56</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04081698v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avant-propos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moya Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Individu et nation (Collection)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Les consultations électorales du 5 mai 2011 au Royaume-Uni, 5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04085437v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'instrumentalisation de l'histoire par l'élite du SNP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Représentations, revue électronique du CEMRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.26-45</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04517065v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La campagne des Conservateurs pour les élections au Parlement écossais de 2011: un appel resté vain au bon sens populaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Textes &amp; Contextes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Individu et nation, 5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04085435v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le référendum d'autodétermination en Ecosse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de droit constitutionnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 94, pp.259-267. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfdc.094.0259⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04063998v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le pouvoir politique écossais et sa représentation à travers le Parlement de Holyrood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de civilisation britannique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 17 (1), pp.25-41</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04085426v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La réforme de la dévolution du pouvoir à l'Ecosse: état des lieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Observatoire de la société britannique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 12, pp.129-154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/osb.1331⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04063980v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’influence des Églises sur le processus de dévolution en Écosse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue LISA / LISA e-journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Vol. IX - n°1, pp.205-226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/lisa.4170⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04070670v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Essai de promotion et de défense d’un intérêt économique écossais par le gouvernement SNP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etudes écossaises</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 24, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/13lku⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 14, pp.197-215. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/etudesecossaises.411⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Etre Ecossais, un entre-deux permanent? Réflexions sur le dualisme identitaire dans un Etat d'Union</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04070668v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La campagne électorale de 2010 en Ecosse: plus ça change...</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de civilisation britannique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 16 (1), pp.105-116</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04085423v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les deux premières années dans l’opposition de la branche écossaise du Parti travailliste : un apprentissage laborieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Observatoire de la société britannique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 9, pp.135--163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/osb.1013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01332022v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les services publics en Ecosse: les principes du Parlement écossais à l'épreuve du pouvoir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Observatoire de la société britannique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 8, pp.127-146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/osb.1922⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04063996v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les facteurs de la victoire du SNP aux élections au Parlement écossais de 2007</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes écossaises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 12, pp.171-184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/etudesecossaises.202⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04070667v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La pratique référendaire en Ecosse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de civilisation britannique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, pp.31-44</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04085416v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La répression de la délinquance juvénile en Ecosse depuis la dévolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de civilisation britannique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 15 (3), pp.99-112</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04085420v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les pressions des milieux d'affaires sur le processus de dévolution en Ecosse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Babel : Civilisations et sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 17, pp.211-236</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04081699v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les pétitions au Parlement écossais : une nouvelle pratique dans les coulisses du pouvoir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Observatoire de la société britannique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 6, pp.177--195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/osb.464⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01331702v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les demandeurs d’asile en Écosse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes écossaises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 11, pp.249-260. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/etudesecossaises.98⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04070666v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Libéraux écossais et la devolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Textes &amp; Contextes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 19 (1)</w:t>
+              <w:t xml:space="preserve">, 2008, Identités nationales, identités régionales, 1, https://preo.u-bourgogne.fr/textesetcontextes/index.php?id=117</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 19 (1)</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00318498v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les institutions écossaises décentralisées et le multiculturalisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de civilisation britannique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 14 (4), pp.159-172</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...64 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/11prj⟩</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04085413v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Conservateurs écossais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Observatoire de la société britannique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 4, pp.113--129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/osb.371⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01330807v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La presse écrite écossaise dans le nouveau contexte politique et institutionnel local</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lez Valenciennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 39, pp.289-303</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...89 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/lisa.15219⟩</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04081707v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les conservateurs et la dévolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de civilisation britannique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, XIV (1), pp.57-68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rfcb.1164⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04070674v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aux détours de la dévolution: les députés écossais à la Chambre des Communes depuis 1999</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lez Valenciennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 36, pp.138-146</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2023, The "Crisis of Political Parties" in the British and Irish isles, 18 (2)</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04081710v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les élections législatives du 9 mai 2005 en Ecosse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de civilisation britannique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 13 (3), pp.63-74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04085411v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les normes des nouvelles institutions écossaises et leurs transgressions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études écossaises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, pp.411-430</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...2133 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04070684v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les femmes au Parlement écossais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
-              <w:r>
-[...2360 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Camp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Molinari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5591,6954 +5591,6954 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The Welfare State in Scotland: a 'broken' social union?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Unions/disunions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nathalie Duclos, Robert Irvine, May 2024, Edimbourg / Edinburgh, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04570318v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'accord de coopération SNP-Verts, une réponse aux crises politiques et économiques en Ecosse?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Royaume-Uni de Boris Johnson à Rishi Sunak</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gilles Leydier; Karine Tournier-Sol, Jun 2023, Toulon (Université de Toulon), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04132168v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La protection internationale des droits de l'homme, une garantie pour les Ecossais dans le contexte britannique?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quelles frontières pour la souveraineté nationale? Tensions et porosité, entre politique nationale et gouvernance transnationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Anne Cousson, Lucie de Carvalho, May 2024, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04598613v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les discours à la Chambre des Lords sur l'évolution de l'autonomie de l'Ecosse: interactions politiques, partisanes, nationales et régionales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Retours sur 25 ans de dévolution: comparaisons, interactions et influences mutuelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nathalie Duclos; Marie-Violaine Louvet, Oct 2024, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04766301v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'expérience des Verts au pouvoir en Ecosse: tensions entre légitimité politique et gestion de la transition climatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La légitimité politique de la transition climatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ninon Forster, Oct 2024, Valenciennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04766303v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les femmes et le processus de dévolution en Ecosse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politique, territoire et genre dans le Royaume-Uni d'aujourd'hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Edwige Camp-Pietrain, May 2024, UPHF Valenciennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04598623v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Etre Ecossais, un entre-deux permanent? Réflexions sur les identités duales dans un Etat d'union</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'entre-deux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nicolas Balutet, Jun 2023, Valenciennes, UPHF, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04132172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Nathalie Duclos, Robert Irvine, May 2024, Edimbourg / Edinburgh, United Kingdom</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les transclasses dans la vie politique écossaise: Ruth Davidson, un modèle de résilience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La résilience, fil de la complexion du transclasse?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Edwige Camp-Pietrain; Nicolas Balutet, Nov 2022, Valenciennes, UPHF, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nathalie Duclos; Marie-Violaine Louvet, Oct 2024, Toulouse, France</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04067603v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Portrait de Winnie Ewing, incarnation politique de l'Ecosse à l'extérieur des frontières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les échanges culturels de l'Ecosse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lauren Brancaz-MacCartan, Nov 2023, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Anne Cousson, Lucie de Carvalho, May 2024, Nancy, France</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04518673v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'avortement en Ecosse: évolutions normatives et pratiques au sein d'un Etat d'Union</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'avortement à travers les frontières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pierre-Alexandre Beylier, véronique Molinari, Oct 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Gilles Leydier; Karine Tournier-Sol, Jun 2023, Toulon (Université de Toulon), France</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04518674v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enjeux pour une Ecosse indépendante en 2023</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontre translatlantique Québec-Ecosse. Etat des lieux sur la question nationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Alain Gagnon, Dec 2023, Montréal-UQAM, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Ninon Forster, Oct 2024, Valenciennes, France</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04363534v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Child poverty in Scotland under Nicola Sturgeon: distinctive public policies under constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Left-behind: people, places and policy in twenty-first-century UK</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, David Fée; Sarah Pickard, Nov 2023, Paris Université Sorbonne Nouvelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Edwige Camp-Pietrain, May 2024, UPHF Valenciennes, France</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04280172v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Republican Ideas in Scotland: dissonant voices in the mainstream independence movement?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dissonant voices in Scottish politics and culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Clotilde Prunier, May 2023, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Edwige Camp-Pietrain; Nicolas Balutet, Nov 2022, Valenciennes, UPHF, France</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04270431v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'autodétermination en Ecosse, une question politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jorge Cagia, Oct 2023, Tours (Université de Tours), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Lauren Brancaz-MacCartan, Nov 2023, Chambéry, France</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04270432v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brexit, a Challenge for Rights and Liberties in Scotland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Brexit et les droits et libertés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vanessa Barbé; Christine Koumpli, May 2021, Valenciennes, UPHF, France. pp.317-332</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Pierre-Alexandre Beylier, véronique Molinari, Oct 2023, Grenoble, France</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04067656v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le référendum d'autodétermination en Ecosse: les leçons de 2014</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regards croisés. Ecosse, Catalogne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Silvie Alonso Rocouard; Lauren Brancaz-McCartan, Mar 2022, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Alain Gagnon, Dec 2023, Montréal-UQAM, France</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04067519v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les frontières de l'Ecosse: une nouvelle conception du nationalisme à l'issue du Brexit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les nationalismes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Véronique Molinari; Pierre-Alexandre Beylier, Jun 2022, Grenoble, Université Grenoble-Alpes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jorge Cagia, Oct 2023, Tours (Université de Tours), France</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04067570v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'immigré dans le discours politique écossais: un atout économique, social, culturel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Figures de l'outsider</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nicolas Balutet, Jan 2021, Valenciennes, UPHF, France. pp.201-234</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04067764v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brexit and Devolution: a Re-centralization of Power at the Expense of Scotland?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">State of the Union</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Stéphanie Bory; Fiona Simpkins, Oct 2021, Lyon, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rfcb.9268⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, David Fée; Sarah Pickard, Nov 2023, Paris Université Sorbonne Nouvelle, France</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04067741v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scotland and Brexit: a Re-assessment of Old Partnerships and Alliances?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Entente Cordiale after Brexit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sophie Loussouarn, May 2022, Amiens (Université Picardie Jules Verne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04067526v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les îles d'Ecosse et le Parlement écossais: des périphéries au coeur du jeu politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les failles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Danièle Berton; Clément Guezais, Jun 2022, Clermont-Ferrand, Université Clermont-Auvergne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04067581v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dévolution et politique extérieure du Royaume-Uni dans le contexte du Brexit: le cas de l'Ecosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politique extérieure et répartition des pouvoirs intérieurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laurent Césari, May 2022, Arras, Université d'Artois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04067555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La dévolution du pouvoir à l'Ecosse, facteur d'émergence de transclasses?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les failles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Edwige Camp-Pietrain, Jun 2022, Clermont-Ferrand, Université Clermont-Auvergne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04067594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Vanessa Barbé; Christine Koumpli, May 2021, Valenciennes, UPHF, France. pp.317-332</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frontières et mobilités à la frontière anglo-écossaise: de nouvelles perspectives à l'issue du Brexit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontières et mobilités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marion Ho-Dac; Nicolas Rouget, May 2021, Valenciennes, UPHF, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Véronique Molinari; Pierre-Alexandre Beylier, Jun 2022, Grenoble, Université Grenoble-Alpes, France</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04067632v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scotland and Brexit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scotland and Brexit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Eunice, Oct 2021, Valenciennes, UPHF, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Silvie Alonso Rocouard; Lauren Brancaz-McCartan, Mar 2022, Chambéry, France</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04067697v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Women in Scottish Politics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Female Leaders in the Era of Global Recovery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Inès Gabarret, Nov 2021, Université Versailles-Saint Quentin, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nicolas Balutet, Jan 2021, Valenciennes, UPHF, France. pp.201-234</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04067774v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The referendum as a means of self-determination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">After Lives of the Atlantic Charter: sovereignty, self-determination and self-government in British politics since 1941</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Melanie Torrent; Adrien Rodd, Jun 2021, Amiens, Université Jules Verne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04067686v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Political Discourse on Asylum Seekers in the Scottish Parliament since 1999: Growing Divergence with British discourses and policies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Immigration and Diversity in Scotland: an Exception in the UK?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Edwige Camp-Pietrain, Nov 2021, Valenciennes, UPHF, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sophie Loussouarn, May 2022, Amiens (Université Picardie Jules Verne), France</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04067708v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Economic Nationalism in Scotland: the Rise and Fall of Oil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scotland and Nationalism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Clarisse Godard-Desmaret, Oct 2021, Amiens, Université Jules Verne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04067752v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les élections législatives de 2019 en Ecosse: le référendum d'autodétermination comme enjeu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les élections législatives de 2019 au Royaume-Uni</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gilles Leydier, Mar 2020, Université de Toulon, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rfcb.6002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Edwige Camp-Pietrain, Nov 2021, Valenciennes, UPHF, France</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04067937v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Scotch Whisky Association, groupe de pression sur le déclin?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Food and Drink in Scotland</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marion Amblard, Nov 2019, Valence, Université Grenoble-Alpes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Clarisse Godard-Desmaret, Oct 2021, Amiens, Université Jules Verne, France</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04067919v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Extending Voting Rights to Prisoners in Scotland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Boosting the political representation of under-represented groups in the UK</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Emmanuelle Avril; Sarah Pickard, Nov 2019, Université Paris 3 - Sorbonne Nouvelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Marion Ho-Dac; Nicolas Rouget, May 2021, Valenciennes, UPHF, France</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04067904v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Scottish National Party, un parti indépendantiste légaliste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Europe à l'épreuve des séparatismes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Catherine Saupin, Nov 2018, Lille-Sciences Po, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04518112v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers Une Ecosse indépendante?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les sécessions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Stéphane Rosière, Nov 2018, Reims, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/espacepolitique.5649⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Inès Gabarret, Nov 2021, Université Versailles-Saint Quentin, France</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04067949v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le vote indépendantiste en Ecosse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Frédéric Attal, May 2018, Université de Valenciennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Melanie Torrent; Adrien Rodd, Jun 2021, Amiens, Université Jules Verne, France</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04067881v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le SNP, un parti indépendantiste légaliste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Europe à l'épreuve des séparatismes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Catherine Saupin, Nov 2018, Lille, SciencesPo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04067892v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Scottish Conservatives and the 2017 general election: short-lived recovery or lasting detoxification?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Moving Towards Brexit: the UK 2017 General Election</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Stéphanie Bory, Nov 2017, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Marion Amblard, Nov 2019, Valence, Université Grenoble-Alpes, France</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04518247v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'économie, un enjeu déterminant lors du référendum de 2014 en Ecosse?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'organisation d'un second référendum d'autodétermination. regards croisés Québec-Ecosse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Edwige Camp-Pietrain, May 2017, Valenciennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Emmanuelle Avril; Sarah Pickard, Nov 2019, Université Paris 3 - Sorbonne Nouvelle, France</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04518372v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Ecosse et le Brexit: aspects juridiques et politiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Royaume-Uni de Theresa May</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Timothy Whitton, Sep 2017, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Frédéric Attal, May 2018, Université de Valenciennes, France</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04518243v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Europe dans le débat constitutionnel écossais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Régions et régionalismes dans l'Union européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elsa Delfort, Thomas Heckly, thomas Perrin, François-Olivier Seys, Jun 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Catherine Saupin, Nov 2018, Lille-Sciences Po, France</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04518114v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les élections au Parlement écossais de 2016: les enjeux constitutionnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les élections de mai 2016 au Royaume-Uni</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fiona lSimpkins, Stéphanie Bory, Timothy Whitton, Jun 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04518323v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La représentation de l'Ecosse à Westminster depuis 1999: une voix encore périphérique?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Ecosse est-elle encore une périphérie?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nathalie Duclos, Dec 2016, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Catherine Saupin, Nov 2018, Lille, SciencesPo, France</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04518261v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les députés SNP à la chambre des Communes depuis mai 2015: voix de l'Ecosse ou expression partisane?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Evolution constitutionnelle et politique de l'Ecosse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Morag Munro-Landi, Apr 2016, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Stéphanie Bory, Nov 2017, Lyon, France</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04518254v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les services publics écossais: le gouvernement écossais face aux politiques britanniques d'austérité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Etat et les services publics à l'ère des restrictions budgétaires. regards croisés France-Royaume-Uni</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nicholas Sowels, Dec 2016, Paris-PanthéonSorbonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Timothy Whitton, Sep 2017, Clermont-Ferrand, France</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04518236v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les politiques publiques du Parlement écossais: l'impact des femmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ces femmes qui font l'Ecosse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marie-Odile Pittin-Hédon, Nov 2016, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Edwige Camp-Pietrain, May 2017, Valenciennes, France</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04518258v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une conception écossaise des droits de l'homme?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le crime, le châtiment et les Ecossais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jean Berton, William Findlay, Jan 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Elsa Delfort, Thomas Heckly, thomas Perrin, François-Olivier Seys, Jun 2017, Lille, France</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04518217v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Scotland Act 1978, a response to the SNP's breakthrough</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Royaume-Uni à l'épreuve de la crise 1970-1979</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Stéphane Porion, Oct 2016, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04518364v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The North of England and the Devolution of Powers in Scotland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revisiting the UK's North-South Divide</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jeremy Tranmer, Mark Bailoni, Nov 2016, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04518368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les effets de la crise économique et financière sur les questions constitutionnelles en Ecosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La crise de 2008 et ses conséquences au Royaume-Uni</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Catherine Marshall, Stéphane Guy, Jun 2015, Cergy Pontoise, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04518360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Fiona lSimpkins, Stéphanie Bory, Timothy Whitton, Jun 2016, Lyon, France</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'économie de l'Ecosse, un déterminant majeur des débats constitutionnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecosse et Grande-Bretagne: les effets politiques et économiques du référendum écossais de 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Edwige Camp-Pietrain, Mar 2015, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jean Berton, William Findlay, Jan 2016, Toulouse, France</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04518206v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Ecosse à l'issue du référendum: la poursuite du processus de dévolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enjeux et perspectives du référendum écossais pour le Royaume-uni et pour l'Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Paul Lees, Annie Thiec, Sep 2015, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Marie-Odile Pittin-Hédon, Nov 2016, Aix-en-Provence, France</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04518092v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'identité écossaise à travers les projets de réforme institutionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Qu'est-ce qu'être Ecossais aujourd'hui?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, céline Sabiron, Jul 2015, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nathalie Duclos, Dec 2016, Toulouse, France</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04518094v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constitutional issues in the 2015 General Election in Scotland: the impact of the 2014 referendum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The 2015 General Election in the United Kingdom</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pauline Schnapper, Emmanuelle Avril, Jun 2015, Paris 3 - Sorbonne Nouvelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Morag Munro-Landi, Apr 2016, Pau, France</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04518357v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le référendum d'autodétermination de 2014 en Ecosse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Ecosse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Céline Sabiron, Nov 2014, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nicholas Sowels, Dec 2016, Paris-PanthéonSorbonne, France</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04518110v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Economy, a Key Issue in the Scottish Referendum Campaign</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Futures of Scotland</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sophie Loussouarn, Nov 2014, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Stéphane Porion, Oct 2016, Tours, France</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04518108v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Ecosse à la veille du référendum de 2014</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fédéralisme et centralisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jérôme Vaillant, Apr 2014, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Paul Lees, Annie Thiec, Sep 2015, Nantes, France</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04518101v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Ecosse à la veille du référendum d'autodétermination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les vendredis de l'OVSQ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Armel Dubois-Nayt, Sep 2014, Université Versailles Saint Quentin, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Edwige Camp-Pietrain, Mar 2015, Lille, France</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04518105v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La monnaie de l'Ecosse indépendante: récit de l'instrumentalisation politique d'un symbole de la souveraineté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le référendum sur l'indépendance écossaise de 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nathalie Duclos, Nov 2014, Paris 3 - Sorbonne Nouvelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, céline Sabiron, Jul 2015, Nancy, France</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04518251v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La réécriture du discours sur la dévolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scotland and Wales: naming, labelling, addressing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marion Amblard, Stéphanie Bory, Philippe Laplace, May 2013, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Pauline Schnapper, Emmanuelle Avril, Jun 2015, Paris 3 - Sorbonne Nouvelle, France</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04518354v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Portrait de Winnie Ewing, une incarnation politique de l'Ecosse à l'extérieur des frontières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scotland: Contacts and Cross-Cultural Exchanges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lauren Brancaz-McCartan, Nov 2013, Chambéry (Université de Savoie Mont-Blanc), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nathalie Duclos, Nov 2014, Paris 3 - Sorbonne Nouvelle, France</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04293865v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Parlement écossais à l'épreuve du gouvernement indépendantiste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'administration locale au Royaume-Uni et en Irlande: si loin, si proches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Emmanuel Cherrier, Stéphane Guérard, Nov 2012, Valenciennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le référendum d'autodétermination de 2014 en Ecosse</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04518095v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La promotion de l'économie écossaise, fondement idéologique du programme indépendantiste du SNP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Ecosse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Céline Sabiron, Nov 2014, Nancy, France</w:t>
+              <w:t xml:space="preserve">, Jacques Leruez, Mar 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sophie Loussouarn, Nov 2014, Amiens, France</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04518157v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'autonomie financière de l'Ecosse, du Scotland Act 1998 au Scotland Act 2012</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Ecosse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jacques Leruez, Nov 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jérôme Vaillant, Apr 2014, Lille, France</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04518156v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La réforme de la dévolution du pouvoir: état des lieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La nouvelle donne politique en Grande-Bretagne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jean-Philippe Fons, Oct 2011, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Armel Dubois-Nayt, Sep 2014, Université Versailles Saint Quentin, France</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04518097v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'horizon des Conservateurs écossais sous le gouvernement minoritaire du SNP (2007-2011)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecosse et pays de Galles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gilles Leydier, May 2010, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Marion Amblard, Stéphanie Bory, Philippe Laplace, May 2013, Dijon, France</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04518161v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La défense des libertés individuelles écossaises dans le cadre juridique de la dévolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Libertés individuelles et sécurité au Royaume-Uni</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jean-Claude Sergeant, May 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Lauren Brancaz-McCartan, Nov 2013, Chambéry (Université de Savoie Mont-Blanc), France</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04518228v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Essai de promotion et de défense d'un intérêt écossais par le SNP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes écossaises: essai</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lesley Graham, May 2009, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jacques Leruez, Nov 2012, Paris, France</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04518429v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les services publics en Ecosse de 1999 à 2007: les principes du Parlement écossais à l'épreuve du pouvoir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le New Labour et la réforme des services publics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gilles Leydier, May 2009, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Emmanuel Cherrier, Stéphane Guérard, Nov 2012, Valenciennes, France</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04518099v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le difficile apprentissage de l'opposition par la branche écossaise du Parti travailliste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Grande-Bretagne de l'après-Blair: crises et renouveau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Valérie Auda-André, Oct 2009, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jacques Leruez, Mar 2012, Paris, France</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04518424v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les pressions des milieux d'affaires sur le processus de dévolution en Ecosse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La dynamique de la dévolution au Royaume-Uni</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gilles Leydier, Feb 2008, Toulon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jean-Philippe Fons, Oct 2011, Rennes, France</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04518182v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La dévolution et la presse écrite écossaises à travers l'exemple du Herald</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La presse britannique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jean-Claude Sergeant, May 2008, Paris 3 - Sorbonne Nouvelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L'horizon des Conservateurs écossais sous le gouvernement minoritaire du SNP (2007-2011)</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04518433v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La loi de dévolution en Ecosse: un renforcement de la frontière anglo-écossaise au sein du Royaume-Uni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontières, migrations, circulations de modèles culturels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jérôme Vaillant, Catherine Maignant, Dec 2008, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04518440v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La pratique référendaire en Ecosse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La pratique référendaire au Royaume-uni</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pauline Schnapper, Oct 2008, Paris 3 - Sorbonne Nouvelle, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04518460v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les limites de la dévolution au plan fiscal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La dévolution et ses limites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sabrina Juillet, Jan 2008, Versailles- Saint-Quentin en Yvelines, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04518469v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La reconnaissance de la Saint-André, un symbole identitaire pour le Parlement écossais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecosse: l'identité nationale en questions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bernard Sellin, Annie Thiec, Pierre Carboni, Oct 2007, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04518090v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les pétitions au Parlement écossais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les coulisses du pouvoir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Susan Trouvé-Finding, May 2007, Avignon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04518464v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enjeux cachés des troisièmes élections au Parlement écossais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecosse et pays de Galles: l'envers du décor</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Moya Jones, May 2007, Avignon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04518349v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'enseignement en Ecosse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes écossaises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jacques Leruez, Feb 2006, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04518434v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Eglises chrétiennes et la décentralisation en Ecosse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Religion and Politics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Andrew Ives, Dec 2006, Caen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04518413v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les institutions écossaises et l'Europe depuis 1999</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Royaume-Uni et l'Union européenne depuis 1997</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Agnès Alexandre-Collier, Bernard d'Hellencourt, Pauline Schnapper, Jun 2006, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04518165v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Décentralisation et fiscalité en Ecosse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'économie du Royaume-Uni</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marie-Claude Esposito, May 2006, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04518466v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le SNP et les élections législatives de 2005: une progression trompeuse?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La mobilisation des groupes d'intérêt et des partis pour les élections législatives britanniques de 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Claire Charlot, May 2006, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04518333v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Conservateurs en Ecosse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Parti conservateur britannique aujourd'hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pauline Schnapper, Mar 2006, Paris 3 - Sorbonne Nouvelle, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04518416v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les demandeurs d'asile en Ecosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecosse et pays de Galles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Gilles Leydier, May 2010, Lille, France</w:t>
+              <w:t xml:space="preserve">, Bernard Sellin et Moya Jones, May 2006, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Valérie Auda-André, Oct 2009, Aix-en-Provence, France</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04518159v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les députés écossais au Parlement européen depuis 1999</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Ecosse et l'Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, gilles Leydier, Oct 2005, Toulon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jean-Claude Sergeant, May 2009, Paris, France</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04518411v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La presse écrite écossaise dans le nouveau contexte politique et institutionnel local: intermédiaire ou acteur du processus de décision?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes écossaises: textes et contextes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nathalie Duclos, Moya Jones, May 2005, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Lesley Graham, May 2009, Bordeaux, France</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04518431v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les élections générales du 5 mai 2005 en Ecosse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecosse et pays de Galles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jean Berton, May 2005, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Gilles Leydier, May 2009, Bordeaux, France</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04518342v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scotland's Children under Devolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Stories for children, histories of childhood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rosemary Findlay, Sébastien Salbayre, Nov 2005, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Gilles Leydier, Feb 2008, Toulon, France</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04518438v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La communication politique écossaise depuis l'instauration des institutions décentralisées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La mise en scène du politique. Propagande, persuasion, communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gilbert Millat, Oct 2005, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sabrina Juillet, Jan 2008, Versailles- Saint-Quentin en Yvelines, France</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04518453v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le citoyen et consommateur écossais depuis la mise en place des institutions écossaises en 1999</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Citoyen ou consommateur? Les mutations politiques et rhétoriques au Royaume-Uni</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Timothy Whitton, Raphaele Kilty-Espiet, May 2005, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Pauline Schnapper, Oct 2008, Paris 3 - Sorbonne Nouvelle, France</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04518191v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Représentations politiques des villes écossaises de 1992 à 2003: vers une remise en cause de la domination travailliste?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vivre la ville en Ecosse: rêves, représentations et réalités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rosie Findlay, Oct 2004, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jean-Claude Sergeant, May 2008, Paris 3 - Sorbonne Nouvelle, France</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04518326v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aux détours de la dévolution: les députés écossais à la Chambre des Communes depuis 1999</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes écossaises: parcours, détours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Edwige Camp-Pietrain, May 2004, Versailles- Saint-Quentin en Yvelines, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jérôme Vaillant, Catherine Maignant, Dec 2008, Lille, France</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04518426v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le SNP et l'Angleterre de 1968 à 2000: entre la répulsion fondatrice et la nécessaire conciliation pragmatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Angleterre ou Albion, entre fascination et répulsion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gilbert Millat, Oct 2004, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Bernard Sellin, Annie Thiec, Pierre Carboni, Oct 2007, Nantes, France</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04518421v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enjeux spécifiques de la modernisation des services publics en Ecosse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les services publics britanniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gilles Leydier, Sep 2003, Toulon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Susan Trouvé-Finding, May 2007, Avignon, France</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04518452v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les élections au Parlement écossais de mai 2003</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes écossaises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Keith Dixon, May 2003, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Moya Jones, May 2007, Avignon, France</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04518331v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Parti national écossais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les petits partis politiques britanniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Monica Charlot, May 2003, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Agnès Alexandre-Collier, Bernard d'Hellencourt, Pauline Schnapper, Jun 2006, Paris, France</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04518329v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les loisirs et les nouvelles institutions écossaises: une volonté de démocratisation?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le loisir en Ecosse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jean Berton, Oct 2003, Saint Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jacques Leruez, Feb 2006, Paris, France</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04518176v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les particularismes des Highlands au sein des nouvelles institutions écossaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecosse des Highlands: mythes et réalité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bernard Sellin, Mar 2002, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Andrew Ives, Dec 2006, Caen, France</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04518445v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Parti conservateur en Ecosse depuis 1997</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Parti conservateur depuis 1997</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Monica Charlot, May 2002, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Marie-Claude Esposito, May 2006, Nantes, France</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04518415v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Villes et campagnes dans le cadre des nouvelles institutions écossaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Town and country in the UK: confrontation or confusion?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Edwige Camp-Pietrain, Emmanuel Roudault, Mar 2002, Valenciennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...1241 lines deleted...]
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04518448v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04518415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les normes des nouvelles institutions écossaises et leur transgression</w:t>
               </w:r>
@@ -12707,51 +12707,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nation and nationalism in Scotland: Cultural and Political Identity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Godard Desmarest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue LISA / LISA e-journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 21 (56), 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13189,243 +13189,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04518688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'impossible indépendance écossaise ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Atlande, 223 p., 2014, 978-2-35030-309-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03256182v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'Écosse et la tentation de l'indépendance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires du Septentrion, 216 p., 2014, 978-2-7574-0742-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03256175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Atlande, 223 p., 2014, 978-2-35030-309-3</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Ecosse et la tentation de l'indépendance. Le référendum d'autodétermination de 2014</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Edwige Camp-Pietrain. Presses universitaires Septentrion, 2014, 9782757407424</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...38 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04078278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2013 : Elections UK 2011</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moya Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13630,2411 +13630,2411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04766288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le droit de vote des détenus en Ecosse, une étape dans leur réinsertion?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marion Amblard; Sabrina Juillet-Garzon. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Découvrir et comprendre les Ecossais et Ecossaises d'hier à aujourd'hui. Hommages à Christian Auer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Franche-Comté, pp.229-244, 2023, 978-2-84867-962-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04270388v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le SNP et les frontières d'une Ecosse indépendante: de nouvelles conceptions du nationalisme à l'issue du Brexit?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre-Alexandre Beylier; Marie-Violaine Louvet; Michel Martinez; Véronique Molinari. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les nationalismes au tournant du XXIe siècle. Regards croisés Amérique/Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de l'Université Toulouse Capitole, pp.203-224, 2023, 978-2-36170-275-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04316185v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Conservateurs et l'Ecosse de 2010 à 2020: une renaissance fragile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Louise Dalingwater; Stéphane Porion. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Parti conservateur britannique au pouvoir (2010-2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires Septentrion, pp.297-318, 2023, 9782757438817</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04162088v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La résilience, fil de la complexion du transclasse?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Balutet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nicolas Balutet, Edwige Camp-Pietrain. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La résilience du transclasse. Parcours personnels, politiques, littéraires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Bord de l'Eau, pp.5-16, 2023, 9782356879370</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04078241v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les transclasses dans la vie politique écossaise: Ruth Davidson, un modèle de résilience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nicolas Balutet, Edwige Camp-Pietrain. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La résilience du transclasse. Parcours personnels, politiques, littéraires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Le Bord de l'eau, pp.37-66, 2023, 9782356879370</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04078229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un contre-exemple d'outsider ethnique: l'immigré dans le discours politique écossais, un atout social, culturel, économique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nicolas Balutet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Outsider. Regards croisés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Effigi Edizioni, pp.201-234, 2022, 9788855245128</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04063907v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit de vote pour les élections au Parlement écossais: une extension progressive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Patrick Gaia, Ferdinand Mélin-Soucramanien, Catherine Soullière. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Constitutions, peuples et territoires. Mélanges en l'honneur d'André Roux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dalloz, pp.545-555, 2022, 9782247216901</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04063913v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brexit, a Challenge for Rights and Liberties in Scotland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christina Koumpli; Vanessa Barbé. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Brexit, droits et libertés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bruylant, pp.317-332, 2022, 9782802771487</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04067675v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Una Chiesa in evoluzione: un rittrato di jill Duff, vescovo anglicano di Lancaster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michel Korinman; Sacha de Giovanni. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geopolitica di Dio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Franco Marasca, 2021, 9788833351162</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04067970v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Edwige Camp-Pietrain. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'organisation d'un second référendum d'autodétermination. Regards croisés Québec, Ecosse, Catalogne, Nouvelle-Calédonie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Valenciennes, pp.9-19, 2021, 9782364240902</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04063945v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Economie, facteur déterminant pour un second référendum d'autodétermination en Ecosse?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Edwige Camp-Pietrain. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Organisation d'un second référendum d'autodétermination. Regards croisés Québec Ecosse, Catalogne, Nouvelle-Calédonie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Valenciennes, pp.123-152, 2021, 9782364240902</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04063948v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Femmes, les politiques publiques et le Scotland Act de 2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie-Odile Pittin-Hedon. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Women and Scotland</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Franche-Comté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.135-152, 2020, 9782848678788. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pufc.38790⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03697746v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les droits des justiciables: une conception écossaise des droits de l'homme?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean Berton, Bill Findlay. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le crime, le châtiment et les Ecossais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Franche-Comté, pp.297-319, 2019, 9782848676593</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04063956v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Brexit vu d'Ecosse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Edwige Camp-Pietrain, Mehdi Clément, Yves Golder, Philippe Lemarchand, Olivier Maillart, Abd-el-Kader Weisman, Cyril de Pins, Emilie Richard. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bloody Brexit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Atlande, pp.83-120, 2019, 9782350305769</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04068085v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reducing Inequalities in Scotland: Firm Commitments, Mixed Results after 10 Years of SNP Governments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">David Fée; Anémone Kober-Smith. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Inequalities in the UK</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Emerald, pp.305-322, 2018, 9781787144804</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04070688v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les médias traditionnels et le référendum d'autodétermination en Ecosse: un contre-pouvoir au service du statu quo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Edwige Camp, John Chandler, Daniel Grégorio, Ammaria Lanasri. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pouvoir(s): Expressions et représentations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Valenciennes, pp.317-330, 2018, 9782364240490</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04063951v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les députés SNP à la Chambre des Communes de 2015 à 2017: voix de l'Ecosse ou expression partisane?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Morag Munro-Landi; Damien Connil. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">From Devolution to Brexit: Triggering Uncertainty and Upheaval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de l'Université de Pau et des pays de l'Adour, pp.39-56, 2018, 2353110967</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04068064v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reducing Inequalities in Scotland: Firm Commitments, Mixed Results after Ten Years of SNP Governments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">David Fée, Anémone Kober-Smith. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Inequalities in the UK. New Discourses, Evolutions and Actions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Emerald, pp.305-321, 2018, 978-1-78714-480-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04516995v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Scotland Act 1978: a response to the SNP's Breakthrough</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Stéphane Porion. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fresh Perspectives on the UK in Crisis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Atlande, pp.303-336, 2017, 9782350304335</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04078264v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Ecosse et le pays de Galles à l'épreuve de la crise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Stéphane Porion. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Royaume-Uni à l'épreuve de la crise 1970-1979</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Atlande, pp.303-336, 2017, 9782350303857</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04078268v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scotland's Devolved Institutions and Immigration: a Challenglingly Welcoming Attitude</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Romain Garbaye; Pauline Schnapper. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Politics of Ethnic Diversity in the British Isles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Palgrave Macmillan, pp.116-135, 2014, 9781137351531</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04070689v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La dévolution, un royaume encore uni?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Emmanuelle Avril; Pauline Schnapper. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Royaume-Uni au XXIe siècle: mutations d'un modèle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ophrys, pp.12-21, 2014, 978-2-7080-1378-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04516984v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Parlement écossais à l'épreuve du gouvernement indépendantiste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Emmanuel Cherrier, Stéphane Guérard. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La régionalisation en Europe. Regards croisés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bruylant, pp.281-298, 2014, 9782802746959</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04081705v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scotland's Devolved Institutions and immigration: a Challengingly Welcoming Attitude</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Romain Garbaye, Pauline Schnapper. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Politics of Ethnic Diversity in the British Isles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Palgrave Macmillan, pp.116-135, 2014, 978-1-137-35153-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04517004v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Scottish National Party et le Plaid Cymru: pour l'indépendance de l'Ecosse et du pays de Galles?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moya Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...24 lines deleted...]
-              <w:t xml:space="preserve">, Le Bord de l'Eau, pp.5-16, 2023, 9782356879370</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">P. Schnapper, E. Avril. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le royaume-Uni au XXIe siècle: mutations d'un modèle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ophrys, pp.7, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Franche-Comté, pp.229-244, 2023, 978-2-84867-962-4</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02640642v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La probité du Parlement écossais: du mythe fondateur à la pratique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">David Fée, Jean-Claude Sergeant. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ethique, politique et corruption au Royaume-Uni</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Provence, pp.155-172, 2013, 9782853998659</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires Septentrion, pp.297-318, 2023, 9782757438817</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04078260v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La reconnaissance de la Saint-André comme jour férié, un symbole identitaire pour le Parlement écossais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bernard Sellin, Annie Thiec, Pierre Carboni. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecosse: l'identité nationale en questions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRINI, pp.51-60, 2009, 2916424148</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Presses de l'Université Toulouse Capitole, pp.203-224, 2023, 978-2-36170-275-5</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04082804v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'image dans la communication du Scottish National Party</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Karine Rivière-de Franco, Renée Dickason. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Image et communication politique. La Grande-Bretagne depuis 1980</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.135-148, 2007, 9782296033900</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Bruylant, pp.317-332, 2022, 9782802771487</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04078254v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scotland's Children under Devolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rosie Findlay, Sébastien Salbayre. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Stories for Children, Histories of Childhood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires François Rabelais, pp.241-260, 2007, 97828699062245</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Dalloz, pp.545-555, 2022, 9782247216901</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04083168v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scottish MEPs since 1999</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gilles Leydier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scotland and Europe, Scotland in Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cambridge Scholars Publishing, pp.254-266, 2007, 9781847181008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Effigi Edizioni, pp.201-234, 2022, 9788855245128</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04078272v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les institutions écossaises et l'Europe depuis 1999</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Agnès Alexandre-Collier, Bernard d'Hellencourt, Pauline Schnapper. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Royaume-Uni et l'Union européenne depuis 1997</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions universitaires de Dijon, pp.63-74, 2007, 9782915552829</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Franco Marasca, 2021, 9788833351162</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04081680v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Convention constitutionnelle écossaise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gilles Leydier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La dévolution des pouvoirs à l'Ecosse et au pays de Galles 1966-1999</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ellipses, pp.99-107, 2007, 9782729835446</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...1421 lines deleted...]
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04081692v1</w:t>
-              </w:r>
-[...290 lines deleted...]
-                <w:t xml:space="preserve">hal-04081680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le SNP et l'Angleterre de 1967 à 2000</w:t>
               </w:r>
@@ -16883,51 +16883,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-05321250v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Camp-Pietrain" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-05285909v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14qkf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-05016572v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13lku" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04766294v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04766310v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04598601v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11prj" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04766293v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12ar7" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-F2CNL3WL-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04263457v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Godard Desmarest" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lisa.15219" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04090943v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ri.193.0067" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04363538v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04267054v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lisa.15508" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04063967v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfcb.9268" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03697573v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03697614v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03697716v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfcb.5444" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03697773v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfcb.6002" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03697798v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfcb.5045" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04063993v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.5649" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04063992v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfcb.4799" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04063985v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfcb.4775" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04063960v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfcb.4258" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03697787v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.6288" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04063963v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfcb.2135" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04063984v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osb.2192" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-W7X7KM2H-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03247657v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03247846v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04063969v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfcb.1575" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04063976v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Leydier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osb.1799" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04063972v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osb.1876" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-0H4TK79D-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04517074v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03247666v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04063962v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04070677v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/oute1.049.0139" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04063975v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osb.1881" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04516966v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03230954v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03247646v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03247631v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03247857v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04070678v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Camp" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.646.1224" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04070676v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/oute1.041.0113" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04070672v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lisa.7008" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04063977v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osb.1658" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-WFCS7LGQ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04063998v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfdc.094.0259" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04085435v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04085431v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moya Jones" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04081698v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04085437v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04517065v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04085426v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04063980v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osb.1331" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-73TLS59B-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04085423v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04070670v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lisa.4170" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04070668v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesecossaises.411" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04063996v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osb.1922" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-MHX9KBWX-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01332022v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osb.1013" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04070667v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesecossaises.202" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04085416v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04085420v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04070666v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesecossaises.98" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00318498v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04081699v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01331702v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osb.464" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01330807v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osb.371" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-21GCNQ0H-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04085413v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04081707v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04070674v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfcb.1164" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04081710v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04085411v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04070684v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04070685v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Molinari" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04085408v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04132172v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04570318v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04766301v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04598613v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04132168v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04766303v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04598623v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04067603v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04518673v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04518674v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04363534v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04270432v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04270431v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04280172v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04067555v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04067594v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04067656v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04067570v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04067519v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04067764v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04067741v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04067526v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04067581v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04067708v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04067752v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04067632v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04067697v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04067774v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04067686v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04067937v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04067919v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04067904v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04067881v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04518112v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04067949v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04067892v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04518247v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04518243v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04518372v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04518114v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04518368v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04518360v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04518323v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04518217v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04518258v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04518261v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04518254v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04518236v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04518364v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04518092v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04518206v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04518094v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04518357v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04518251v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04518110v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04518108v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04518101v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04518105v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04518354v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04293865v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04518156v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04518095v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04518157v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04518097v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04518161v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04518424v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04518228v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04518429v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04518099v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04518182v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04518469v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04518460v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04518433v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04518440v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04518090v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04518464v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04518349v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04518165v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04518434v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04518413v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04518466v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04518333v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04518416v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04518159v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04518411v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04518453v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04518438v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04518342v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04518431v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04518191v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04518426v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04518326v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04518421v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04518452v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04518331v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04518329v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04518176v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04518445v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04518448v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04518415v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04518414v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04766299v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04263455v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lisa.15208" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03697971v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfcb.4752" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04078243v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Balutet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04105168v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04518683v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04518688v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lemarchand" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Golder" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03256175v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03256182v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04078278v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640672v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schnapper" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04078280v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04766288v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04078229v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04078241v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04270388v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04162088v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04316185v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04067675v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04063913v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04063907v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04067970v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04063948v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04063945v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03697746v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufc/38790?nomobile=1#resume" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.38790" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04063956v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04068085v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04516995v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04063951v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04070688v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04068064v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04078264v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04078268v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04517004v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640642v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04070689v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04516984v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04081705v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04078260v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04082804v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04081692v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04078254v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04078272v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04083168v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04081680v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04081684v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04081703v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04078258v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04082813v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04082822v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04082799v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04081695v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04067852v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04067868v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Marx" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-05321250v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Camp-Pietrain" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-05016572v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13lku" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-05285909v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14qkf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04766294v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04766310v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04598601v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11prj" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04766293v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12ar7" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-F2CNL3WL-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04090943v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ri.193.0067" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04363538v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04267054v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lisa.15508" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04263457v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Godard Desmarest" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lisa.15219" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04063967v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfcb.9268" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03697573v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03697614v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03697716v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfcb.5444" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03697773v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfcb.6002" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04063993v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.5649" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04063960v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfcb.4258" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04063992v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfcb.4799" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04063985v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfcb.4775" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03697787v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.6288" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03697798v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfcb.5045" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04063963v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfcb.2135" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04063984v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osb.2192" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-W7X7KM2H-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04063969v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfcb.1575" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03247846v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03247657v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04517074v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03247666v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04063962v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04070677v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/oute1.049.0139" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04063975v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osb.1881" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04063972v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osb.1876" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-0H4TK79D-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04063976v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Leydier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osb.1799" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03247646v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03247631v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04516966v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03230954v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04070672v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Camp" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lisa.7008" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04070676v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/oute1.041.0113" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04070678v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.646.1224" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03247857v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04063977v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osb.1658" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-WFCS7LGQ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04085431v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moya Jones" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04081698v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04085437v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04517065v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04085435v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04063998v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfdc.094.0259" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04085426v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04063980v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osb.1331" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-73TLS59B-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04070670v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lisa.4170" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04070668v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesecossaises.411" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04085423v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01332022v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osb.1013" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04063996v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osb.1922" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-MHX9KBWX-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04070667v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesecossaises.202" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04085416v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04085420v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04081699v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01331702v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osb.464" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04070666v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesecossaises.98" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00318498v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04085413v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01330807v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osb.371" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-21GCNQ0H-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04081707v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04070674v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfcb.1164" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04081710v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04085411v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04070684v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04070685v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Molinari" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04085408v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04570318v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04132168v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04598613v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04766301v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04766303v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04598623v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04132172v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04067603v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04518673v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04518674v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04363534v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04280172v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04270431v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04270432v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04067656v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04067519v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04067570v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04067764v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04067741v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04067526v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04067581v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04067555v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04067594v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04067632v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04067697v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04067774v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04067686v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04067708v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04067752v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04067937v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04067919v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04067904v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04518112v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04067949v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04067881v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04067892v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04518247v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04518372v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04518243v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04518114v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04518323v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04518261v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04518254v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04518236v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04518258v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04518217v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04518364v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04518368v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04518360v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04518206v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04518092v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04518094v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04518357v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04518110v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04518108v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04518101v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04518105v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04518251v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04518354v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04293865v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04518095v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04518157v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04518156v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04518097v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04518161v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04518228v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04518429v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04518099v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04518424v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04518182v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04518433v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04518440v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04518460v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04518469v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04518090v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04518464v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04518349v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04518434v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04518413v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04518165v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04518466v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04518333v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04518416v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04518159v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04518411v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04518431v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04518342v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04518438v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04518453v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04518191v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04518326v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04518426v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04518421v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04518452v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04518331v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04518329v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04518176v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04518445v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04518415v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04518448v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04518414v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04766299v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04263455v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lisa.15208" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03697971v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfcb.4752" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04078243v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Balutet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04105168v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04518683v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04518688v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lemarchand" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Golder" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03256182v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03256175v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04078278v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640672v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schnapper" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04078280v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04766288v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04270388v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04316185v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04162088v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04078241v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04078229v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04063907v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04063913v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04067675v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04067970v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04063945v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04063948v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03697746v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufc/38790?nomobile=1#resume" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.38790" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04063956v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04068085v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04070688v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04063951v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04068064v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04516995v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04078264v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04078268v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04070689v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04516984v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04081705v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04517004v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640642v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04078260v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04082804v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04078254v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04083168v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04078272v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04081680v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04081692v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04081684v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04081703v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04078258v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04082813v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04082822v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04082799v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04081695v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04067852v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04067868v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Marx" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>