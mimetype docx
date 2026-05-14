--- v1 (2026-04-04)
+++ v2 (2026-05-14)
@@ -631,4291 +631,4291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04766293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Introduction à &amp;quot;Nation and nationalism in Scotland: Cultural and Political Identity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Godard Desmarest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue LISA / LISA e-journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 21 (56), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/lisa.15219⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04263457v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The SNP, Brexit and Immigration: a Crisis of Political Representation in Scotland?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Textes &amp; Contextes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, The "Crisis of Political Parties" in the British and Irish isles, 18 (2)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04363538v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Dévolution et politique extérieure du Royaume-Uni dans le contexte du Brexit : le cas de l’Écosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Relations internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, n° 193 (1), pp.67-83. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/ri.193.0067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04090943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">The SNP, Brexit and Immigration: a Crisis of Political Representation in Scotland?</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Scottish National Party and the Economics of Nationalism: from Oil to Renewables?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue LISA / LISA e-journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 21 (56), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/lisa.15508⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04267054v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brexit and Devolution: a Re-centralization of Power at the Expense of Scotland?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de civilisation britannique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, XXVII (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rfcb.9268⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04063967v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brexit and Territorial Governance : Growing Pressure on the Devolution process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Juspoliticum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Constitutions under pressure : France and the United-Kingdom in an age of populism and Brexit, 48, pp.63-82</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03697573v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une Eglise anglicane en mutation : portrait de Jill Duff, évêque de Lancaster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Outre-terre. Revue européenne de géopolitique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 61, pp.61-78</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03697614v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Députés du Nord de l’Angleterre et la question constitutionnelle écossaise : entre crainte et résignation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de civilisation britannique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 25 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rfcb.5444⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03697716v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The 2019 General Election in Scotland: the Issue of a Second Independence Referendum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de civilisation britannique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 25 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rfcb.6002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03697773v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Économie d'une Écosse indépendante, de la rente pétrolière au Brexit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de civilisation britannique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 24 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rfcb.5045⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03697798v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers une Écosse indépendante ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Espace Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 36, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/espacepolitique.5649⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04063993v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dévolution et politique de santé en Ecosse: un modèle de continuité et d'efficacité?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de civilisation britannique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, XXIV (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rfcb.4258⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04063960v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bibliographie de Jacques Leruez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de civilisation britannique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, XXIV (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rfcb.4799⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04063992v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avant-propos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de civilisation britannique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, XXIV (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rfcb.4775⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04063985v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Europe dans le débat constitutionnel écossais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sud-Ouest Européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 48, pp.129-142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/soe.6288⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03697787v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Conservateurs écossais et les élections de 2017 à la Chambre des Communes : succès éphémère ou détoxification durable ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de civilisation britannique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 23 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rfcb.2135⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04063963v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Ecosse sous Theresa May: résurgence des enjeux constitutionnels en réaction au Brexit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Observatoire de la société britannique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 21, pp.123-141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/osb.2192⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04063984v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Référendum du 23 juin 2016 : entre deux unions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de civilisation britannique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, XXII (2), pp. 1-17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03247657v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les services publics en Écosse : le gouvernement écossais face aux politiques britanniques d'austérité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Observatoire de la société britannique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19, pp. 137-158</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03247846v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les élections de mai 2016 au Parlement écossais : les enjeux constitutionnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de civilisation britannique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 22 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rfcb.1575⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04063969v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'engagement en Ecosse autour de l'enjeu de l'indépendance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Leydier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Observatoire de la société britannique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18, pp.9-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/osb.1799⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04063976v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les îles d'Ecosse et la campagne référendaire: un engagement opportuniste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Observatoire de la société britannique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18, pp.205-246. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/osb.1876⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04063972v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Ecosse à l'issue du référendum: la poursuite de la dévolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">E-CRINI - La revue électronique du Centre de Recherche sur les Identités Nationales et l'Interculturalité </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8, pp.1-16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04517074v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La participation au référendum de 2014 en Écosse : un sursaut démocratique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Observatoire de la société britannique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18, pp. 205-246</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03247666v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les effets de la crise économique et financière sur les questions constitutionnelles en Ecosse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de civilisation britannique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, XXI (2)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04063962v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Engagement in the 2014 Scottish Referendum Campaign: an Interview with Jean Urquhart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Observatoire de la société britannique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18, pp.247-251. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/osb.1881⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04063975v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une Écosse en marge du Royaume-Uni ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Outre-terre. Revue européenne de géopolitique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, N° 49 (4), pp.139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/oute1.049.0139⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04070677v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le SNP et la défense d'une Ecosse indépendante: entre nationalisme et internationalisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de civilisation britannique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 20 (1), pp.173-188</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04516966v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Monnaie de l'Écosse indépendante, enjeu du référendum d'autodétermination de 2014</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de civilisation britannique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 20 (2), pp. 1-17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03230954v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les élections législatives de 2015 en Écosse : résurgence et reconfiguration des enjeux constitutionnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de civilisation britannique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, XX (3), pp. 1-16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03247646v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le SNP et la défense d'une Ecosse indépendante : entre nationalisme et internationalisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de civilisation britannique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 20 (1), pp. 173-188</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03247631v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Scottish National Party (SNP) : A Party of Government in the early 21st Century</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue LISA / LISA e-journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, vol. XII-n°8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/lisa.7008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04070672v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Europe dans le débat sur le référendum d'autodétermination en Écosse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Outre-terre. Revue européenne de géopolitique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, N° 41 (4), pp.113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/oute1.041.0113⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04070676v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comptes rendus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 64 (6), pp.1224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfsp.646.1224⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04070678v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Scottish National Party : a Party of Government in the early 21st Century</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue LISA / LISA e-journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, XII (8), pp. 1-47</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03247857v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La coalition face au gouvernement écossais du SNP: l'épineuse question du statut de l'Ecosse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Observatoire de la société britannique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 15, pp.227-244. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/osb.1658⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04063977v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le référendum d'autodétermination en Ecosse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de droit constitutionnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 94, pp.259-267. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfdc.094.0259⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04063998v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La campagne des Conservateurs pour les élections au Parlement écossais de 2011: un appel resté vain au bon sens populaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Textes &amp; Contextes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, The "Crisis of Political Parties" in the British and Irish isles, 18 (2)</w:t>
+              <w:t xml:space="preserve">, 2013, Individu et nation, 5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04085435v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les consultations électorales du 5 mai 2011: l'unité du Royaume-Uni à l'épreuve du conservatisme du centre et des nationalismes de la périphérie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moya Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Individu et nation (Collection)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Les consultations électorales du 5 mai 2011 au Royaume-Uni, 5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04085431v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiscalité et dévolution au Royaume-Uni: une conception celtique de l'impôt?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Babel : Civilisations et sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 27 (8), pp.35-56</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04081698v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avant-propos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moya Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Individu et nation (Collection)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Les consultations électorales du 5 mai 2011 au Royaume-Uni, 5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04085437v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'instrumentalisation de l'histoire par l'élite du SNP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Représentations, revue électronique du CEMRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.26-45</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04517065v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le pouvoir politique écossais et sa représentation à travers le Parlement de Holyrood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de civilisation britannique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 17 (1), pp.25-41</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04085426v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La réforme de la dévolution du pouvoir à l'Ecosse: état des lieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Observatoire de la société britannique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 12, pp.129-154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/osb.1331⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04063980v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’influence des Églises sur le processus de dévolution en Écosse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue LISA / LISA e-journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 21 (56), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/lisa.15508⟩</w:t>
+              <w:t xml:space="preserve">, 2011, Vol. IX - n°1, pp.205-226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/lisa.4170⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...77 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/lisa.15219⟩</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04070670v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Essai de promotion et de défense d’un intérêt économique écossais par le gouvernement SNP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes écossaises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 14, pp.197-215. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/etudesecossaises.411⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Brexit and Devolution: a Re-centralization of Power at the Expense of Scotland?</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04070668v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La campagne électorale de 2010 en Ecosse: plus ça change...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de civilisation britannique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, XXVII (2), </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2011, 16 (1), pp.105-116</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04085423v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les services publics en Ecosse: les principes du Parlement écossais à l'épreuve du pouvoir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Observatoire de la société britannique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 8, pp.127-146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/osb.1922⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04063996v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les deux premières années dans l’opposition de la branche écossaise du Parti travailliste : un apprentissage laborieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Observatoire de la société britannique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 9, pp.135--163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/osb.1013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les Députés du Nord de l’Angleterre et la question constitutionnelle écossaise : entre crainte et résignation</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01332022v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les facteurs de la victoire du SNP aux élections au Parlement écossais de 2007</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes écossaises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 12, pp.171-184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/etudesecossaises.202⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04070667v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La pratique référendaire en Ecosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de civilisation britannique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 25 (2), </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2009, pp.31-44</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">The 2019 General Election in Scotland: the Issue of a Second Independence Referendum</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04085416v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La répression de la délinquance juvénile en Ecosse depuis la dévolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de civilisation britannique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 25 (3), </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2009, 15 (3), pp.99-112</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...64 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/espacepolitique.5649⟩</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04085420v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les demandeurs d’asile en Écosse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes écossaises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 11, pp.249-260. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/etudesecossaises.98⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04070666v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Libéraux écossais et la devolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Textes &amp; Contextes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Identités nationales, identités régionales, 1, https://preo.u-bourgogne.fr/textesetcontextes/index.php?id=117</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00318498v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les pressions des milieux d'affaires sur le processus de dévolution en Ecosse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Babel : Civilisations et sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 17, pp.211-236</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...64 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/rfcb.4775⟩</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04081699v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les pétitions au Parlement écossais : une nouvelle pratique dans les coulisses du pouvoir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Observatoire de la société britannique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 6, pp.177--195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/osb.464⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...3116 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01331702v1</w:t>
-              </w:r>
-[...145 lines deleted...]
-                <w:t xml:space="preserve">halshs-00318498v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les institutions écossaises décentralisées et le multiculturalisme</w:t>
               </w:r>
@@ -5591,4815 +5591,4815 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Etre Ecossais, un entre-deux permanent? Réflexions sur les identités duales dans un Etat d'union</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'entre-deux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nicolas Balutet, Jun 2023, Valenciennes, UPHF, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04132172v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The Welfare State in Scotland: a 'broken' social union?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Unions/disunions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nathalie Duclos, Robert Irvine, May 2024, Edimbourg / Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04570318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'accord de coopération SNP-Verts, une réponse aux crises politiques et économiques en Ecosse?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Royaume-Uni de Boris Johnson à Rishi Sunak</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Gilles Leydier; Karine Tournier-Sol, Jun 2023, Toulon (Université de Toulon), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04132168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La protection internationale des droits de l'homme, une garantie pour les Ecossais dans le contexte britannique?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quelles frontières pour la souveraineté nationale? Tensions et porosité, entre politique nationale et gouvernance transnationale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Anne Cousson, Lucie de Carvalho, May 2024, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04598613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les discours à la Chambre des Lords sur l'évolution de l'autonomie de l'Ecosse: interactions politiques, partisanes, nationales et régionales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Retours sur 25 ans de dévolution: comparaisons, interactions et influences mutuelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nathalie Duclos; Marie-Violaine Louvet, Oct 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04766301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'expérience des Verts au pouvoir en Ecosse: tensions entre légitimité politique et gestion de la transition climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La légitimité politique de la transition climatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ninon Forster, Oct 2024, Valenciennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04766303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les femmes et le processus de dévolution en Ecosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politique, territoire et genre dans le Royaume-Uni d'aujourd'hui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Edwige Camp-Pietrain, May 2024, UPHF Valenciennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04598623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Nicolas Balutet, Jun 2023, Valenciennes, UPHF, France</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'avortement en Ecosse: évolutions normatives et pratiques au sein d'un Etat d'Union</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'avortement à travers les frontières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pierre-Alexandre Beylier, véronique Molinari, Oct 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04518674v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Portrait de Winnie Ewing, incarnation politique de l'Ecosse à l'extérieur des frontières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les échanges culturels de l'Ecosse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lauren Brancaz-MacCartan, Nov 2023, Chambéry, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04518673v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les transclasses dans la vie politique écossaise: Ruth Davidson, un modèle de résilience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La résilience, fil de la complexion du transclasse?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Edwige Camp-Pietrain; Nicolas Balutet, Nov 2022, Valenciennes, UPHF, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04067603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Lauren Brancaz-MacCartan, Nov 2023, Chambéry, France</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enjeux pour une Ecosse indépendante en 2023</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontre translatlantique Québec-Ecosse. Etat des lieux sur la question nationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Alain Gagnon, Dec 2023, Montréal-UQAM, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Pierre-Alexandre Beylier, véronique Molinari, Oct 2023, Grenoble, France</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04363534v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Child poverty in Scotland under Nicola Sturgeon: distinctive public policies under constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Left-behind: people, places and policy in twenty-first-century UK</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, David Fée; Sarah Pickard, Nov 2023, Paris Université Sorbonne Nouvelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Alain Gagnon, Dec 2023, Montréal-UQAM, France</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04280172v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Republican Ideas in Scotland: dissonant voices in the mainstream independence movement?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dissonant voices in Scottish politics and culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Clotilde Prunier, May 2023, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, David Fée; Sarah Pickard, Nov 2023, Paris Université Sorbonne Nouvelle, France</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04270431v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'autodétermination en Ecosse, une question politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jorge Cagia, Oct 2023, Tours (Université de Tours), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Clotilde Prunier, May 2023, Nanterre, France</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04270432v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dévolution et politique extérieure du Royaume-Uni dans le contexte du Brexit: le cas de l'Ecosse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politique extérieure et répartition des pouvoirs intérieurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laurent Césari, May 2022, Arras, Université d'Artois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jorge Cagia, Oct 2023, Tours (Université de Tours), France</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04067555v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La dévolution du pouvoir à l'Ecosse, facteur d'émergence de transclasses?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les failles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Edwige Camp-Pietrain, Jun 2022, Clermont-Ferrand, Université Clermont-Auvergne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04067594v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brexit, a Challenge for Rights and Liberties in Scotland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Brexit et les droits et libertés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Vanessa Barbé; Christine Koumpli, May 2021, Valenciennes, UPHF, France. pp.317-332</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04067656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le référendum d'autodétermination en Ecosse: les leçons de 2014</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regards croisés. Ecosse, Catalogne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Silvie Alonso Rocouard; Lauren Brancaz-McCartan, Mar 2022, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04067519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les frontières de l'Ecosse: une nouvelle conception du nationalisme à l'issue du Brexit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les nationalismes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Véronique Molinari; Pierre-Alexandre Beylier, Jun 2022, Grenoble, Université Grenoble-Alpes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04067570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brexit and Devolution: a Re-centralization of Power at the Expense of Scotland?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">State of the Union</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Stéphanie Bory; Fiona Simpkins, Oct 2021, Lyon, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rfcb.9268⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04067741v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'immigré dans le discours politique écossais: un atout économique, social, culturel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Figures de l'outsider</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nicolas Balutet, Jan 2021, Valenciennes, UPHF, France. pp.201-234</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04067764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...44 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scotland and Brexit: a Re-assessment of Old Partnerships and Alliances?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Entente Cordiale after Brexit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sophie Loussouarn, May 2022, Amiens (Université Picardie Jules Verne), France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sophie Loussouarn, May 2022, Amiens (Université Picardie Jules Verne), France</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04067526v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les îles d'Ecosse et le Parlement écossais: des périphéries au coeur du jeu politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les failles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Danièle Berton; Clément Guezais, Jun 2022, Clermont-Ferrand, Université Clermont-Auvergne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Danièle Berton; Clément Guezais, Jun 2022, Clermont-Ferrand, Université Clermont-Auvergne, France</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04067581v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Political Discourse on Asylum Seekers in the Scottish Parliament since 1999: Growing Divergence with British discourses and policies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Immigration and Diversity in Scotland: an Exception in the UK?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Edwige Camp-Pietrain, Nov 2021, Valenciennes, UPHF, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Laurent Césari, May 2022, Arras, Université d'Artois, France</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04067708v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Economic Nationalism in Scotland: the Rise and Fall of Oil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scotland and Nationalism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Clarisse Godard-Desmaret, Oct 2021, Amiens, Université Jules Verne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Edwige Camp-Pietrain, Jun 2022, Clermont-Ferrand, Université Clermont-Auvergne, France</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04067752v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frontières et mobilités à la frontière anglo-écossaise: de nouvelles perspectives à l'issue du Brexit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontières et mobilités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marion Ho-Dac; Nicolas Rouget, May 2021, Valenciennes, UPHF, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Marion Ho-Dac; Nicolas Rouget, May 2021, Valenciennes, UPHF, France</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04067632v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scotland and Brexit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scotland and Brexit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Eunice, Oct 2021, Valenciennes, UPHF, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Eunice, Oct 2021, Valenciennes, UPHF, France</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04067697v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Women in Scottish Politics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Female Leaders in the Era of Global Recovery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Inès Gabarret, Nov 2021, Université Versailles-Saint Quentin, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Inès Gabarret, Nov 2021, Université Versailles-Saint Quentin, France</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04067774v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The referendum as a means of self-determination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">After Lives of the Atlantic Charter: sovereignty, self-determination and self-government in British politics since 1941</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Melanie Torrent; Adrien Rodd, Jun 2021, Amiens, Université Jules Verne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04067686v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les élections législatives de 2019 en Ecosse: le référendum d'autodétermination comme enjeu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les élections législatives de 2019 au Royaume-Uni</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gilles Leydier, Mar 2020, Université de Toulon, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rfcb.6002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Edwige Camp-Pietrain, Nov 2021, Valenciennes, UPHF, France</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04067937v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Scotch Whisky Association, groupe de pression sur le déclin?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Food and Drink in Scotland</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marion Amblard, Nov 2019, Valence, Université Grenoble-Alpes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Clarisse Godard-Desmaret, Oct 2021, Amiens, Université Jules Verne, France</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04067919v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Extending Voting Rights to Prisoners in Scotland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Boosting the political representation of under-represented groups in the UK</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Emmanuelle Avril; Sarah Pickard, Nov 2019, Université Paris 3 - Sorbonne Nouvelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04067904v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Scottish National Party, un parti indépendantiste légaliste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Europe à l'épreuve des séparatismes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Catherine Saupin, Nov 2018, Lille-Sciences Po, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04518112v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers Une Ecosse indépendante?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les sécessions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Stéphane Rosière, Nov 2018, Reims, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/espacepolitique.5649⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Emmanuelle Avril; Sarah Pickard, Nov 2019, Université Paris 3 - Sorbonne Nouvelle, France</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04067949v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le vote indépendantiste en Ecosse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Frédéric Attal, May 2018, Université de Valenciennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le Scottish National Party, un parti indépendantiste légaliste</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04067881v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le SNP, un parti indépendantiste légaliste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Europe à l'épreuve des séparatismes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Catherine Saupin, Nov 2018, Lille-Sciences Po, France</w:t>
+              <w:t xml:space="preserve">, Catherine Saupin, Nov 2018, Lille, SciencesPo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04067892v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Scottish Conservatives and the 2017 general election: short-lived recovery or lasting detoxification?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Moving Towards Brexit: the UK 2017 General Election</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Stéphanie Bory, Nov 2017, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Frédéric Attal, May 2018, Université de Valenciennes, France</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04518247v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'économie, un enjeu déterminant lors du référendum de 2014 en Ecosse?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'organisation d'un second référendum d'autodétermination. regards croisés Québec-Ecosse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Edwige Camp-Pietrain, May 2017, Valenciennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Catherine Saupin, Nov 2018, Lille, SciencesPo, France</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04518372v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Ecosse et le Brexit: aspects juridiques et politiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Royaume-Uni de Theresa May</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Timothy Whitton, Sep 2017, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Stéphanie Bory, Nov 2017, Lyon, France</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04518243v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Europe dans le débat constitutionnel écossais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Régions et régionalismes dans l'Union européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elsa Delfort, Thomas Heckly, thomas Perrin, François-Olivier Seys, Jun 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Edwige Camp-Pietrain, May 2017, Valenciennes, France</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04518114v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The North of England and the Devolution of Powers in Scotland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revisiting the UK's North-South Divide</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jeremy Tranmer, Mark Bailoni, Nov 2016, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Timothy Whitton, Sep 2017, Clermont-Ferrand, France</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04518368v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les effets de la crise économique et financière sur les questions constitutionnelles en Ecosse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La crise de 2008 et ses conséquences au Royaume-Uni</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Catherine Marshall, Stéphane Guy, Jun 2015, Cergy Pontoise, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Elsa Delfort, Thomas Heckly, thomas Perrin, François-Olivier Seys, Jun 2017, Lille, France</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04518360v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les élections au Parlement écossais de 2016: les enjeux constitutionnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les élections de mai 2016 au Royaume-Uni</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fiona lSimpkins, Stéphanie Bory, Timothy Whitton, Jun 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Fiona lSimpkins, Stéphanie Bory, Timothy Whitton, Jun 2016, Lyon, France</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04518323v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La représentation de l'Ecosse à Westminster depuis 1999: une voix encore périphérique?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Ecosse est-elle encore une périphérie?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nathalie Duclos, Dec 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nathalie Duclos, Dec 2016, Toulouse, France</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04518261v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les députés SNP à la chambre des Communes depuis mai 2015: voix de l'Ecosse ou expression partisane?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Evolution constitutionnelle et politique de l'Ecosse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Morag Munro-Landi, Apr 2016, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Morag Munro-Landi, Apr 2016, Pau, France</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04518254v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les services publics écossais: le gouvernement écossais face aux politiques britanniques d'austérité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Etat et les services publics à l'ère des restrictions budgétaires. regards croisés France-Royaume-Uni</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nicholas Sowels, Dec 2016, Paris-PanthéonSorbonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nicholas Sowels, Dec 2016, Paris-PanthéonSorbonne, France</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04518236v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les politiques publiques du Parlement écossais: l'impact des femmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ces femmes qui font l'Ecosse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marie-Odile Pittin-Hédon, Nov 2016, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Marie-Odile Pittin-Hédon, Nov 2016, Aix-en-Provence, France</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04518258v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une conception écossaise des droits de l'homme?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le crime, le châtiment et les Ecossais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jean Berton, William Findlay, Jan 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jean Berton, William Findlay, Jan 2016, Toulouse, France</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04518217v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Scotland Act 1978, a response to the SNP's breakthrough</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Royaume-Uni à l'épreuve de la crise 1970-1979</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Stéphane Porion, Oct 2016, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Stéphane Porion, Oct 2016, Tours, France</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04518364v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'économie de l'Ecosse, un déterminant majeur des débats constitutionnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecosse et Grande-Bretagne: les effets politiques et économiques du référendum écossais de 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Edwige Camp-Pietrain, Mar 2015, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jeremy Tranmer, Mark Bailoni, Nov 2016, Nancy, France</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04518206v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Ecosse à l'issue du référendum: la poursuite du processus de dévolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enjeux et perspectives du référendum écossais pour le Royaume-uni et pour l'Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Paul Lees, Annie Thiec, Sep 2015, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Catherine Marshall, Stéphane Guy, Jun 2015, Cergy Pontoise, France</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04518092v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'identité écossaise à travers les projets de réforme institutionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Qu'est-ce qu'être Ecossais aujourd'hui?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, céline Sabiron, Jul 2015, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Edwige Camp-Pietrain, Mar 2015, Lille, France</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04518094v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constitutional issues in the 2015 General Election in Scotland: the impact of the 2014 referendum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The 2015 General Election in the United Kingdom</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pauline Schnapper, Emmanuelle Avril, Jun 2015, Paris 3 - Sorbonne Nouvelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Paul Lees, Annie Thiec, Sep 2015, Nantes, France</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04518357v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La monnaie de l'Ecosse indépendante: récit de l'instrumentalisation politique d'un symbole de la souveraineté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le référendum sur l'indépendance écossaise de 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nathalie Duclos, Nov 2014, Paris 3 - Sorbonne Nouvelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, céline Sabiron, Jul 2015, Nancy, France</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04518251v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le référendum d'autodétermination de 2014 en Ecosse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Ecosse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Céline Sabiron, Nov 2014, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Pauline Schnapper, Emmanuelle Avril, Jun 2015, Paris 3 - Sorbonne Nouvelle, France</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04518110v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Economy, a Key Issue in the Scottish Referendum Campaign</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Futures of Scotland</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sophie Loussouarn, Nov 2014, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le référendum d'autodétermination de 2014 en Ecosse</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04518108v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Ecosse à la veille du référendum de 2014</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fédéralisme et centralisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jérôme Vaillant, Apr 2014, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04518101v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Ecosse à la veille du référendum d'autodétermination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les vendredis de l'OVSQ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Armel Dubois-Nayt, Sep 2014, Université Versailles Saint Quentin, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04518105v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Portrait de Winnie Ewing, une incarnation politique de l'Ecosse à l'extérieur des frontières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scotland: Contacts and Cross-Cultural Exchanges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lauren Brancaz-McCartan, Nov 2013, Chambéry (Université de Savoie Mont-Blanc), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04293865v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La réécriture du discours sur la dévolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scotland and Wales: naming, labelling, addressing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marion Amblard, Stéphanie Bory, Philippe Laplace, May 2013, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04518354v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'autonomie financière de l'Ecosse, du Scotland Act 1998 au Scotland Act 2012</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Ecosse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Céline Sabiron, Nov 2014, Nancy, France</w:t>
+              <w:t xml:space="preserve">, Jacques Leruez, Nov 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sophie Loussouarn, Nov 2014, Amiens, France</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04518156v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Parlement écossais à l'épreuve du gouvernement indépendantiste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'administration locale au Royaume-Uni et en Irlande: si loin, si proches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Emmanuel Cherrier, Stéphane Guérard, Nov 2012, Valenciennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jérôme Vaillant, Apr 2014, Lille, France</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04518095v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La promotion de l'économie écossaise, fondement idéologique du programme indépendantiste du SNP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Ecosse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jacques Leruez, Mar 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Armel Dubois-Nayt, Sep 2014, Université Versailles Saint Quentin, France</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04518157v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La réforme de la dévolution du pouvoir: état des lieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La nouvelle donne politique en Grande-Bretagne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jean-Philippe Fons, Oct 2011, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nathalie Duclos, Nov 2014, Paris 3 - Sorbonne Nouvelle, France</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04518097v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'horizon des Conservateurs écossais sous le gouvernement minoritaire du SNP (2007-2011)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecosse et pays de Galles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gilles Leydier, May 2010, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Marion Amblard, Stéphanie Bory, Philippe Laplace, May 2013, Dijon, France</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04518161v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le difficile apprentissage de l'opposition par la branche écossaise du Parti travailliste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Grande-Bretagne de l'après-Blair: crises et renouveau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Valérie Auda-André, Oct 2009, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Lauren Brancaz-McCartan, Nov 2013, Chambéry (Université de Savoie Mont-Blanc), France</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04518424v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La défense des libertés individuelles écossaises dans le cadre juridique de la dévolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Libertés individuelles et sécurité au Royaume-Uni</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jean-Claude Sergeant, May 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Emmanuel Cherrier, Stéphane Guérard, Nov 2012, Valenciennes, France</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04518228v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Essai de promotion et de défense d'un intérêt écossais par le SNP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes écossaises: essai</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lesley Graham, May 2009, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jacques Leruez, Mar 2012, Paris, France</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04518429v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les services publics en Ecosse de 1999 à 2007: les principes du Parlement écossais à l'épreuve du pouvoir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le New Labour et la réforme des services publics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gilles Leydier, May 2009, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...413 lines deleted...]
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04518099v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04518424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les pressions des milieux d'affaires sur le processus de dévolution en Ecosse</w:t>
               </w:r>
@@ -12707,51 +12707,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nation and nationalism in Scotland: Cultural and Political Identity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Godard Desmarest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue LISA / LISA e-journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 21 (56), 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13381,51 +13381,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2013 : Elections UK 2011</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moya Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13630,2411 +13630,2411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04766288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les transclasses dans la vie politique écossaise: Ruth Davidson, un modèle de résilience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nicolas Balutet, Edwige Camp-Pietrain. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La résilience du transclasse. Parcours personnels, politiques, littéraires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Bord de l'eau, pp.37-66, 2023, 9782356879370</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04078229v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La résilience, fil de la complexion du transclasse?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Balutet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nicolas Balutet, Edwige Camp-Pietrain. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La résilience du transclasse. Parcours personnels, politiques, littéraires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Bord de l'Eau, pp.5-16, 2023, 9782356879370</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04078241v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le droit de vote des détenus en Ecosse, une étape dans leur réinsertion?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marion Amblard; Sabrina Juillet-Garzon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Découvrir et comprendre les Ecossais et Ecossaises d'hier à aujourd'hui. Hommages à Christian Auer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Franche-Comté, pp.229-244, 2023, 978-2-84867-962-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04270388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le SNP et les frontières d'une Ecosse indépendante: de nouvelles conceptions du nationalisme à l'issue du Brexit?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierre-Alexandre Beylier; Marie-Violaine Louvet; Michel Martinez; Véronique Molinari. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les nationalismes au tournant du XXIe siècle. Regards croisés Amérique/Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de l'Université Toulouse Capitole, pp.203-224, 2023, 978-2-36170-275-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04316185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Conservateurs et l'Ecosse de 2010 à 2020: une renaissance fragile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Louise Dalingwater; Stéphane Porion. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Parti conservateur britannique au pouvoir (2010-2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires Septentrion, pp.297-318, 2023, 9782757438817</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04162088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brexit, a Challenge for Rights and Liberties in Scotland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christina Koumpli; Vanessa Barbé. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Brexit, droits et libertés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bruylant, pp.317-332, 2022, 9782802771487</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04067675v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un contre-exemple d'outsider ethnique: l'immigré dans le discours politique écossais, un atout social, culturel, économique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nicolas Balutet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Outsider. Regards croisés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Effigi Edizioni, pp.201-234, 2022, 9788855245128</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04063907v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit de vote pour les élections au Parlement écossais: une extension progressive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Patrick Gaia, Ferdinand Mélin-Soucramanien, Catherine Soullière. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Constitutions, peuples et territoires. Mélanges en l'honneur d'André Roux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dalloz, pp.545-555, 2022, 9782247216901</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04063913v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Una Chiesa in evoluzione: un rittrato di jill Duff, vescovo anglicano di Lancaster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michel Korinman; Sacha de Giovanni. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geopolitica di Dio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Franco Marasca, 2021, 9788833351162</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04067970v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Edwige Camp-Pietrain. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'organisation d'un second référendum d'autodétermination. Regards croisés Québec, Ecosse, Catalogne, Nouvelle-Calédonie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Valenciennes, pp.9-19, 2021, 9782364240902</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04063945v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Economie, facteur déterminant pour un second référendum d'autodétermination en Ecosse?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Edwige Camp-Pietrain. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Organisation d'un second référendum d'autodétermination. Regards croisés Québec Ecosse, Catalogne, Nouvelle-Calédonie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Valenciennes, pp.123-152, 2021, 9782364240902</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04063948v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Femmes, les politiques publiques et le Scotland Act de 2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie-Odile Pittin-Hedon. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Women and Scotland</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Franche-Comté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.135-152, 2020, 9782848678788. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pufc.38790⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03697746v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les droits des justiciables: une conception écossaise des droits de l'homme?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean Berton, Bill Findlay. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le crime, le châtiment et les Ecossais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Franche-Comté, pp.297-319, 2019, 9782848676593</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04063956v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Brexit vu d'Ecosse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Edwige Camp-Pietrain, Mehdi Clément, Yves Golder, Philippe Lemarchand, Olivier Maillart, Abd-el-Kader Weisman, Cyril de Pins, Emilie Richard. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bloody Brexit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Atlande, pp.83-120, 2019, 9782350305769</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04068085v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reducing Inequalities in Scotland: Firm Commitments, Mixed Results after Ten Years of SNP Governments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">David Fée, Anémone Kober-Smith. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Inequalities in the UK. New Discourses, Evolutions and Actions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Emerald, pp.305-321, 2018, 978-1-78714-480-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04516995v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reducing Inequalities in Scotland: Firm Commitments, Mixed Results after 10 Years of SNP Governments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">David Fée; Anémone Kober-Smith. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Inequalities in the UK</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Emerald, pp.305-322, 2018, 9781787144804</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04070688v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les médias traditionnels et le référendum d'autodétermination en Ecosse: un contre-pouvoir au service du statu quo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Edwige Camp, John Chandler, Daniel Grégorio, Ammaria Lanasri. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pouvoir(s): Expressions et représentations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Valenciennes, pp.317-330, 2018, 9782364240490</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04063951v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les députés SNP à la Chambre des Communes de 2015 à 2017: voix de l'Ecosse ou expression partisane?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Morag Munro-Landi; Damien Connil. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">From Devolution to Brexit: Triggering Uncertainty and Upheaval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de l'Université de Pau et des pays de l'Adour, pp.39-56, 2018, 2353110967</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04068064v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Scotland Act 1978: a response to the SNP's Breakthrough</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Stéphane Porion. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fresh Perspectives on the UK in Crisis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Atlande, pp.303-336, 2017, 9782350304335</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04078264v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Ecosse et le pays de Galles à l'épreuve de la crise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Stéphane Porion. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Royaume-Uni à l'épreuve de la crise 1970-1979</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Atlande, pp.303-336, 2017, 9782350303857</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04078268v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scotland's Devolved Institutions and immigration: a Challengingly Welcoming Attitude</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Romain Garbaye, Pauline Schnapper. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Politics of Ethnic Diversity in the British Isles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Palgrave Macmillan, pp.116-135, 2014, 978-1-137-35153-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04517004v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Scottish National Party et le Plaid Cymru: pour l'indépendance de l'Ecosse et du pays de Galles?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moya Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...24 lines deleted...]
-              <w:t xml:space="preserve">, Le Bord de l'Eau, pp.5-16, 2023, 9782356879370</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">P. Schnapper, E. Avril. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le royaume-Uni au XXIe siècle: mutations d'un modèle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ophrys, pp.7, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Le Bord de l'eau, pp.37-66, 2023, 9782356879370</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02640642v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scotland's Devolved Institutions and Immigration: a Challenglingly Welcoming Attitude</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Romain Garbaye; Pauline Schnapper. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Politics of Ethnic Diversity in the British Isles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Palgrave Macmillan, pp.116-135, 2014, 9781137351531</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Effigi Edizioni, pp.201-234, 2022, 9788855245128</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04070689v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La dévolution, un royaume encore uni?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Emmanuelle Avril; Pauline Schnapper. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Royaume-Uni au XXIe siècle: mutations d'un modèle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ophrys, pp.12-21, 2014, 978-2-7080-1378-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Dalloz, pp.545-555, 2022, 9782247216901</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04516984v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Parlement écossais à l'épreuve du gouvernement indépendantiste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Emmanuel Cherrier, Stéphane Guérard. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La régionalisation en Europe. Regards croisés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bruylant, pp.281-298, 2014, 9782802746959</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Bruylant, pp.317-332, 2022, 9782802771487</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04081705v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La probité du Parlement écossais: du mythe fondateur à la pratique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">David Fée, Jean-Claude Sergeant. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ethique, politique et corruption au Royaume-Uni</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Provence, pp.155-172, 2013, 9782853998659</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Franco Marasca, 2021, 9788833351162</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04078260v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La reconnaissance de la Saint-André comme jour férié, un symbole identitaire pour le Parlement écossais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bernard Sellin, Annie Thiec, Pierre Carboni. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecosse: l'identité nationale en questions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRINI, pp.51-60, 2009, 2916424148</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Valenciennes, pp.9-19, 2021, 9782364240902</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04082804v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Convention constitutionnelle écossaise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gilles Leydier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La dévolution des pouvoirs à l'Ecosse et au pays de Galles 1966-1999</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ellipses, pp.99-107, 2007, 9782729835446</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Valenciennes, pp.123-152, 2021, 9782364240902</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04081692v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'image dans la communication du Scottish National Party</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Karine Rivière-de Franco, Renée Dickason. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Image et communication politique. La Grande-Bretagne depuis 1980</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.135-148, 2007, 9782296033900</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...83 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04078254v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scotland's Children under Devolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rosie Findlay, Sébastien Salbayre. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Stories for Children, Histories of Childhood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires François Rabelais, pp.241-260, 2007, 97828699062245</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Franche-Comté, pp.297-319, 2019, 9782848676593</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04083168v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scottish MEPs since 1999</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gilles Leydier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scotland and Europe, Scotland in Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cambridge Scholars Publishing, pp.254-266, 2007, 9781847181008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Atlande, pp.83-120, 2019, 9782350305769</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04078272v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les institutions écossaises et l'Europe depuis 1999</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Camp-Pietrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Agnès Alexandre-Collier, Bernard d'Hellencourt, Pauline Schnapper. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Royaume-Uni et l'Union européenne depuis 1997</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions universitaires de Dijon, pp.63-74, 2007, 9782915552829</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...1253 lines deleted...]
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04081680v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-04081692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le SNP et l'Angleterre de 1967 à 2000</w:t>
               </w:r>
@@ -16883,51 +16883,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-05321250v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Camp-Pietrain" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-05016572v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13lku" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-05285909v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14qkf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04766294v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04766310v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04598601v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11prj" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04766293v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12ar7" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-F2CNL3WL-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04090943v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ri.193.0067" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04363538v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04267054v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lisa.15508" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04263457v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Godard Desmarest" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lisa.15219" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04063967v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfcb.9268" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03697573v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03697614v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03697716v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfcb.5444" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03697773v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfcb.6002" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04063993v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.5649" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04063960v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfcb.4258" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04063992v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfcb.4799" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04063985v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfcb.4775" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03697787v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.6288" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03697798v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfcb.5045" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04063963v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfcb.2135" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04063984v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osb.2192" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-W7X7KM2H-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04063969v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfcb.1575" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03247846v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03247657v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04517074v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03247666v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04063962v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04070677v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/oute1.049.0139" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04063975v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osb.1881" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04063972v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osb.1876" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-0H4TK79D-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04063976v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Leydier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osb.1799" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03247646v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03247631v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04516966v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03230954v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04070672v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Camp" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lisa.7008" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04070676v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/oute1.041.0113" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04070678v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.646.1224" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03247857v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04063977v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osb.1658" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-WFCS7LGQ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04085431v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moya Jones" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04081698v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04085437v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04517065v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04085435v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04063998v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfdc.094.0259" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04085426v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04063980v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osb.1331" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-73TLS59B-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04070670v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lisa.4170" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04070668v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesecossaises.411" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04085423v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01332022v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osb.1013" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04063996v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osb.1922" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-MHX9KBWX-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04070667v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesecossaises.202" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04085416v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04085420v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04081699v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01331702v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osb.464" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04070666v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesecossaises.98" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00318498v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04085413v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01330807v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osb.371" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-21GCNQ0H-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04081707v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04070674v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfcb.1164" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04081710v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04085411v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04070684v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04070685v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Molinari" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04085408v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04570318v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04132168v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04598613v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04766301v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04766303v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04598623v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04132172v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04067603v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04518673v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04518674v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04363534v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04280172v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04270431v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04270432v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04067656v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04067519v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04067570v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04067764v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04067741v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04067526v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04067581v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04067555v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04067594v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04067632v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04067697v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04067774v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04067686v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04067708v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04067752v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04067937v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04067919v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04067904v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04518112v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04067949v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04067881v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04067892v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04518247v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04518372v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04518243v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04518114v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04518323v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04518261v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04518254v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04518236v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04518258v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04518217v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04518364v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04518368v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04518360v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04518206v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04518092v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04518094v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04518357v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04518110v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04518108v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04518101v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04518105v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04518251v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04518354v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04293865v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04518095v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04518157v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04518156v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04518097v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04518161v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04518228v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04518429v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04518099v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04518424v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04518182v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04518433v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04518440v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04518460v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04518469v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04518090v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04518464v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04518349v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04518434v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04518413v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04518165v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04518466v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04518333v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04518416v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04518159v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04518411v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04518431v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04518342v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04518438v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04518453v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04518191v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04518326v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04518426v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04518421v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04518452v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04518331v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04518329v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04518176v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04518445v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04518415v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04518448v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04518414v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04766299v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04263455v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lisa.15208" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03697971v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfcb.4752" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04078243v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Balutet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04105168v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04518683v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04518688v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lemarchand" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Golder" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03256182v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03256175v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04078278v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640672v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schnapper" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04078280v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04766288v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04270388v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04316185v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04162088v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04078241v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04078229v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04063907v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04063913v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04067675v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04067970v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04063945v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04063948v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03697746v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufc/38790?nomobile=1#resume" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.38790" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04063956v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04068085v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04070688v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04063951v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04068064v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04516995v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04078264v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04078268v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04070689v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04516984v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04081705v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04517004v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640642v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04078260v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04082804v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04078254v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04083168v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04078272v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04081680v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04081692v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04081684v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04081703v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04078258v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04082813v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04082822v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04082799v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04081695v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04067852v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04067868v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Marx" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-05321250v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Camp-Pietrain" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-05016572v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13lku" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-05285909v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14qkf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04766294v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04766310v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04598601v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11prj" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04766293v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12ar7" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-F2CNL3WL-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04263457v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Godard Desmarest" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lisa.15219" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04363538v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04090943v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ri.193.0067" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04267054v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lisa.15508" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04063967v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfcb.9268" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03697573v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03697614v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03697716v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfcb.5444" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03697773v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfcb.6002" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03697798v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfcb.5045" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04063993v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.5649" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04063960v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfcb.4258" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04063992v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfcb.4799" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04063985v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfcb.4775" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03697787v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.6288" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04063963v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfcb.2135" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04063984v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osb.2192" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-W7X7KM2H-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03247657v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03247846v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04063969v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfcb.1575" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04063976v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Leydier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osb.1799" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04063972v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osb.1876" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-0H4TK79D-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04517074v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03247666v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04063962v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04063975v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osb.1881" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04070677v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/oute1.049.0139" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04516966v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03230954v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03247646v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03247631v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04070672v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Camp" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lisa.7008" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04070676v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/oute1.041.0113" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04070678v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.646.1224" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03247857v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04063977v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osb.1658" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-WFCS7LGQ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04063998v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfdc.094.0259" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04085435v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04085431v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moya Jones" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04081698v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04085437v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04517065v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04085426v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04063980v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osb.1331" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-73TLS59B-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04070670v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lisa.4170" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04070668v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesecossaises.411" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04085423v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04063996v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osb.1922" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-MHX9KBWX-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01332022v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osb.1013" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04070667v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesecossaises.202" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04085416v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04085420v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04070666v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesecossaises.98" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00318498v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04081699v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01331702v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osb.464" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04085413v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01330807v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osb.371" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-21GCNQ0H-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04081707v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04070674v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfcb.1164" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04081710v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04085411v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04070684v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04070685v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Molinari" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04085408v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04132172v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04570318v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04132168v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04598613v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04766301v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04766303v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04598623v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04518674v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04518673v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04067603v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04363534v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04280172v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04270431v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04270432v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04067555v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04067594v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04067656v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04067519v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04067570v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04067741v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04067764v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04067526v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04067581v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04067708v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04067752v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04067632v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04067697v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04067774v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04067686v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04067937v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04067919v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04067904v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04518112v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04067949v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04067881v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04067892v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04518247v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04518372v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04518243v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04518114v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04518368v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04518360v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04518323v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04518261v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04518254v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04518236v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04518258v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04518217v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04518364v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04518206v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04518092v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04518094v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04518357v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04518251v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04518110v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04518108v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04518101v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04518105v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04293865v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04518354v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04518156v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04518095v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04518157v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04518097v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04518161v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04518424v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04518228v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04518429v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04518099v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04518182v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04518433v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04518440v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04518460v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04518469v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04518090v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04518464v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04518349v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04518434v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04518413v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04518165v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04518466v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04518333v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04518416v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04518159v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04518411v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04518431v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04518342v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04518438v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04518453v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04518191v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04518326v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04518426v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04518421v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04518452v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04518331v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04518329v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04518176v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04518445v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04518415v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04518448v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04518414v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04766299v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04263455v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lisa.15208" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03697971v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfcb.4752" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04078243v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Balutet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04105168v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04518683v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04518688v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lemarchand" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Golder" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03256182v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03256175v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04078278v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640672v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schnapper" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04078280v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04766288v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04078229v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04078241v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04270388v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04316185v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04162088v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04067675v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04063907v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04063913v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04067970v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04063945v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04063948v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03697746v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufc/38790?nomobile=1#resume" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.38790" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04063956v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04068085v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04516995v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04070688v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04063951v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04068064v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04078264v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04078268v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04517004v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640642v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04070689v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04516984v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04081705v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04078260v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04082804v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04081692v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04078254v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04083168v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04078272v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04081680v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04081684v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04081703v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04078258v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04082813v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04082822v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04082799v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04081695v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04067852v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04067868v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Marx" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>