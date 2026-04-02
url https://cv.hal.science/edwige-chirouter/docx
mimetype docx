--- v0 (2026-03-13)
+++ v1 (2026-04-02)
@@ -602,85 +602,85 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philosophy with children across boundaries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Santi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marina Santi</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Childhood &amp; Philosophy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 21, https://www.e-publicacoes.uerj.br/childhood/article/view/94598. </w:t>
+              <w:t xml:space="preserve">, 2025, 21, </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.12957/childphilo.2025.94598⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -2290,50 +2290,388 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01140431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Nul n'entre ici s'il n'est géomètre ». Mathématiques, sciences et philosophie à l'école élémentaire : instaurer un nouveau rapport au savoir grâce à des discussions à visée philosophique sur des questions d'épistémologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Malabry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 13, pp.43-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ree.5228⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03188049v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les activités à visée philosophique en maternelle : histoire française et actualités d’une pratique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pettier Jean-Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/edso.275⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03188060v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les activités à visée philosophique en maternelle : histoire française et actualités d’une pratique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers du Cerffe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 32, pp.55-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/edso.275⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01142473v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’enfant, la littérature et la philosophie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Publije</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Lire le récit bref, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.63723/publije.201210106⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04324077v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Nul n’entre ici s’il n’est géomètre ». Mathématiques, sciences et philosophie à l’école élémentaire : instaurer un nouveau rapport au savoir grâce à des discussions à visée philosophique sur des questions d’épistémologie.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Chirouter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2351,595 +2689,257 @@
               <w:t xml:space="preserve">Recherches en éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, pp.43-52. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/ree.5228⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01140367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philosopher avec les enfants dès l’école élémentaire grâce à la littérature. Analyse d’un corpus de trois années d’ateliers de philosophie en cycle 3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Chirouter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/ree.5219⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03188045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...25 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A quoi pense la littérature de jeunesse ? Philosopher avec les enfants grâce à la lecture de récits.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Raison Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 13, pp.415-429</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01142451v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philosopher avec les enfants dès l’école élémentaire grâce à la littérature. Analyse d’un corpus de trois années d’ateliers de philosophie en cycle 3.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Chirouter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 13, pp.43-52. </w:t>
-[...246 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Lire le récit bref, </w:t>
+              <w:t xml:space="preserve">, 2010, 13, pp.31-42. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
-              <w:r>
-[...145 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/ree.5219⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01140424v1</w:t>
@@ -3912,4564 +3912,4564 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05270500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Aborder les questions socialement vives à l’école</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Scientifiques. D-Phi.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Laval. Chaire Unesco Pratiques de la philosophie/Nantes-Université., Jul 2024, Montréal Québec, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05171521v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enjeux politiques et éthiques de la philosophie avec les enfants.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Riiclass</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Polynésie française, Sep 2024, Papeete (Tahiti), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05167670v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la philosophie à l’école à une école philosophique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">90eme congrès de l’Acfas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Montréal. Acfas., May 2023, Montréal (Québec), Canada. https://diotime.lafabriquephilosophique.be/numeros/095/001/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05169460v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philosopher avec les enfants en contexte scolaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La philosophie avec les enfants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Guyane, Jan 2024, Saint-Laurent du Maroni en Guyane, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05172330v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philosopher à l'heure des réseaux sociaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hartmut Rosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Philosopher à l'heure des réseaux sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut français de Berlin, Mar 2024, Berlin, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05171527v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les mondes imaginaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Faire grandir les enfants : quel rôle pour la culture?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UniversSciences, Jan 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05167722v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pourquoi l’Unesco soutient la philosophie avec les enfants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Penser demain quand on meurt aujourd’hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université USEK Beyrouth Liban, Mar 2024, Beyrouth (Liban), Liban</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05167684v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pourquoi la philosophie (avec les enfants) compte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Chirouter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Mondiale de la Philosophie - 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UNESCO; Nantes-Université, Nov 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04805560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Université de Laval. Chaire Unesco Pratiques de la philosophie/Nantes-Université., Jul 2024, Montréal Québec, Canada</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pratiques de la philosophie avec les enfants : un paradigme pour l’émancipation et la reconnaissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Scientifiques de l’Université de Nantes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nantes-Université, Jun 2023, Nantes (Cité des Congrès) ; Journées Scientifiques Nantes Université, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de Polynésie française, Sep 2024, Papeete (Tahiti), France</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05169441v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pourquoi et comment l’Unesco soutient la philosophie avec les enfants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">75eme anniversaire de la convention de l’ONU sur la prévention et la répression des crimes de génocides.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Paris Musée de l'Homme, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de Montréal. Acfas., May 2023, Montréal (Québec), Canada. https://diotime.lafabriquephilosophique.be/numeros/095/001/</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05172288v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Why UNESCO supports philosophy with children: political and humanistic issues of this practice in schools and in the city</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Reimagining Development Models. Making the Social Countand Human Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Unesco Most ProgramWorkshop, Jun 2023, Bankok, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de Guyane, Jan 2024, Saint-Laurent du Maroni en Guyane, France</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05167734v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quels enjeux politiques pour la philosophie avec les enfants ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PhiloDays</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Bruxelles, Mar 2022, Bruxelle- Université Libre de Bruxelles (ULB), Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, UniversSciences, Jan 2024, Paris, France</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05167817v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enjeux politiques et éthiques de la philosophie avec les enfants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Philosopher avec/pour les enfants à l’école et hors de l’école</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Bucarest, Oct 2022, Bucarest (Roumanie), Roumanie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Philosopher à l'heure des réseaux sociaux</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05167795v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Why UNESCO supports philosophy with children: political and humanistic issues of this practice in schools and in the city</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plato Biennale. Ethics in schools, communities, and the Public Sphère</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University Seatle, Jun 2022, Seattle (USA, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05169465v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’enfant, la philosophie et la littérature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JRE- Riiclass.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Polynésie française, Nov 2022, Papeete (Tahiti), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05167783v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éthique et vérité : se doter de l’esprit critique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Chirouter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Institut français de Berlin, Mar 2024, Berlin, France</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlie Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vérité/vérités. Les jeunes en quête de vérité.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Commission nationale française de l'UNESCO, Jun 2022, Aix en Provence - Camp de Milles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université USEK Beyrouth Liban, Mar 2024, Beyrouth (Liban), Liban</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05172365v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivre la fraternité en acte par la pratique de la philosophie avec les enfants.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Budex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque interdisciplinaire en sciences humaines et sociales "Voisins"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Unesco Most ProgramWorkshop, Jun 2023, Bankok, Thailand</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03047951v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philosophy with children and the challenges of emancipation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">First Word Philosophy Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Ryad, Dec 2021, Ryad, Saudi Arabia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nantes-Université, Jun 2023, Nantes (Cité des Congrès) ; Journées Scientifiques Nantes Université, France</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05167830v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pourquoi et comment philosopher avec les enfants ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Apprendre à philosopher</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Louvain, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, Paris Musée de l'Homme, France</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03200636v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les ateliers de philosophie à l’école : des oasis de pensée » comme modèle de fonctionnement de l’école du XXIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'école primaire au 21e siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CY Cergy Paris Université, Oct 2021, Cergy (CY Cergy Paris université), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de Bruxelles, Mar 2022, Bruxelle- Université Libre de Bruxelles (ULB), Belgique</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05169481v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philosopher avec les enfants : pourquoi et comment ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Développer l’esprit critique des élèves. Enjeux pour la formation des enseignants et des personnels d’éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau des INSPE, Apr 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de Bucarest, Oct 2022, Bucarest (Roumanie), Roumanie</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03201081v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philosophie (avec les enfants) et littérature (de Jeunesse )</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée Mondiale de la Philosophie. 20ème Rencontres Internationales sur les Nouvelles Pratiques Philosophiques. La place de la Culture dans les pratiques philosophiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Unesco Most ProgramWorkshop. Nantes-Université. Université de Liège, Nov 2021, Liège (Belgique), Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, University Seatle, Jun 2022, Seattle (USA, United States</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05169473v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philosopher avec les enfants : pourquoi et comment ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Développer l’esprit critique des élèves. Enjeux pour la formation des enseignants et des personnels d’éducation.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le printemps de la recherche en éducation. Réseau des INSPE, Apr 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de Polynésie française, Nov 2022, Papeete (Tahiti), France</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05167861v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivre une Fraternité en acte par la pratique de la philosophie avec les enfants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Budex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Interdisciplinaire en Sciences Humaines et Sociales. “Voisins”.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Mans Université, Apr 2021, Le Mans - Université du Maine, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Commission nationale française de l'UNESCO, Jun 2022, Aix en Provence - Camp de Milles, France</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05169504v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Carnaval : un puissant générateur de questions philosophiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Assises du Carnaval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Guyane, Oct 2021, Cayenne (Guyane), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Le Mans Université, Apr 2021, Le Mans - Université du Maine, France</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05167847v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La philosophie avec les enfants : une pratique politique au service de l'Humanisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1789-2019 : Responsabilità e prospettive dell’homo europaeus nel 230° anniversario della « Déclaration des droits de l’homme et du citoyen ».</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Bari (Italie), Dec 2020, Bari (Italy), Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de Guyane, Oct 2021, Cayenne (Guyane), France</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05172311v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La philosophie avec les enfants: une pratique politique au service de l'Humanisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1789-2019 : Responsabilità e prospettive dell’homo europaeus nel 230° anniversario della « Déclaration des droits de l’homme et du citoyen ».</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Bari, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Le Mans, France</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03200638v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un dialogue philosophique entre « L’anneau de Gygès » et « Sa majesté des mouches » au collège.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Penser le monde avec les mythes et les dystopies ». Enfances dystopiques.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Mans Université, Jun 2019, Le Mans - Université du Maine, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université Ryad, Dec 2021, Ryad, Saudi Arabia</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05170164v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faire dialoguer des enfants français et béninois via des ateliers de philosophie : une expérience en acte de l'universalité de la pensée et des récits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Didactiques pluriingues et médiations inter/trans-culturelles : prendre en compte le patrimoine culturel des élèves pour construire une société inclusive et plurielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, LE MANS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Louvain, Belgique</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03188262v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un dialogue philosophique entre L’anneau de Gygès et Sa majesté des mouches au collège. Penser le monde avec les mythes et les dystopies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enfances dystopiques.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Réseau des INSPE, Apr 2021, Paris, France</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03188261v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pourquoi et comment philosopher avec les enfants et adolescents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Respecter les droits de l’enfant, est-ce respecter l’enfant ? 20ème Journées de Valorisation de la recherche.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Roubaix, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, CY Cergy Paris Université, Oct 2021, Cergy (CY Cergy Paris université), France</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03200662v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Platon goes to school</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ICPIC Biennal international Conference. Philosophy with chilren and the citizen-agent</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Icpic. University Bogota, Jul 2019, Bogota, Colombia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Unesco Most ProgramWorkshop. Nantes-Université. Université de Liège, Nov 2021, Liège (Belgique), Belgique</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05170157v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La philosophie avec les enfants pour le dialogue interculturel et la transformation sociale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Empathie et bienveillance au cœur des apprentissages.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris Est Créteil, Sep 2019, Creteil/France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Le printemps de la recherche en éducation. Réseau des INSPE, Apr 2021, Lyon, France</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05167877v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plato goes to school</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ICPIC Biennal international Conference. Philosophy with chilren and the citizen-agent</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Bogota, Colombia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de Bari (Italie), Dec 2020, Bari (Italy), Italie</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03188259v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La philosophie avec les enfants pour le dialogue interculturel et la transformation sociale.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Empathie et bienveillance au cœur des apprentissages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, CRETEIL, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Bari, Italie</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03188257v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Former à la pratique de la philosophie avec les enfants : un changement de posture pour l’enseignant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De la formation des enseignants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Congrès International CRIFPE-OEI, Oct 2018, Santiago (Chile), Chili</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, CRETEIL, France</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05170225v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Former à la pratique de la philosophie avec les enfants : un changement de posture pour l’enseignant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès International CRIFPE-OEI sur la formation enseignante</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, SANTIAGO, Chili</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Le Mans Université, Jun 2019, Le Mans - Université du Maine, France</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03188264v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La philosophie avec les enfants : un paradigme pour l’école républicaine ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les enjeux politiques de la philosophie avec les enfants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, MONTREAL, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, LE MANS, France</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03188269v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philosopher avec les enfants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quand les jeunes philosophent</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, Monaco, Monaco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Le Mans, France</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03200705v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des ateliers de philosophie à une école philosophique. La philosophie avec les enfants au cœur de l’école</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès International : EducA 2017. Inégalités : quelles contributions des « éducations à… » ?.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Hammamet, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Roubaix, France</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03188278v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philosopher dès l’école élémentaire : un enjeu citoyen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’École, lieu de cristallisation du malaise de l’enfant dans la société ? L’apprentissage de la citoyenneté.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Icpic. University Bogota, Jul 2019, Bogota, Colombia</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03200702v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pratiquer des ateliers de philosophie à l'école primaire et au collège : quels effets sur les enseignants et les élèves ? Sur le rapport au savoir et le rapport à l’école ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ACFAS.4eme Colloque International en Éducation. Enjeux actuels et futures de la formation et profession enseignante</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Bogota, Colombia</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03188277v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’enfant, la littérature et la philosophie, une alliance profonde.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les lumières de la fiction. La littérature de jeunesse pour grandir et penser le monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, LE MANS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris Est Créteil, Sep 2019, Creteil/France, France</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03188272v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des ateliers de philosophie à une école philosophique : enjeux et actions de la Chaire UNESCO/Université de Nantes &amp;quot;Pratiques de la philosophie avec les enfants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Débattre pour former les citoyens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, MONTREAL, Canada</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03200688v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presentation of the UNESCO Chair: The practice of philosophy with children: a basis for intercultural dialogue and social transformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">18eme ICPIC conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Congrès International CRIFPE-OEI, Oct 2018, Santiago (Chile), Chili</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03188275v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The UNESCO Chair: The practice of philosophy with children: a basis for intercultural dialogue and social transformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">American Philosophical Association Eastern Division Annual Meeting: Cultural and Linguistic Diversity in Young People’s Philosophical Inquiry.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, APA, Jan 2016, Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, SANTIAGO, Chili</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03188284v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une Chaire UNESCO sur « La pratique de la philosophie avec les enfants : une base éducative pour le dialogue interculturel et la transformation sociale : enjeux, modalités et exemple d’un projet de recherche au service de l’esprit critique et de la fraternité »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fraternité en éducation, éducation à la fraternité : un enjeu pour l’école du 21ème siècle.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Madrid, Spain</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03188281v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philosophie de l’enfance, philosophie avec les enfants : Représentations contemporaines de l’enfant et développement d’une littérature philosophique de jeunesse.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congreso Internacional y XXIX Jornadas Nacionales de la Asociación Argentina de Literatura Francesa y Francófona</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Asociación Argentina de Literatura Francesa y Francófona, May 2016, Buenos Aires, Argentine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Lyon, France</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03188282v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Experiment of the philosophy with pupils 'at particular educational needs' (scholar/handicap great difficulty): effects on the relationship in the knowledge of the pupils. Presentation and analysis of a project Philosophy/science</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ICPIC. Identity and Philosophical Inquiry in an Age of Diversity.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, VANCOUVER, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2017, Monaco, Monaco</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03188285v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philosophie (avec les enfants) et littérature (de jeunesse) : 50 ans de rencontres fructueuses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CRILJ : 50 ans de littérature pour la jeunesse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Hammamet, Tunisie</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03188286v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’enfant, la littérature et la philosophie. La lecture philosophique de récits à l’école élémentaire et dans l'enseignement spécialisé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les biennales de la Littérature de jeunesse.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, GENNEVILLIERS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03188288v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A quoi pense la littérature de jeunesse ? Réconcilier philosophie et littérature.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Philosophie avec les enfants, une discipline nouvelle?.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, ARRAS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Montreal, Canada</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03188295v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philosophie et littérature de jeunesse : quelles relations ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enseignement et pratiques de la philosophie en France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, LE MANS, France</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03188290v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philosophize with the children thanks to the literature. Read to grow and think. Analysis of three years of practice with the same pupils of a primary school in France.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ICPIC. Critical thinking, enquiry bases learning and philosophical enquiry in Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Cap Town, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Asociación Argentina de Literatura Francesa y Francófona, May 2016, Buenos Aires, Argentine</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03188293v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y a-t-il un âge pour philosopher ? Controverse sur l’enfant philosophe.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Repenser l’enfance ? Une question philosophique. Une question à la philosophie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SOPHIED. Université Paris Sorbonne., Jun 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, APA, Jan 2016, Washington, United States</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03191688v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Expérimentations des pratiques philosophiques : Effets sur le rapport au savoir, l'approche de la complexité du sujet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Formes d’éducation et processus d’émancipation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, RENNES, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Montpellier, France</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03188298v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faire le pari de l’éducabilité philosophique de tous les élèves : Mettre en place des ateliers de philosophie dans l’enseignement spécialisé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biennale de l’Éducation. Transmettre ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Biennale de l'Education. CNAM, Jul 2012, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, VANCOUVER, Canada</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03188301v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A quoi pense la littérature de jeunesse ? Trois années d’ateliers de lecture philosophique avec les mêmes élèves à l’école primaire française.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Développer l'enfant philosophe et critique par la littérature jeunesse dans la société du savoir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, MONTREAL, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2015, Paris, France</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03188297v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La philosophie avec les enfants pour penser la complexité du monde.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée Mondiale de la Philosophie. Rencontres Internationales sur les Nouvelles Pratiques Philosophiques.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UNESCO, Nov 2012, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, GENNEVILLIERS, France</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03192285v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philosophie, littérature et rapport au savoir à l'école primaire et en segpa. Les pratiques à visée philosophique au service de l'égalité des chances ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’égalité des chances à l’école : Quelle égalité ? Quelles chances ?.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collège International de Philosophie, Nov 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Cap Town, South Africa</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03192286v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La formation aux ateliers de réflexion philosophique dans le cadre du CAPA-SH (option F) : une occasion pour repenser sa posture d’enseignant dans la classe - rapport aux savoirs/rapport aux élèves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">olloque OUFOREP. CREN. Outils pour la formation, l'éducation et la prévention : contributions de la psychologie et des sciences de l'éducation.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, ARRAS, France</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03190523v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mettre en place des ateliers philosophiques en Segpa : de la nécessité de redéfinir sa posture d’enseignant et son rapport aux élèves.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CRREF. Conceptualisations. Didactiques : État des lieux, enjeux et perspectives. Philosophie, difficulté scolaire et enseignement spécialisé : le choc des cultures ? Du coté des élèves, du coté des enseignants.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Point à Pitre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, Amiens, France</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03190512v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">En quoi la littérature facilite l’apprentissage du philosopher.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Nouvelles Pratiques à Visée Philosophique à l’école et dans la cité.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UNESCO. IUFM Creteil., Nov 2011, CRETEIL, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, SOPHIED. Université Paris Sorbonne., Jun 2009, Paris, France</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03192288v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philosopher dès la maternelle : De la simplicité apparente à la découverte de la complexité du récit.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’éducation de la petite enfance. L’éveil réflexif dans la petite enfance.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, RENNES, France</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03190507v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philosophize with the children thanks to the literature. Read to grow and think. Analysis of three years of practice with the same pupils of a primary school in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ICPIC- Moral, Multicultural &amp; Thinking Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Jinju, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...275 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03190521v1</w:t>
-              </w:r>
-[...343 lines deleted...]
-                <w:t xml:space="preserve">hal-03190507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lecture philosophique de récits et rapport au savoir à l’école primaire, en Segpa et en Clis.</w:t>
               </w:r>
@@ -9666,51 +9666,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01199902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (13)</w:t>
+        <w:t xml:space="preserve">Ouvrages (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -9904,2573 +9904,2722 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04805871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La philosophie avec les enfants : Un paradigme pour l'émancipation, la reconnaissance et la résonance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Éditions Raison publique, pp.204, 2022, 9782900337080. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/erp.chiro.2022.01⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05562799v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La philosophie avec les enfants : un paradigme pour la reconnaissance, l'émancipation, la résonance.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Chirouter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Raison Publique. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raison Publique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 978-2900337080</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04805065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La philosophie au cœur de l’école</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vrin. A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03188010v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le grand cours de philosophie. 52 semaines pour construire un monde qui nous ressemble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Budex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bailet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Chirouter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Hawken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hachette, 2021, 978-2-01-707512-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johanna Hawken</w:t>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">Hachette, 2021, 978-2-01-707512-7</w:t>
+                <w:t xml:space="preserve">hal-03149397v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les lumières de la fiction. Philosophie (avec les enfants) et littératures (pour la jeunesse)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Prince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Raison Publique. Sorbonne Université Presses. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Vrin. A paraître</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02455076v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philosophie (avec les enfants) et littérature (de jeunesse)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Prince</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raison Publique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 196 p., 2019, 9782900337028</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02113672v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dis, raconte comment ça marche. Découvrir et penser le monde avec Edgar Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Lani-Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adélaïde Ronxin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Chirouter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pourpenser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, ‎ 9782371760851</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02301209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Prince</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ateliers de philosophie à partir d'albums de jeunesse. Enseignement Moral et Civique et littérature.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hachette-Education, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03188322v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'enfant, la littérature et la philosophie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan. , 2015, 978-2-343-05379-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01145816v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aborder la philosophie en classe à partir d'albums de jeunesse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Raison Publique. Sorbonne Université Presses. 2019</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Onfray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Tozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">208 p., 2011, 978-2-01-171330-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...71 lines deleted...]
-              <w:t xml:space="preserve">, 196 p., 2019, 9782900337028</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01189326v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lire, réfléchir et débattre à l’école élémentaire. La littérature de jeunesse pour aborder des questions philosophiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...273 lines deleted...]
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03200612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (22)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (23)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconnaissance, émancipation, résonance : enjeux éthiques politiques de la philosophie avec les enfants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Chirouter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lit Verlag. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les défis du populisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 73, 184 p., 2025, Forum Philosophie International, 978-3-643-91710-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05215219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philosopher dès l’enfance, une école de liberté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Chirouter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Penser par soi-même</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">sciences Humaines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, https://boutique.scienceshumaines.com/livres/918, 2024, https://www.scienceshumaines.com/, 1622-08868</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05171494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Patrick Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La philosophie avec les enfants : Un paradigme pour l'émancipation, la reconnaissance et la résonance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Raison publique, pp.15-16, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/erp.chiro.2022.01.0015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04680018v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une école philosophique : Penser l’école à la lumière de la philosophie avec les enfants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La philosophie avec les enfants : Un paradigme pour l'émancipation, la reconnaissance et la résonance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Raison publique, pp.23-43, 2022, 9782900337080. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/erp.chiro.2022.01.0023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05562820v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une école philosophique. Penser l’école à la lumière de la philosophie avec les enfants.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La philosophie avec les enfants : un paradigme pour l’émancipation, la reconnaissance, la résonance.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Raison Publique (Editions), 2022, 978-2-900337-08-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03896577v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From &amp;quot;philosophy in school&amp;quot; to a &amp;quot;philosophical school&amp;quot; : philosophy workshops to revive the thirst for knowledge.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Routledge. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Philosophy with children and teacher education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , 2022, 9781032080574</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04805879v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une école philosophique. Penser l’école à la lumière de la philosophie avec les enfants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Raison Publique. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La philosophie avec les enfants. Un paradigme pour l'émancipation, la reconnaissance, la résonance.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , 2022, Philosophie &amp; littérature, ‎ 978-2900337080</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04805238v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From &amp;quot;philosophy in school&amp;quot; to a &amp;quot;philosophical school&amp;quot; : philosophy workshops to revive the thirst for knowledge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Chirouter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Routledge. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philosophy with children and teacher education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , https://www.taylorfrancis.com/chapters/edit/10.4324/9781003212737-18/philosophy-school-philosophy-school-edwige-chirouter, 2022, 9781003212737</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05171498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Infusing philosophy in education from early learning onward.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Title in Humanist Futures: Perspectives from UNESCO Chairs and UNITWIN Networks on the futures of education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , https://unesdoc.unesco.org/ark:/48223/pf0000372577, 2020, 978-92-3-100369-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03188080v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les lumières de la fiction : La littérature pour apprendre à philosopher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Edwige Chirouter; Nathalie Prince. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Philosophie (avec les enfants) et littérature de jeunesse. Lumières de la fiction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raison Publique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.33-42, 2019, Philosophie &amp; littérature, 9782900337028</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03188085v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pourquoi et comment philosopher avec les enfants ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Budex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...30 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Blond-Rzewuski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Galichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Pettier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pourquoi et comment philosopher avec les enfants ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hatier, 2018, 978-2-401-04530-9</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Raison Publique (Editions), 2022, 978-2-900337-08-0</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02570422v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philosopher sur les relations de l’Homme à la Nature grâce à la littérature de jeunesse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N. Prince, S. Thiltges. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La place de l'écologie dans la littérature européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUR, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...61 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01889840v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presentation of the UNESCO Chair: The practice of philosophy with children: a basis for intercultural dialogue and social transformation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule Vannier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Inclusion, Diversity and Intercultural Dialogue in Young People's Philosophical Inquiry.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SensePublishers, pp.111-121, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-94-6351-065-3_9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, , 2022, Philosophie &amp; littérature, ‎ 978-2900337080</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03188315v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philosophie de l’enfance, philosophie avec les enfants. Représentations contemporaines de l’enfant et développement d’une littérature philosophiques de jeunesse.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">S. Artal-Maillie, V. Castello-Joubert. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Infancias/Enfances. Representaciones de la nines y la juventud en las litteraturas de expression francesca.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dedalus Editores, pp.175-183, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, , https://unesdoc.unesco.org/ark:/48223/pf0000372577, 2020, 978-92-3-100369-1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01889819v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">presentaçào da cadeira unesco : pràtica da filosofia com crianças : uma base educative para o diàlogo intercultural e a transformaçào social.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule Vannier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">O ato de educar emu ma lingua ainda por ser escrita</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...74 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03188318v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philosophie et littérature de jeunesse : quelles relations ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bruno Poucet et Patrick Raynou (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enseignement et pratiques de la philosophie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Bordeaux, pp.177-189, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pub.37682⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Christian Budex</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03188319v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’enfant, la littérature, la philosophie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">LIT Verlag. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Philosopher avec les enfants, une discipline nouvelle ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03188321v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fonction du récit dans l’apprentissage de la pensée critique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’éducation de la liberté : aliénation et émancipation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03189348v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse des philosophèmes au cœur d'une DVP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires Blaise Pascal. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quand les élèves philosophent. Analyses plurielles du corpus Philosophèmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03189351v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pratiques philosophiques en ASH : quelles médiations pour quels apprentissages ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule Vannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...63 lines deleted...]
-              <w:t xml:space="preserve">, Hatier, 2018, 978-2-401-04530-9</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pratiques inclusives et savoirs scolaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUN - Presses Universitaires de Lorraine, 2013, 2814301438</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, PUR, 2018</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03189467v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The child, the literature, the philosophy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Diadrassi. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Philosophy, philosophy, are you there? Doing philosophy with children</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Dedalus Editores, pp.175-183, 2017</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03189349v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des pratiques philosophiques pour transmettre la morale laïque.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">SCREREN. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Eduquer à la citoyenneté. Construire des compétences sociales et civiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...79 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03189471v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A quoi pense la littérature de jeunesse ? Philosopher avec les enfants grâce à la lecture de récits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hermann. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Repenser l’enfance ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...683 lines deleted...]
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03189469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12480,153 +12629,153 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entretien. Podcast &amp;quot;Le Phil d’Actu&amp;quot;. : Edwige Chirouter et la philosophie avec les enfants.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Chirouter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05170699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philosophie avec les enfants : discours d’Edwige Chirouter à l’Unesco (Cérémonie de reconduction de la Chaire &amp;quot;Philosophie avec les enfants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Chirouter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04804988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12636,587 +12785,587 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entretien. France Inter, émission « L’heure Philo » : La Philosophie avec les enfants, une pratique pirate.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Chirouter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, https://www.radiofrance.fr/franceinter/podcasts/l-heure-philo/l-heure-philo-du-vendredi-20-juin-2025-2460258</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05170682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entretien. Le Café pédagogique : « La philosophie avec les enfants peut pirater un peu le logiciel de l’enseignement traditionnel ».</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Chirouter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, https://www.cafepedagogique.net/2025/01/27/edwige-chirouter-la-philosophie-avec-les-enfants-peut-pirater-un-peu-le-logiciel-de-lenseignement-traditionnel-et-classique/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05170811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entretien. Télérama. « Claude Ponti plutôt que Kant : faire de la philo dès le CP grâce aux livres jeunesse, c’est possible ».</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Chirouter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, https://www.telerama.fr/enfants/claude-ponti-plutot-que-kant-faire-de-la-philo-des-le-cp-grace-aux-livres-jeunesse-c-est-possible-7024247.php</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05170708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entretien. France Inter, émission « Grand bien vous fasse ». Comment la littérature jeunesse aide à réfléchir ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Chirouter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, https://www.radiofrance.fr/franceinter/podcasts/grand-bien-vous-fasse/grand-bien-vous-fasse-du-mercredi-18-juin-2025-8848626</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05170688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">le bon âge pour philosopher?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Chirouter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, https://www.radiofrance.fr/franceculture/podcasts/avec-philosophie/le-bon-age-pour-apprendre-a-philosopher-2911099</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05220882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">«Philosopher avec les enfants. Oui mais pas n’importe comment ! »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Chirouter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, https://www.radiofrance.fr/franceculture/podcasts/etre-et-savoir/philosopher-avec-les-enfants-3073209</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05220881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Edwige Chirouter : La philo pour les marmots ».</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Chirouter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, https://www.liberation.fr/portraits/edwige-chirouter-philo-pour-les-marmots-20220630_WJCOJEMNNRCIRGCXGXZ63PJX6E/?redirected=1&amp;redirected=1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05220887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pourquoi faire de la philosophie avec des enfants ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Chirouter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03615108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment parler de la mort avec les enfants ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Chirouter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020, https://www.radiofrance.fr/franceculture/podcasts/etre-et-savoir/comment-parler-de-la-mort-avec-les-enfants-7636121?fbclid=IwAR1GmTEvxkNx8AOY8fdQtc9QVuKf8vn5STNHxQigfMWZVDUK-aW4dv6GRqA</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05220885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13226,91 +13375,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La jeunesse, la création artistique, la philosophie, quelles résonnances ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Chirouter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03286784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13320,114 +13469,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A quoi pense la littérature de jeunesse ? Portée philosophique de la littérature et pratiques à visée philosophique au cycle 3 de l’école élémentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Chirouter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'Homme et Société. UNIVERSITE DE MONTPELLIER, 2008. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03188305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId249"/>
+      <w:footerReference w:type="default" r:id="rId253"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -13495,51 +13644,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="08BBE305"/>
+    <w:nsid w:val="59963C9C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13643,51 +13792,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="169ECC39"/>
+    <w:nsid w:val="B9B62AE7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13877,51 +14026,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/edwige-chirouter" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/118582518" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chaireunescophiloenfants.univ-nantes.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.radiofrance.fr/franceinter/podcasts/l-heure-philo/l-heure-philo-du-vendredi-20-juin-2025-2460258" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.telerama.fr/enfants/claude-ponti-plutot-que-kant-faire-de-la-philo-des-le-cp-grace-aux-livres-jeunesse-c-est-possible-7024247.php?fbclid=IwY2xjawIak2VleHRuA2FlbQIxMQABHVXruzO4vkhE8o5AFbKcFLCElMVkx2xWOwRdwvxmyl6drL1doT3Z2wiUAw_aem_S0H26auG4xm6nQbpxNG6_w" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.radiofrance.fr/franceinter/podcasts/grand-bien-vous-fasse/grand-bien-vous-fasse-du-mercredi-06-decembre-2023-9409678" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.liberation.fr/portraits/edwige-chirouter-philo-pour-les-marmots-20220630_WJCOJEMNNRCIRGCXGXZ63PJX6E/?redirected=1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517741v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Chirouter" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457959v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535994v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167631v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Beaujean" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367319v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Santi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12957/childphilo.2025.94598" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167613v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Boucher" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271118v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340318v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702454v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Perronnet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Ferri&#232;re" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11uay" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839806v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46707/jps.v11i2.236" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805974v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joumana Hayek" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brizio Dos" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Linais" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805184v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Deprez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodica Ailincai" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11ub4" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805952v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Meloche" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805945v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Sauvain" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805935v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Renard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805938v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bouchet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805940v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ruiz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805933v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801485v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blond-Rzewuski" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Budex" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206088v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304622v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.6842" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188017v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188031v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tozzi Michel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01140431v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1024534ar" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01140367v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Malabry" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.5228" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188045v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.5219" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188049v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188060v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pettier Jean-Charles" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.275" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01142473v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04324077v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.63723/publije.201210106" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01142451v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01140424v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188074v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01140333v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171507v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149026v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170184v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170197v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270508v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171506v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270492v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167925v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167953v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223656v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270500v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805560v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171521v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167670v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169460v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172330v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167722v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171527v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hartmut Rosa" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167684v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167734v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169441v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172288v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167817v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167795v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169465v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167783v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172365v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169504v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167847v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047951v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167830v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200636v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201081v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169481v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169473v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167861v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172311v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200638v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188257v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170164v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188262v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188261v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200662v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170157v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188259v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167877v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188269v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170225v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188264v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188275v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200688v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200705v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188278v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200702v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188277v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188272v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188282v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188284v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188281v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188285v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188286v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188288v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188293v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188295v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188290v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191688v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188298v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188301v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192285v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188297v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190521v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192286v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190523v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190512v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192288v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190507v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191684v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190526v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191681v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191678v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191692v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200710v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192287v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190531v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200617v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200626v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200624v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200627v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200631v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170877v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Omar Omar Kohan" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500155v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Perrin-Doucey" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Connac" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Zo&#239;a" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.6754" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199902v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tozzi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.5160" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149049v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ecoledesloisirs.fr/livre/a-quoi-pense-litterature-jeunesse-enfants-questions-histoires" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008650v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805871v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.enseignants.hachette-education.com/livre/pedagogie-pratique-ateliers-de-philosophie-partir-dalbums-et-autres-fictions-cycles-2-et-3/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805065v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raison-publique.fr/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149397v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bailet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bouillon" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Hawken" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188010v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301209v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Lani-Bayle" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Ronxin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pourpenser.fr/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455076v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Prince" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113672v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.raison-publique.fr/article899.html" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188322v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145816v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189326v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Onfray" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200612v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215219v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171494v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scienceshumaines.com/" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171498v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680018v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Patrick Olivier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/erp.chiro.2022.01.0015" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896577v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805879v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805238v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188080v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188085v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570422v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Galichet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Pettier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889840v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889819v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188315v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Vannier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-6351-065-3_9" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188319v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pub.37682" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188318v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188321v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189348v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189349v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189351v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189467v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189471v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189469v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170699v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804988v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170682v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170811v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170708v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170688v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220882v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220881v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220887v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615108v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220885v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286784v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03188305v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/edwige-chirouter" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/118582518" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chaireunescophiloenfants.univ-nantes.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.radiofrance.fr/franceinter/podcasts/l-heure-philo/l-heure-philo-du-vendredi-20-juin-2025-2460258" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.telerama.fr/enfants/claude-ponti-plutot-que-kant-faire-de-la-philo-des-le-cp-grace-aux-livres-jeunesse-c-est-possible-7024247.php?fbclid=IwY2xjawIak2VleHRuA2FlbQIxMQABHVXruzO4vkhE8o5AFbKcFLCElMVkx2xWOwRdwvxmyl6drL1doT3Z2wiUAw_aem_S0H26auG4xm6nQbpxNG6_w" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.radiofrance.fr/franceinter/podcasts/grand-bien-vous-fasse/grand-bien-vous-fasse-du-mercredi-06-decembre-2023-9409678" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.liberation.fr/portraits/edwige-chirouter-philo-pour-les-marmots-20220630_WJCOJEMNNRCIRGCXGXZ63PJX6E/?redirected=1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517741v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Chirouter" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457959v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535994v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167631v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Beaujean" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367319v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Santi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12957/childphilo.2025.94598" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167613v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Boucher" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271118v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340318v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702454v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Perronnet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Ferri&#232;re" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11uay" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839806v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46707/jps.v11i2.236" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805974v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joumana Hayek" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brizio Dos" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Linais" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805184v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Deprez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodica Ailincai" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11ub4" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805952v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Meloche" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805945v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Sauvain" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805935v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Renard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805938v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bouchet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805940v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ruiz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805933v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801485v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blond-Rzewuski" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Budex" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206088v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304622v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.6842" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188017v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188031v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tozzi Michel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01140431v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1024534ar" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188049v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Malabry" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.5228" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188060v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pettier Jean-Charles" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.275" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01142473v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04324077v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.63723/publije.201210106" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01140367v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188045v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.5219" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01142451v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01140424v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188074v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01140333v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171507v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149026v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170184v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170197v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270508v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171506v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270492v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167925v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167953v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223656v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270500v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171521v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167670v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169460v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172330v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171527v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hartmut Rosa" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167722v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167684v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805560v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169441v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172288v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167734v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167817v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167795v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169465v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167783v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172365v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047951v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167830v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200636v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169481v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201081v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169473v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167861v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169504v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167847v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172311v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200638v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170164v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188262v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188261v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200662v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170157v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167877v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188259v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188257v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170225v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188264v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188269v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200705v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188278v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200702v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188277v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188272v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200688v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188275v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188284v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188281v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188282v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188285v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188286v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188288v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188295v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188290v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188293v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191688v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188298v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188301v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188297v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192285v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192286v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190523v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190512v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192288v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190507v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190521v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191684v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190526v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191681v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191678v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191692v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200710v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192287v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190531v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200617v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200626v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200624v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200627v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200631v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170877v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Omar Omar Kohan" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500155v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Perrin-Doucey" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Connac" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Zo&#239;a" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.6754" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199902v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tozzi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.5160" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149049v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ecoledesloisirs.fr/livre/a-quoi-pense-litterature-jeunesse-enfants-questions-histoires" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008650v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805871v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.enseignants.hachette-education.com/livre/pedagogie-pratique-ateliers-de-philosophie-partir-dalbums-et-autres-fictions-cycles-2-et-3/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05562799v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/erp.chiro.2022.01" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805065v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raison-publique.fr/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188010v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149397v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bailet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bouillon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Hawken" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455076v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Prince" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113672v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.raison-publique.fr/article899.html" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301209v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Lani-Bayle" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Ronxin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pourpenser.fr/" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188322v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145816v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189326v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Onfray" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200612v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215219v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171494v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scienceshumaines.com/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680018v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Patrick Olivier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/erp.chiro.2022.01.0015" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05562820v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/erp.chiro.2022.01.0023" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896577v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805879v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805238v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171498v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188080v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188085v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570422v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Galichet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Pettier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889840v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188315v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Vannier" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-6351-065-3_9" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889819v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188318v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188319v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pub.37682" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188321v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189348v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189351v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189467v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189349v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189471v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189469v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170699v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804988v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170682v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170811v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170708v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170688v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220882v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220881v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220887v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615108v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220885v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286784v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03188305v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>