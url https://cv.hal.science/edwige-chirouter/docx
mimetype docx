--- v1 (2026-04-02)
+++ v2 (2026-05-04)
@@ -307,2639 +307,2639 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Antigone lève-toi ! Quand théâtre et philosophie se rencontrent au collège</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Ecole des lettres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, https://ecoledeslettres.fr/philo-chronique-n-17-antigone-leve-toi-quand-theatre-et-philosophie-se-rencontrent-au-college/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05457959v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Philosopher avec « Est-ce qu’il dort ? » d’Olivier Tallec.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Chirouter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Grand</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05517741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Antigone lève-toi ! Quand théâtre et philosophie se rencontrent au collège</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomi Ungerer : la littérature et la philosophie à coups de marteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Chirouter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Ecole des lettres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, https://ecoledeslettres.fr/philo-chronique-n-17-antigone-leve-toi-quand-theatre-et-philosophie-se-rencontrent-au-college/</w:t>
+              <w:t xml:space="preserve">, 2026, 117.3, https://ecoledeslettres.fr/fiches-pdf/tomi-ungerer-la-litterature-et-la-philosophie-a-coups-de-marteau/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05535994v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Découverte de la philosophie grâce au Feuilleton d'Hermès à La Réunion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Boucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Ecole des lettres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, 117.3, https://ecoledeslettres.fr/fiches-pdf/tomi-ungerer-la-litterature-et-la-philosophie-a-coups-de-marteau/</w:t>
+              <w:t xml:space="preserve">, 2025, https://www.ecoledeslettres.fr/philosophie-chronique-n-14-decouverte-de-la-philosophie-grace-au-feuilleton-dhermes-a-la-reunion/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05167613v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penser la nature avec Hélène Dorion : ateliers philosophiques en première technologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Chirouter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Beaujean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Ecole des lettres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, https://www.ecoledeslettres.fr/philosophie-chronique-n-12-penser-la-nature-avec-helene-dorion-ateliers-philosophiques-en-premiere-technologique/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05167631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philosophy with children across boundaries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Santi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Chirouter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Childhood &amp; Philosophy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 21, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12957/childphilo.2025.94598⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.12957/childphilo.2025.94598⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">hal-05367319v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A quoi pense la littérature de jeunesse? Faire vivre la littérature.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Pedagogiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 601, https://www.cahiers-pedagogiques.com/sommaire-revue-601/</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Découverte de la philosophie grâce au Feuilleton d'Hermès à La Réunion</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05271118v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PhiloMaris : expédition philo à bord d’un voilier au Québec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Ecole des lettres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, https://www.ecoledeslettres.fr/philo-chronique-n-16-philomaris-expedition-philo-a-bord-dun-voilier-au-quebec/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05340318v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The enlightenment of fiction: Literature to learn to philosophise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of philosophy in schools</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11 (2), pp.28-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46707/jps.v11i2.236⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04839806v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philosopher à partir du manga One Piece</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Chirouter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Chloé Boucher</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joumana Hayek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brizio Dos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Linais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Ecole des lettres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, https://www.ecoledeslettres.fr/philosophie-chronique-n-14-decouverte-de-la-philosophie-grace-au-feuilleton-dhermes-a-la-reunion/</w:t>
+              <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04805974v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La littérature de jeunesse océanienne, médiatrice pour questionner l’éducation interculturelle et l’enseignement inclusif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Perronnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Ferrière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contextes et Didactiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 23, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/11uay⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04702454v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse d’une pratique philosophique contextualisée à l’école polynésienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Deprez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodica Ailincai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contextes et Didactiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 23 -24 (23), pp.198-223. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/11ub4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04805184v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philosophie morale à Mayotte à partir de contes de l’océan Indien et d’ailleurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Meloche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Ecole des lettres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, https://www.ecoledeslettres.fr/philo-chronique-n-16-philomaris-expedition-philo-a-bord-dun-voilier-au-quebec/</w:t>
+              <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Muriel Perronnet</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04805952v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apprendre à philosopher grâce aux dystopies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlie Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Ecole des lettres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04805935v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De Dakar à Monaco : « Les Jeunes philosophent », projet collectif sur le rêve</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Chirouter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...30 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Sauvain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Ecole des lettres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04805945v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une bibliothèque et des ateliers en quartier mineurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Ecole des lettres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Philosopher à partir du manga One Piece</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04805938v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Socrate is back !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Chirouter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Joumana Hayek</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Ecole des lettres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04805940v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éveiller la pensée en lisant des textes polynésiens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Brizio Dos</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Deprez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Ecole des lettres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04805933v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adopter une posture laïque en classe : le modèle de la pratique de la philosophie avec les enfants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Blond-Rzewuski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, 2024</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Budex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ressources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Simon Deprez</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03206088v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pratiques philosophiques et posture laïque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Blond-Rzewuski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rodica Ailincai</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Budex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Chirouter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contextes et Didactiques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ressources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 23</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Philosophie morale à Mayotte à partir de contes de l’océan Indien et d’ailleurs</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04801485v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la philosophie à l'école à une école philosophique. Redonner de la saveur aux savoirs pour lutter contre les inégalités scolaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 53, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/edso.6842⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02304622v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Platon au programme. Des ateliers de philosophie à l’école primaire à partir de L’anneau de Gygès, un exemple de laboratoire de pensée.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Pratiques de la philosophie et enseignement moral et civique : quelles articulations? (Belgique, France, Québec, Suisse), 62, pp.39-50</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03188017v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pratiques à visée philosophique à l'école primaire et dans l’enseignement spécialisé : du côté des élèves, du côté des enseignants.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Chirouter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, 2024</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tozzi Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03188031v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penser le monde grâce à la littérature : analyse d’une pratique à visée philosophique à l’école primaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des sciences de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, La littérature de jeunesse : le lecteur, l’oeuvre, les passeurs et le passage, 39 (1), pp.91-117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1024534ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01140431v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Nul n'entre ici s'il n'est géomètre ». Mathématiques, sciences et philosophie à l'école élémentaire : instaurer un nouveau rapport au savoir grâce à des discussions à visée philosophique sur des questions d'épistémologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Malabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...21 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 13, pp.43-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ree.5228⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Apprendre à philosopher grâce aux dystopies</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03188049v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les activités à visée philosophique en maternelle : histoire française et actualités d’une pratique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Chirouter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...21 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pettier Jean-Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/edso.275⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Une bibliothèque et des ateliers en quartier mineurs</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03188060v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les activités à visée philosophique en maternelle : histoire française et actualités d’une pratique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers du Cerffe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 32, pp.55-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/edso.275⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01142473v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’enfant, la littérature et la philosophie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Publije</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Lire le récit bref, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.63723/publije.201210106⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04324077v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philosopher avec les enfants dès l’école élémentaire grâce à la littérature. Analyse d’un corpus de trois années d’ateliers de philosophie en cycle 3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ree.5219⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03188045v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Nul n’entre ici s’il n’est géomètre ». Mathématiques, sciences et philosophie à l’école élémentaire : instaurer un nouveau rapport au savoir grâce à des discussions à visée philosophique sur des questions d’épistémologie.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Chirouter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...21 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Malabry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.43-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ree.5228⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, 2023</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01140367v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A quoi pense la littérature de jeunesse ? Philosopher avec les enfants grâce à la lecture de récits.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Raison Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 13, pp.415-429</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...626 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01142451v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philosopher avec les enfants dès l’école élémentaire grâce à la littérature. Analyse d’un corpus de trois années d’ateliers de philosophie en cycle 3.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Chirouter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 13, pp.43-52. </w:t>
-[...379 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve">, 2010, 13, pp.31-42. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
-              <w:r>
-[...182 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/ree.5219⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01140424v1</w:t>
@@ -3114,5155 +3114,5155 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Grand Témoin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'IA va-t-elle nous rendre (encore) plus idiot?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nantes-Université, Sep 2025, Nantes (France), France. https://halle6ouest.univ-nantes.fr/accueil-devenements/agenda</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05270508v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour un rapport philosophique au savoir – Epistémologie et enjeux politiques de la démocratisation de la philosophie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Epistémologie et Philosophie avec les enfants.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Laval. Québec. Canada, Sep 2025, Québec (Canada), Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05270492v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La philosophie : une expérience de métamorphose ou la magie de penser autrement.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Scientifiques de l’Université de Nantes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nantes-Université, Feb 2025, Nantes (France), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05171506v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A quoi pense la littérature de jeunesse ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Qu’est-ce qu’un lecteur philosophe ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, College international de Philosophie, Feb 2025, Bordeaux (France), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05167925v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A quoi pense la littérature de jeunesse?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ideation 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Montréal, Aug 2025, Montréal (Québec), Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05149026v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A quoi pense la littérature de jeunesse ? Fonctions des récits et dystopies dans les ateliers de philosophie à l’école et au lycée.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlie Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’engagement créatif en Philosophie pour enfants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, North American Association for the Community of Inquiry (NAACI). Université Montréal., Aug 2025, Montréal (Québec), Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05170184v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les dilemmes moraux dans la littérature de jeunesse contemporaine : des expériences de pensée menées dans le grand laboratoire de l’imaginaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlie Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’engagement créatif en Philosophie pour enfants.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, North American Association for the Community of Inquiry (NAACI). Université de Montréal, Aug 2025, Montréal (Québec), Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05170197v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A quoi pense la littérature jeunesse ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Chirouter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Scientifiques. D-Phi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Laval. Québec, Mar 2025, Laval (virtual ), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05171507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Université de Montréal, Aug 2025, Montréal (Québec), Canada</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Processus d’exclusion de la philosophie : enfants et femmes même combat.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXVe congrès mondial de la philosophie. La philosophie au-delà des frontières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sapienza Università di Roma, Aug 2024, Rome Sapienza Universita di Roma, Italie. https://jps.bham.ac.uk/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">A quoi pense la littérature de jeunesse ? Fonctions des récits et dystopies dans les ateliers de philosophie à l’école et au lycée.</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05167953v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La philosophie avec les enfants : un laboratoire pour la résonance.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Chirouter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’engagement créatif en Philosophie pour enfants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, North American Association for the Community of Inquiry (NAACI). Université Montréal., Aug 2025, Montréal (Québec), Canada</w:t>
+              <w:t xml:space="preserve">Hartmut Rosa : accélération, résonance et énergies sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Colloque Cerisy, Aug 2025, Cerisy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les dilemmes moraux dans la littérature de jeunesse contemporaine : des expériences de pensée menées dans le grand laboratoire de l’imaginaire</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05223656v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'IA, notre Pharmakon moderne?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le grand déballage de l’IA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nantes-Université, Sep 2025, Nantes (Nantes Université), France. https://nantesdigitalweek.com/evenements/le-grand-deballage-de-lia/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05270500v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la philosophie à l’école à une école philosophique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">90eme congrès de l’Acfas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Montréal. Acfas., May 2023, Montréal (Québec), Canada. https://diotime.lafabriquephilosophique.be/numeros/095/001/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05169460v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enjeux politiques et éthiques de la philosophie avec les enfants.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Riiclass</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Polynésie française, Sep 2024, Papeete (Tahiti), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05167670v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aborder les questions socialement vives à l’école</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Scientifiques. D-Phi.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Laval. Chaire Unesco Pratiques de la philosophie/Nantes-Université., Jul 2024, Montréal Québec, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05171521v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philosopher avec les enfants en contexte scolaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La philosophie avec les enfants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Guyane, Jan 2024, Saint-Laurent du Maroni en Guyane, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05172330v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philosopher à l'heure des réseaux sociaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Chirouter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hartmut Rosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Philosopher à l'heure des réseaux sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut français de Berlin, Mar 2024, Berlin, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05171527v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les mondes imaginaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Faire grandir les enfants : quel rôle pour la culture?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UniversSciences, Jan 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05167722v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pourquoi l’Unesco soutient la philosophie avec les enfants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Penser demain quand on meurt aujourd’hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université USEK Beyrouth Liban, Mar 2024, Beyrouth (Liban), Liban</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05167684v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pourquoi la philosophie (avec les enfants) compte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée Mondiale de la Philosophie - 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UNESCO; Nantes-Université, Nov 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04805560v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pratiques de la philosophie avec les enfants : un paradigme pour l’émancipation et la reconnaissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Scientifiques de l’Université de Nantes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nantes-Université, Jun 2023, Nantes (Cité des Congrès) ; Journées Scientifiques Nantes Université, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05169441v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pourquoi et comment l’Unesco soutient la philosophie avec les enfants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">75eme anniversaire de la convention de l’ONU sur la prévention et la répression des crimes de génocides.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Paris Musée de l'Homme, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05172288v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Why UNESCO supports philosophy with children: political and humanistic issues of this practice in schools and in the city</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Reimagining Development Models. Making the Social Countand Human Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Unesco Most ProgramWorkshop, Jun 2023, Bankok, Thailand</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05167734v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enjeux politiques et éthiques de la philosophie avec les enfants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Philosopher avec/pour les enfants à l’école et hors de l’école</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Bucarest, Oct 2022, Bucarest (Roumanie), Roumanie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05167795v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quels enjeux politiques pour la philosophie avec les enfants ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PhiloDays</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Bruxelles, Mar 2022, Bruxelle- Université Libre de Bruxelles (ULB), Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05167817v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Why UNESCO supports philosophy with children: political and humanistic issues of this practice in schools and in the city</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plato Biennale. Ethics in schools, communities, and the Public Sphère</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University Seatle, Jun 2022, Seattle (USA, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05169465v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’enfant, la philosophie et la littérature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JRE- Riiclass.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Polynésie française, Nov 2022, Papeete (Tahiti), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05167783v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éthique et vérité : se doter de l’esprit critique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’engagement créatif en Philosophie pour enfants.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, North American Association for the Community of Inquiry (NAACI). Université de Montréal, Aug 2025, Montréal (Québec), Canada</w:t>
+              <w:t xml:space="preserve">Vérité/vérités. Les jeunes en quête de vérité.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Commission nationale française de l'UNESCO, Jun 2022, Aix en Provence - Camp de Milles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nantes-Université, Sep 2025, Nantes (France), France. https://halle6ouest.univ-nantes.fr/accueil-devenements/agenda</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05172365v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philosophy with children and the challenges of emancipation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">First Word Philosophy Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Ryad, Dec 2021, Ryad, Saudi Arabia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nantes-Université, Feb 2025, Nantes (France), France</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05167830v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pourquoi et comment philosopher avec les enfants ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Apprendre à philosopher</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Louvain, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université Laval. Québec. Canada, Sep 2025, Québec (Canada), Canada</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03200636v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivre la fraternité en acte par la pratique de la philosophie avec les enfants.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Budex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque interdisciplinaire en sciences humaines et sociales "Voisins"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, College international de Philosophie, Feb 2025, Bordeaux (France), France</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03047951v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philosopher avec les enfants : pourquoi et comment ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Développer l’esprit critique des élèves. Enjeux pour la formation des enseignants et des personnels d’éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau des INSPE, Apr 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sapienza Università di Roma, Aug 2024, Rome Sapienza Universita di Roma, Italie. https://jps.bham.ac.uk/</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03201081v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les ateliers de philosophie à l’école : des oasis de pensée » comme modèle de fonctionnement de l’école du XXIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'école primaire au 21e siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CY Cergy Paris Université, Oct 2021, Cergy (CY Cergy Paris université), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La philosophie avec les enfants : un laboratoire pour la résonance.</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05169481v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philosophie (avec les enfants) et littérature (de Jeunesse )</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée Mondiale de la Philosophie. 20ème Rencontres Internationales sur les Nouvelles Pratiques Philosophiques. La place de la Culture dans les pratiques philosophiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Unesco Most ProgramWorkshop. Nantes-Université. Université de Liège, Nov 2021, Liège (Belgique), Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05169473v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philosopher avec les enfants : pourquoi et comment ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Développer l’esprit critique des élèves. Enjeux pour la formation des enseignants et des personnels d’éducation.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le printemps de la recherche en éducation. Réseau des INSPE, Apr 2021, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05167861v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivre une Fraternité en acte par la pratique de la philosophie avec les enfants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Chirouter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Colloque Cerisy, Aug 2025, Cerisy, France</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Budex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Interdisciplinaire en Sciences Humaines et Sociales. “Voisins”.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Mans Université, Apr 2021, Le Mans - Université du Maine, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nantes-Université, Sep 2025, Nantes (Nantes Université), France. https://nantesdigitalweek.com/evenements/le-grand-deballage-de-lia/</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05169504v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Carnaval : un puissant générateur de questions philosophiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Assises du Carnaval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Guyane, Oct 2021, Cayenne (Guyane), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de Laval. Chaire Unesco Pratiques de la philosophie/Nantes-Université., Jul 2024, Montréal Québec, Canada</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05167847v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La philosophie avec les enfants : une pratique politique au service de l'Humanisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1789-2019 : Responsabilità e prospettive dell’homo europaeus nel 230° anniversario della « Déclaration des droits de l’homme et du citoyen ».</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Bari (Italie), Dec 2020, Bari (Italy), Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de Polynésie française, Sep 2024, Papeete (Tahiti), France</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05172311v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La philosophie avec les enfants: une pratique politique au service de l'Humanisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1789-2019 : Responsabilità e prospettive dell’homo europaeus nel 230° anniversario della « Déclaration des droits de l’homme et du citoyen ».</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Bari, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de Montréal. Acfas., May 2023, Montréal (Québec), Canada. https://diotime.lafabriquephilosophique.be/numeros/095/001/</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03200638v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Platon goes to school</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ICPIC Biennal international Conference. Philosophy with chilren and the citizen-agent</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Icpic. University Bogota, Jul 2019, Bogota, Colombia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de Guyane, Jan 2024, Saint-Laurent du Maroni en Guyane, France</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05170157v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un dialogue philosophique entre L’anneau de Gygès et Sa majesté des mouches au collège. Penser le monde avec les mythes et les dystopies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enfances dystopiques.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Institut français de Berlin, Mar 2024, Berlin, France</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03188261v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pourquoi et comment philosopher avec les enfants et adolescents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Respecter les droits de l’enfant, est-ce respecter l’enfant ? 20ème Journées de Valorisation de la recherche.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Roubaix, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, UniversSciences, Jan 2024, Paris, France</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03200662v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un dialogue philosophique entre « L’anneau de Gygès » et « Sa majesté des mouches » au collège.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Penser le monde avec les mythes et les dystopies ». Enfances dystopiques.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Mans Université, Jun 2019, Le Mans - Université du Maine, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université USEK Beyrouth Liban, Mar 2024, Beyrouth (Liban), Liban</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05170164v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faire dialoguer des enfants français et béninois via des ateliers de philosophie : une expérience en acte de l'universalité de la pensée et des récits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Didactiques pluriingues et médiations inter/trans-culturelles : prendre en compte le patrimoine culturel des élèves pour construire une société inclusive et plurielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, LE MANS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, UNESCO; Nantes-Université, Nov 2024, Paris, France</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03188262v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plato goes to school</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ICPIC Biennal international Conference. Philosophy with chilren and the citizen-agent</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Bogota, Colombia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nantes-Université, Jun 2023, Nantes (Cité des Congrès) ; Journées Scientifiques Nantes Université, France</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03188259v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La philosophie avec les enfants pour le dialogue interculturel et la transformation sociale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Empathie et bienveillance au cœur des apprentissages.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris Est Créteil, Sep 2019, Creteil/France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, Paris Musée de l'Homme, France</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05167877v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La philosophie avec les enfants pour le dialogue interculturel et la transformation sociale.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Empathie et bienveillance au cœur des apprentissages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, CRETEIL, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Unesco Most ProgramWorkshop, Jun 2023, Bankok, Thailand</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03188257v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Former à la pratique de la philosophie avec les enfants : un changement de posture pour l’enseignant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De la formation des enseignants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Congrès International CRIFPE-OEI, Oct 2018, Santiago (Chile), Chili</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de Bruxelles, Mar 2022, Bruxelle- Université Libre de Bruxelles (ULB), Belgique</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05170225v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Former à la pratique de la philosophie avec les enfants : un changement de posture pour l’enseignant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès International CRIFPE-OEI sur la formation enseignante</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, SANTIAGO, Chili</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de Bucarest, Oct 2022, Bucarest (Roumanie), Roumanie</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03188264v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La philosophie avec les enfants : un paradigme pour l’école républicaine ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les enjeux politiques de la philosophie avec les enfants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, MONTREAL, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, University Seatle, Jun 2022, Seattle (USA, United States</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03188269v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pratiquer des ateliers de philosophie à l'école primaire et au collège : quels effets sur les enseignants et les élèves ? Sur le rapport au savoir et le rapport à l’école ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ACFAS.4eme Colloque International en Éducation. Enjeux actuels et futures de la formation et profession enseignante</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de Polynésie française, Nov 2022, Papeete (Tahiti), France</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03188277v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des ateliers de philosophie à une école philosophique. La philosophie avec les enfants au cœur de l’école</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès International : EducA 2017. Inégalités : quelles contributions des « éducations à… » ?.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Hammamet, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Commission nationale française de l'UNESCO, Jun 2022, Aix en Provence - Camp de Milles, France</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03188278v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philosopher avec les enfants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quand les jeunes philosophent</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, Monaco, Monaco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Le Mans, France</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03200705v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philosopher dès l’école élémentaire : un enjeu citoyen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’École, lieu de cristallisation du malaise de l’enfant dans la société ? L’apprentissage de la citoyenneté.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université Ryad, Dec 2021, Ryad, Saudi Arabia</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03200702v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’enfant, la littérature et la philosophie, une alliance profonde.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les lumières de la fiction. La littérature de jeunesse pour grandir et penser le monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, LE MANS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Louvain, Belgique</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03188272v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des ateliers de philosophie à une école philosophique : enjeux et actions de la Chaire UNESCO/Université de Nantes &amp;quot;Pratiques de la philosophie avec les enfants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Débattre pour former les citoyens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, CY Cergy Paris Université, Oct 2021, Cergy (CY Cergy Paris université), France</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03200688v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presentation of the UNESCO Chair: The practice of philosophy with children: a basis for intercultural dialogue and social transformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">18eme ICPIC conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Réseau des INSPE, Apr 2021, Paris, France</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03188275v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The UNESCO Chair: The practice of philosophy with children: a basis for intercultural dialogue and social transformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">American Philosophical Association Eastern Division Annual Meeting: Cultural and Linguistic Diversity in Young People’s Philosophical Inquiry.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, APA, Jan 2016, Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Unesco Most ProgramWorkshop. Nantes-Université. Université de Liège, Nov 2021, Liège (Belgique), Belgique</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03188284v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une Chaire UNESCO sur « La pratique de la philosophie avec les enfants : une base éducative pour le dialogue interculturel et la transformation sociale : enjeux, modalités et exemple d’un projet de recherche au service de l’esprit critique et de la fraternité »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fraternité en éducation, éducation à la fraternité : un enjeu pour l’école du 21ème siècle.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Le printemps de la recherche en éducation. Réseau des INSPE, Apr 2021, Lyon, France</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03188281v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philosophie de l’enfance, philosophie avec les enfants : Représentations contemporaines de l’enfant et développement d’une littérature philosophique de jeunesse.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congreso Internacional y XXIX Jornadas Nacionales de la Asociación Argentina de Literatura Francesa y Francófona</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Asociación Argentina de Literatura Francesa y Francófona, May 2016, Buenos Aires, Argentine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Le Mans Université, Apr 2021, Le Mans - Université du Maine, France</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03188282v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Experiment of the philosophy with pupils 'at particular educational needs' (scholar/handicap great difficulty): effects on the relationship in the knowledge of the pupils. Presentation and analysis of a project Philosophy/science</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ICPIC. Identity and Philosophical Inquiry in an Age of Diversity.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, VANCOUVER, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de Guyane, Oct 2021, Cayenne (Guyane), France</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03188285v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philosophie (avec les enfants) et littérature (de jeunesse) : 50 ans de rencontres fructueuses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CRILJ : 50 ans de littérature pour la jeunesse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de Bari (Italie), Dec 2020, Bari (Italy), Italie</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03188286v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’enfant, la littérature et la philosophie. La lecture philosophique de récits à l’école élémentaire et dans l'enseignement spécialisé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les biennales de la Littérature de jeunesse.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, GENNEVILLIERS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Bari, Italie</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03188288v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A quoi pense la littérature de jeunesse ? Réconcilier philosophie et littérature.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Philosophie avec les enfants, une discipline nouvelle?.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, ARRAS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Le Mans Université, Jun 2019, Le Mans - Université du Maine, France</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03188295v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philosophie et littérature de jeunesse : quelles relations ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enseignement et pratiques de la philosophie en France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, LE MANS, France</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03188290v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philosophize with the children thanks to the literature. Read to grow and think. Analysis of three years of practice with the same pupils of a primary school in France.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ICPIC. Critical thinking, enquiry bases learning and philosophical enquiry in Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Cap Town, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Le Mans, France</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03188293v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faire le pari de l’éducabilité philosophique de tous les élèves : Mettre en place des ateliers de philosophie dans l’enseignement spécialisé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biennale de l’Éducation. Transmettre ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Biennale de l'Education. CNAM, Jul 2012, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Roubaix, France</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03188301v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y a-t-il un âge pour philosopher ? Controverse sur l’enfant philosophe.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Repenser l’enfance ? Une question philosophique. Une question à la philosophie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SOPHIED. Université Paris Sorbonne., Jun 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Icpic. University Bogota, Jul 2019, Bogota, Colombia</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03191688v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Expérimentations des pratiques philosophiques : Effets sur le rapport au savoir, l'approche de la complexité du sujet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Formes d’éducation et processus d’émancipation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, RENNES, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris Est Créteil, Sep 2019, Creteil/France, France</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03188298v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A quoi pense la littérature de jeunesse ? Trois années d’ateliers de lecture philosophique avec les mêmes élèves à l’école primaire française.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Développer l'enfant philosophe et critique par la littérature jeunesse dans la société du savoir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, MONTREAL, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Bogota, Colombia</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03188297v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La philosophie avec les enfants pour penser la complexité du monde.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée Mondiale de la Philosophie. Rencontres Internationales sur les Nouvelles Pratiques Philosophiques.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UNESCO, Nov 2012, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, CRETEIL, France</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03192285v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mettre en place des ateliers philosophiques en Segpa : de la nécessité de redéfinir sa posture d’enseignant et son rapport aux élèves.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CRREF. Conceptualisations. Didactiques : État des lieux, enjeux et perspectives. Philosophie, difficulté scolaire et enseignement spécialisé : le choc des cultures ? Du coté des élèves, du coté des enseignants.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Point à Pitre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Congrès International CRIFPE-OEI, Oct 2018, Santiago (Chile), Chili</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03190512v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philosophie, littérature et rapport au savoir à l'école primaire et en segpa. Les pratiques à visée philosophique au service de l'égalité des chances ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’égalité des chances à l’école : Quelle égalité ? Quelles chances ?.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collège International de Philosophie, Nov 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, SANTIAGO, Chili</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03192286v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La formation aux ateliers de réflexion philosophique dans le cadre du CAPA-SH (option F) : une occasion pour repenser sa posture d’enseignant dans la classe - rapport aux savoirs/rapport aux élèves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">olloque OUFOREP. CREN. Outils pour la formation, l'éducation et la prévention : contributions de la psychologie et des sciences de l'éducation.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...1655 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03190523v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03190512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">En quoi la littérature facilite l’apprentissage du philosopher.</w:t>
               </w:r>
@@ -10947,1311 +10947,1311 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05171494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">From &amp;quot;philosophy in school&amp;quot; to a &amp;quot;philosophical school&amp;quot; : philosophy workshops to revive the thirst for knowledge.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Routledge. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Philosophy with children and teacher education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , 2022, 9781032080574</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04805879v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Chirouter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Patrick Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La philosophie avec les enfants : Un paradigme pour l'émancipation, la reconnaissance et la résonance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Raison publique, pp.15-16, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/erp.chiro.2022.01.0015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Patrick Olivier</w:t>
+                <w:t xml:space="preserve">hal-04680018v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une école philosophique. Penser l’école à la lumière de la philosophie avec les enfants.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La philosophie avec les enfants : un paradigme pour l’émancipation, la reconnaissance, la résonance.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Raison Publique (Editions), 2022, 978-2-900337-08-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03896577v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une école philosophique : Penser l’école à la lumière de la philosophie avec les enfants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La philosophie avec les enfants : Un paradigme pour l'émancipation, la reconnaissance et la résonance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Éditions Raison publique, pp.15-16, 2022, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/erp.chiro.2022.01.0015⟩</w:t>
+              <w:t xml:space="preserve">, Éditions Raison publique, pp.23-43, 2022, 9782900337080. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/erp.chiro.2022.01.0023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05562820v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une école philosophique. Penser l’école à la lumière de la philosophie avec les enfants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Raison Publique. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La philosophie avec les enfants. Un paradigme pour l'émancipation, la reconnaissance, la résonance.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , 2022, Philosophie &amp; littérature, ‎ 978-2900337080</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Raison Publique (Editions), 2022, 978-2-900337-08-0</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04805238v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From &amp;quot;philosophy in school&amp;quot; to a &amp;quot;philosophical school&amp;quot; : philosophy workshops to revive the thirst for knowledge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Routledge. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Philosophy with children and teacher education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , https://www.taylorfrancis.com/chapters/edit/10.4324/9781003212737-18/philosophy-school-philosophy-school-edwige-chirouter, 2022, 9781003212737</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, , 2022, 9781032080574</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05171498v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Infusing philosophy in education from early learning onward.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Title in Humanist Futures: Perspectives from UNESCO Chairs and UNITWIN Networks on the futures of education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , https://unesdoc.unesco.org/ark:/48223/pf0000372577, 2020, 978-92-3-100369-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, , 2022, Philosophie &amp; littérature, ‎ 978-2900337080</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03188080v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les lumières de la fiction : La littérature pour apprendre à philosopher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Edwige Chirouter; Nathalie Prince. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Philosophie (avec les enfants) et littérature de jeunesse. Lumières de la fiction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raison Publique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.33-42, 2019, Philosophie &amp; littérature, 9782900337028</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, , https://www.taylorfrancis.com/chapters/edit/10.4324/9781003212737-18/philosophy-school-philosophy-school-edwige-chirouter, 2022, 9781003212737</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03188085v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pourquoi et comment philosopher avec les enfants ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Budex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Blond-Rzewuski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Galichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Pettier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pourquoi et comment philosopher avec les enfants ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hatier, 2018, 978-2-401-04530-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, , https://unesdoc.unesco.org/ark:/48223/pf0000372577, 2020, 978-92-3-100369-1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02570422v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philosopher sur les relations de l’Homme à la Nature grâce à la littérature de jeunesse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N. Prince, S. Thiltges. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La place de l'écologie dans la littérature européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUR, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...74 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01889840v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presentation of the UNESCO Chair: The practice of philosophy with children: a basis for intercultural dialogue and social transformation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule Vannier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Inclusion, Diversity and Intercultural Dialogue in Young People's Philosophical Inquiry.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SensePublishers, pp.111-121, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-94-6351-065-3_9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Christian Budex</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03188315v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philosophie de l’enfance, philosophie avec les enfants. Représentations contemporaines de l’enfant et développement d’une littérature philosophiques de jeunesse.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">S. Artal-Maillie, V. Castello-Joubert. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Infancias/Enfances. Representaciones de la nines y la juventud en las litteraturas de expression francesca.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dedalus Editores, pp.175-183, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01889819v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">presentaçào da cadeira unesco : pràtica da filosofia com crianças : uma base educative para o diàlogo intercultural e a transformaçào social.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...63 lines deleted...]
-              <w:t xml:space="preserve">, Hatier, 2018, 978-2-401-04530-9</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule Vannier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">O ato de educar emu ma lingua ainda por ser escrita</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...61 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03188318v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philosophie et littérature de jeunesse : quelles relations ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bruno Poucet et Patrick Raynou (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enseignement et pratiques de la philosophie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Bordeaux, pp.177-189, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pub.37682⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...79 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03188319v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fonction du récit dans l’apprentissage de la pensée critique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’éducation de la liberté : aliénation et émancipation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Dedalus Editores, pp.175-183, 2017</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03189348v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’enfant, la littérature, la philosophie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">LIT Verlag. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Philosopher avec les enfants, une discipline nouvelle ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...236 lines deleted...]
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03188321v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-03189348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des philosophèmes au cœur d'une DVP</w:t>
               </w:r>
@@ -12793,523 +12793,523 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Entretien. France Inter, émission « Grand bien vous fasse ». Comment la littérature jeunesse aide à réfléchir ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, https://www.radiofrance.fr/franceinter/podcasts/grand-bien-vous-fasse/grand-bien-vous-fasse-du-mercredi-18-juin-2025-8848626</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05170688v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Entretien. France Inter, émission « L’heure Philo » : La Philosophie avec les enfants, une pratique pirate.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Chirouter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, https://www.radiofrance.fr/franceinter/podcasts/l-heure-philo/l-heure-philo-du-vendredi-20-juin-2025-2460258</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05170682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entretien. Le Café pédagogique : « La philosophie avec les enfants peut pirater un peu le logiciel de l’enseignement traditionnel ».</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Chirouter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, https://www.cafepedagogique.net/2025/01/27/edwige-chirouter-la-philosophie-avec-les-enfants-peut-pirater-un-peu-le-logiciel-de-lenseignement-traditionnel-et-classique/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05170811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entretien. Télérama. « Claude Ponti plutôt que Kant : faire de la philo dès le CP grâce aux livres jeunesse, c’est possible ».</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Chirouter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, https://www.telerama.fr/enfants/claude-ponti-plutot-que-kant-faire-de-la-philo-des-le-cp-grace-aux-livres-jeunesse-c-est-possible-7024247.php</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05170708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">2025, https://www.radiofrance.fr/franceinter/podcasts/grand-bien-vous-fasse/grand-bien-vous-fasse-du-mercredi-18-juin-2025-8848626</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">«Philosopher avec les enfants. Oui mais pas n’importe comment ! »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, https://www.radiofrance.fr/franceculture/podcasts/etre-et-savoir/philosopher-avec-les-enfants-3073209</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05220881v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">le bon âge pour philosopher?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Chirouter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, https://www.radiofrance.fr/franceculture/podcasts/avec-philosophie/le-bon-age-pour-apprendre-a-philosopher-2911099</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05220882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">2023, https://www.radiofrance.fr/franceculture/podcasts/etre-et-savoir/philosopher-avec-les-enfants-3073209</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pourquoi faire de la philosophie avec des enfants ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03615108v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Edwige Chirouter : La philo pour les marmots ».</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Chirouter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, https://www.liberation.fr/portraits/edwige-chirouter-philo-pour-les-marmots-20220630_WJCOJEMNNRCIRGCXGXZ63PJX6E/?redirected=1&amp;redirected=1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05220887v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-03615108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment parler de la mort avec les enfants ?</w:t>
               </w:r>
@@ -13644,51 +13644,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="59963C9C"/>
+    <w:nsid w:val="AD1AD222"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13792,51 +13792,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="B9B62AE7"/>
+    <w:nsid w:val="82D5E431"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14026,51 +14026,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/edwige-chirouter" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/118582518" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chaireunescophiloenfants.univ-nantes.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.radiofrance.fr/franceinter/podcasts/l-heure-philo/l-heure-philo-du-vendredi-20-juin-2025-2460258" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.telerama.fr/enfants/claude-ponti-plutot-que-kant-faire-de-la-philo-des-le-cp-grace-aux-livres-jeunesse-c-est-possible-7024247.php?fbclid=IwY2xjawIak2VleHRuA2FlbQIxMQABHVXruzO4vkhE8o5AFbKcFLCElMVkx2xWOwRdwvxmyl6drL1doT3Z2wiUAw_aem_S0H26auG4xm6nQbpxNG6_w" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.radiofrance.fr/franceinter/podcasts/grand-bien-vous-fasse/grand-bien-vous-fasse-du-mercredi-06-decembre-2023-9409678" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.liberation.fr/portraits/edwige-chirouter-philo-pour-les-marmots-20220630_WJCOJEMNNRCIRGCXGXZ63PJX6E/?redirected=1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517741v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Chirouter" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457959v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535994v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167631v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Beaujean" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367319v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Santi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12957/childphilo.2025.94598" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167613v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Boucher" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271118v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340318v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702454v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Perronnet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Ferri&#232;re" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11uay" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839806v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46707/jps.v11i2.236" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805974v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joumana Hayek" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brizio Dos" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Linais" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805184v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Deprez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodica Ailincai" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11ub4" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805952v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Meloche" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805945v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Sauvain" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805935v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Renard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805938v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bouchet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805940v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ruiz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805933v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801485v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blond-Rzewuski" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Budex" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206088v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304622v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.6842" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188017v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188031v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tozzi Michel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01140431v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1024534ar" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188049v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Malabry" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.5228" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188060v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pettier Jean-Charles" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.275" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01142473v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04324077v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.63723/publije.201210106" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01140367v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188045v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.5219" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01142451v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01140424v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188074v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01140333v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171507v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149026v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170184v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170197v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270508v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171506v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270492v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167925v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167953v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223656v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270500v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171521v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167670v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169460v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172330v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171527v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hartmut Rosa" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167722v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167684v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805560v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169441v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172288v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167734v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167817v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167795v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169465v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167783v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172365v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047951v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167830v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200636v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169481v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201081v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169473v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167861v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169504v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167847v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172311v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200638v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170164v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188262v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188261v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200662v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170157v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167877v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188259v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188257v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170225v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188264v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188269v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200705v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188278v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200702v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188277v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188272v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200688v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188275v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188284v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188281v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188282v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188285v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188286v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188288v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188295v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188290v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188293v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191688v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188298v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188301v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188297v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192285v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192286v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190523v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190512v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192288v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190507v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190521v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191684v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190526v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191681v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191678v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191692v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200710v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192287v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190531v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200617v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200626v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200624v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200627v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200631v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170877v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Omar Omar Kohan" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500155v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Perrin-Doucey" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Connac" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Zo&#239;a" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.6754" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199902v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tozzi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.5160" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149049v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ecoledesloisirs.fr/livre/a-quoi-pense-litterature-jeunesse-enfants-questions-histoires" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008650v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805871v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.enseignants.hachette-education.com/livre/pedagogie-pratique-ateliers-de-philosophie-partir-dalbums-et-autres-fictions-cycles-2-et-3/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05562799v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/erp.chiro.2022.01" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805065v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raison-publique.fr/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188010v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149397v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bailet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bouillon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Hawken" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455076v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Prince" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113672v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.raison-publique.fr/article899.html" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301209v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Lani-Bayle" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Ronxin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pourpenser.fr/" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188322v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145816v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189326v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Onfray" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200612v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215219v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171494v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scienceshumaines.com/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680018v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Patrick Olivier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/erp.chiro.2022.01.0015" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05562820v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/erp.chiro.2022.01.0023" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896577v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805879v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805238v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171498v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188080v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188085v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570422v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Galichet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Pettier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889840v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188315v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Vannier" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-6351-065-3_9" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889819v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188318v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188319v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pub.37682" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188321v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189348v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189351v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189467v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189349v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189471v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189469v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170699v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804988v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170682v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170811v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170708v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170688v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220882v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220881v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220887v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615108v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220885v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286784v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03188305v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/edwige-chirouter" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/118582518" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chaireunescophiloenfants.univ-nantes.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.radiofrance.fr/franceinter/podcasts/l-heure-philo/l-heure-philo-du-vendredi-20-juin-2025-2460258" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.telerama.fr/enfants/claude-ponti-plutot-que-kant-faire-de-la-philo-des-le-cp-grace-aux-livres-jeunesse-c-est-possible-7024247.php?fbclid=IwY2xjawIak2VleHRuA2FlbQIxMQABHVXruzO4vkhE8o5AFbKcFLCElMVkx2xWOwRdwvxmyl6drL1doT3Z2wiUAw_aem_S0H26auG4xm6nQbpxNG6_w" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.radiofrance.fr/franceinter/podcasts/grand-bien-vous-fasse/grand-bien-vous-fasse-du-mercredi-06-decembre-2023-9409678" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.liberation.fr/portraits/edwige-chirouter-philo-pour-les-marmots-20220630_WJCOJEMNNRCIRGCXGXZ63PJX6E/?redirected=1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457959v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Chirouter" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517741v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535994v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167613v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Boucher" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167631v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Beaujean" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367319v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Santi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12957/childphilo.2025.94598" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271118v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340318v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839806v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46707/jps.v11i2.236" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805974v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joumana Hayek" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brizio Dos" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Linais" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702454v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Perronnet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Ferri&#232;re" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11uay" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805184v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Deprez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodica Ailincai" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11ub4" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805952v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Meloche" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805935v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Renard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805945v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Sauvain" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805938v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bouchet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805940v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ruiz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805933v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206088v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blond-Rzewuski" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Budex" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801485v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304622v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.6842" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188017v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188031v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tozzi Michel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01140431v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1024534ar" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188049v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Malabry" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.5228" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188060v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pettier Jean-Charles" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.275" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01142473v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04324077v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.63723/publije.201210106" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188045v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.5219" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01140367v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01142451v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01140424v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188074v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01140333v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270508v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270492v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171506v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167925v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149026v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170184v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170197v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171507v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167953v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223656v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270500v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169460v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167670v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171521v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172330v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171527v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hartmut Rosa" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167722v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167684v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805560v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169441v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172288v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167734v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167795v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167817v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169465v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167783v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172365v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167830v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200636v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047951v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201081v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169481v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169473v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167861v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169504v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167847v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172311v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200638v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170157v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188261v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200662v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170164v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188262v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188259v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167877v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188257v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170225v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188264v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188269v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188277v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188278v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200705v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200702v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188272v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200688v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188275v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188284v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188281v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188282v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188285v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188286v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188288v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188295v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188290v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188293v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188301v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191688v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188298v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188297v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192285v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190512v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192286v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190523v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192288v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190507v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190521v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191684v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190526v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191681v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191678v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191692v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200710v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192287v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190531v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200617v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200626v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200624v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200627v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200631v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170877v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Omar Omar Kohan" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500155v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Perrin-Doucey" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Connac" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Zo&#239;a" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.6754" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199902v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tozzi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.5160" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149049v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ecoledesloisirs.fr/livre/a-quoi-pense-litterature-jeunesse-enfants-questions-histoires" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008650v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805871v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.enseignants.hachette-education.com/livre/pedagogie-pratique-ateliers-de-philosophie-partir-dalbums-et-autres-fictions-cycles-2-et-3/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05562799v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/erp.chiro.2022.01" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805065v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raison-publique.fr/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188010v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149397v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bailet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bouillon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Hawken" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455076v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Prince" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113672v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.raison-publique.fr/article899.html" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301209v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Lani-Bayle" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Ronxin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pourpenser.fr/" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188322v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145816v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189326v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Onfray" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200612v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215219v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171494v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scienceshumaines.com/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805879v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680018v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Patrick Olivier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/erp.chiro.2022.01.0015" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896577v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05562820v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/erp.chiro.2022.01.0023" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805238v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171498v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188080v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188085v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570422v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Galichet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Pettier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889840v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188315v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Vannier" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-6351-065-3_9" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889819v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188318v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188319v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pub.37682" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189348v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188321v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189351v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189467v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189349v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189471v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189469v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170699v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804988v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170688v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170682v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170811v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170708v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220881v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220882v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615108v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220887v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220885v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286784v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03188305v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>