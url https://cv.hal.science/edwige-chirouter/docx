--- v2 (2026-05-04)
+++ v3 (2026-05-24)
@@ -273,51 +273,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (34)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (35)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -514,8853 +514,9013 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05535994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Penser et combattre les dominations avec la littérature de jeunesse.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Poncin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Ecole des lettres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, La littérature jeunesse, en mettant en scène de façon symbolique des situations d’inégalités, de pouvoir ou d’injustice, constitue un support privilégié pour susciter le questionnement et l’interprétation. L’imagination permet aussi de comprendre les autres et d’envisager des alternatives plus justes. Expériences dans des classes de cycle 3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05611203v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Découverte de la philosophie grâce au Feuilleton d'Hermès à La Réunion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Chirouter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Boucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Ecole des lettres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, https://www.ecoledeslettres.fr/philosophie-chronique-n-14-decouverte-de-la-philosophie-grace-au-feuilleton-dhermes-a-la-reunion/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05167613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penser la nature avec Hélène Dorion : ateliers philosophiques en première technologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Chirouter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Beaujean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Ecole des lettres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, https://www.ecoledeslettres.fr/philosophie-chronique-n-12-penser-la-nature-avec-helene-dorion-ateliers-philosophiques-en-premiere-technologique/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05167631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philosophy with children across boundaries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Santi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Chirouter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Childhood &amp; Philosophy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 21, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12957/childphilo.2025.94598⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.12957/childphilo.2025.94598⟩</w:t>
+                <w:t xml:space="preserve">hal-05367319v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A quoi pense la littérature de jeunesse ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Pedagogiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 601, pp.57-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cape.601.0057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 601, https://www.cahiers-pedagogiques.com/sommaire-revue-601/</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05271118v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PhiloMaris : expédition philo à bord d’un voilier au Québec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Ecole des lettres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, https://www.ecoledeslettres.fr/philo-chronique-n-16-philomaris-expedition-philo-a-bord-dun-voilier-au-quebec/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05340318v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philosopher à partir du manga One Piece</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joumana Hayek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brizio Dos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Linais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Ecole des lettres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, https://www.ecoledeslettres.fr/philo-chronique-n-16-philomaris-expedition-philo-a-bord-dun-voilier-au-quebec/</w:t>
+              <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04805974v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The enlightenment of fiction: Literature to learn to philosophise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Chirouter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of philosophy in schools</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 11 (2), pp.28-42. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.46707/jps.v11i2.236⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04839806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La littérature de jeunesse océanienne, médiatrice pour questionner l’éducation interculturelle et l’enseignement inclusif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Perronnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Joumana Hayek</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Brizio Dos</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Ferrière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contextes et Didactiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 23, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/11uay⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04702454v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse d’une pratique philosophique contextualisée à l’école polynésienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Deprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emma Linais</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodica Ailincai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contextes et Didactiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 23 -24 (23), pp.198-223. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/11ub4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04805184v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philosophie morale à Mayotte à partir de contes de l’océan Indien et d’ailleurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Meloche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Ecole des lettres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Muriel Perronnet</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04805952v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apprendre à philosopher grâce aux dystopies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlie Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Ecole des lettres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04805935v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De Dakar à Monaco : « Les Jeunes philosophent », projet collectif sur le rêve</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Chirouter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...30 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Sauvain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Ecole des lettres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04805945v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une bibliothèque et des ateliers en quartier mineurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Ecole des lettres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04805938v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Socrate is back !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Ecole des lettres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04805940v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éveiller la pensée en lisant des textes polynésiens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Deprez</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Ecole des lettres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04805933v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adopter une posture laïque en classe : le modèle de la pratique de la philosophie avec les enfants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Blond-Rzewuski</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rodica Ailincai</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Budex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Chirouter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contextes et Didactiques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ressources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03206088v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pratiques philosophiques et posture laïque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Blond-Rzewuski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, 2024</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Budex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ressources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Apprendre à philosopher grâce aux dystopies</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04801485v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la philosophie à l'école à une école philosophique. Redonner de la saveur aux savoirs pour lutter contre les inégalités scolaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 53, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/edso.6842⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02304622v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Platon au programme. Des ateliers de philosophie à l’école primaire à partir de L’anneau de Gygès, un exemple de laboratoire de pensée.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Pratiques de la philosophie et enseignement moral et civique : quelles articulations? (Belgique, France, Québec, Suisse), 62, pp.39-50</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03188017v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pratiques à visée philosophique à l'école primaire et dans l’enseignement spécialisé : du côté des élèves, du côté des enseignants.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Chirouter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, 2023</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tozzi Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">De Dakar à Monaco : « Les Jeunes philosophent », projet collectif sur le rêve</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03188031v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penser le monde grâce à la littérature : analyse d’une pratique à visée philosophique à l’école primaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des sciences de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, La littérature de jeunesse : le lecteur, l’oeuvre, les passeurs et le passage, 39 (1), pp.91-117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1024534ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01140431v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les activités à visée philosophique en maternelle : histoire française et actualités d’une pratique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Chirouter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...21 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pettier Jean-Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/edso.275⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03188060v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Nul n'entre ici s'il n'est géomètre ». Mathématiques, sciences et philosophie à l'école élémentaire : instaurer un nouveau rapport au savoir grâce à des discussions à visée philosophique sur des questions d'épistémologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Malabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...21 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 13, pp.43-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ree.5228⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Socrate is back !</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03188049v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les activités à visée philosophique en maternelle : histoire française et actualités d’une pratique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers du Cerffe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 32, pp.55-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/edso.275⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01142473v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’enfant, la littérature et la philosophie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Publije</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Lire le récit bref, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.63723/publije.201210106⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04324077v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Nul n’entre ici s’il n’est géomètre ». Mathématiques, sciences et philosophie à l’école élémentaire : instaurer un nouveau rapport au savoir grâce à des discussions à visée philosophique sur des questions d’épistémologie.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Chirouter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...21 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Malabry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.43-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ree.5228⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...70 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01140367v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philosopher avec les enfants dès l’école élémentaire grâce à la littérature. Analyse d’un corpus de trois années d’ateliers de philosophie en cycle 3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ree.5219⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...83 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03188045v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philosopher avec les enfants dès l’école élémentaire grâce à la littérature. Analyse d’un corpus de trois années d’ateliers de philosophie en cycle 3.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 13, pp.31-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ree.5219⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...82 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 23</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01140424v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A quoi pense la littérature de jeunesse ? Philosopher avec les enfants grâce à la lecture de récits.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Raison Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 13, pp.415-429</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01142451v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’enfant, la littérature et la philosophie. De la lecture littéraire à la lecture philosophique de la même œuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Penser l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Pratiques de la philosophie et enseignement moral et civique : quelles articulations? (Belgique, France, Québec, Suisse), 62, pp.39-50</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03188074v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’enfant, la littérature et la philosophie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Penser l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Philosophie de l’éducation et histoire des idées pédagogiques, 24, pp.43-63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...951 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01140333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (89)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (90)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philosophie, attention danger ! Femmes et enfants, deux figures de l’illégitimité philosophique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">93eme congrès de l'Acfas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Acfas, May 2026, Trois-Rivieres, QC, Canada, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05611232v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A quoi pense la littérature de jeunesse ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Qu’est-ce qu’un lecteur philosophe ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, College international de Philosophie, Feb 2025, Bordeaux (France), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05167925v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La philosophie : une expérience de métamorphose ou la magie de penser autrement.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Scientifiques de l’Université de Nantes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nantes-Université, Feb 2025, Nantes (France), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05171506v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grand Témoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Chirouter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'IA va-t-elle nous rendre (encore) plus idiot?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nantes-Université, Sep 2025, Nantes (France), France. https://halle6ouest.univ-nantes.fr/accueil-devenements/agenda</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05270508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour un rapport philosophique au savoir – Epistémologie et enjeux politiques de la démocratisation de la philosophie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Chirouter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Epistémologie et Philosophie avec les enfants.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Laval. Québec. Canada, Sep 2025, Québec (Canada), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05270492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">La philosophie : une expérience de métamorphose ou la magie de penser autrement.</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A quoi pense la littérature de jeunesse?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ideation 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Montréal, Aug 2025, Montréal (Québec), Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05149026v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les dilemmes moraux dans la littérature de jeunesse contemporaine : des expériences de pensée menées dans le grand laboratoire de l’imaginaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlie Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’engagement créatif en Philosophie pour enfants.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, North American Association for the Community of Inquiry (NAACI). Université de Montréal, Aug 2025, Montréal (Québec), Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05170197v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A quoi pense la littérature de jeunesse ? Fonctions des récits et dystopies dans les ateliers de philosophie à l’école et au lycée.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlie Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’engagement créatif en Philosophie pour enfants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, North American Association for the Community of Inquiry (NAACI). Université Montréal., Aug 2025, Montréal (Québec), Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05170184v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A quoi pense la littérature jeunesse ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Scientifiques. D-Phi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Laval. Québec, Mar 2025, Laval (virtual ), Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05171507v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Processus d’exclusion de la philosophie : enfants et femmes même combat.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXVe congrès mondial de la philosophie. La philosophie au-delà des frontières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sapienza Università di Roma, Aug 2024, Rome Sapienza Universita di Roma, Italie. https://jps.bham.ac.uk/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05167953v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La philosophie avec les enfants : un laboratoire pour la résonance.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlie Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hartmut Rosa : accélération, résonance et énergies sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Colloque Cerisy, Aug 2025, Cerisy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05223656v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'IA, notre Pharmakon moderne?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le grand déballage de l’IA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nantes-Université, Sep 2025, Nantes (Nantes Université), France. https://nantesdigitalweek.com/evenements/le-grand-deballage-de-lia/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05270500v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la philosophie à l’école à une école philosophique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">90eme congrès de l’Acfas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Montréal. Acfas., May 2023, Montréal (Québec), Canada. https://diotime.lafabriquephilosophique.be/numeros/095/001/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05169460v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enjeux politiques et éthiques de la philosophie avec les enfants.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Riiclass</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Polynésie française, Sep 2024, Papeete (Tahiti), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05167670v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aborder les questions socialement vives à l’école</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Scientifiques. D-Phi.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Laval. Chaire Unesco Pratiques de la philosophie/Nantes-Université., Jul 2024, Montréal Québec, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05171521v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philosopher avec les enfants en contexte scolaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La philosophie avec les enfants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Guyane, Jan 2024, Saint-Laurent du Maroni en Guyane, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05172330v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les mondes imaginaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Faire grandir les enfants : quel rôle pour la culture?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UniversSciences, Jan 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05167722v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philosopher à l'heure des réseaux sociaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hartmut Rosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Philosopher à l'heure des réseaux sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut français de Berlin, Mar 2024, Berlin, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05171527v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pourquoi l’Unesco soutient la philosophie avec les enfants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Penser demain quand on meurt aujourd’hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université USEK Beyrouth Liban, Mar 2024, Beyrouth (Liban), Liban</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05167684v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pourquoi la philosophie (avec les enfants) compte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée Mondiale de la Philosophie - 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UNESCO; Nantes-Université, Nov 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04805560v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pratiques de la philosophie avec les enfants : un paradigme pour l’émancipation et la reconnaissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Chirouter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Scientifiques de l’Université de Nantes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nantes-Université, Feb 2025, Nantes (France), France</w:t>
+              <w:t xml:space="preserve">, Nantes-Université, Jun 2023, Nantes (Cité des Congrès) ; Journées Scientifiques Nantes Université, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, College international de Philosophie, Feb 2025, Bordeaux (France), France</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05169441v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pourquoi et comment l’Unesco soutient la philosophie avec les enfants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">75eme anniversaire de la convention de l’ONU sur la prévention et la répression des crimes de génocides.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Paris Musée de l'Homme, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de Montréal, Aug 2025, Montréal (Québec), Canada</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05172288v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Why UNESCO supports philosophy with children: political and humanistic issues of this practice in schools and in the city</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Reimagining Development Models. Making the Social Countand Human Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Unesco Most ProgramWorkshop, Jun 2023, Bankok, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">A quoi pense la littérature de jeunesse ? Fonctions des récits et dystopies dans les ateliers de philosophie à l’école et au lycée.</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05167734v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enjeux politiques et éthiques de la philosophie avec les enfants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Philosopher avec/pour les enfants à l’école et hors de l’école</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Bucarest, Oct 2022, Bucarest (Roumanie), Roumanie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05167795v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quels enjeux politiques pour la philosophie avec les enfants ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PhiloDays</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Bruxelles, Mar 2022, Bruxelle- Université Libre de Bruxelles (ULB), Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05167817v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Why UNESCO supports philosophy with children: political and humanistic issues of this practice in schools and in the city</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plato Biennale. Ethics in schools, communities, and the Public Sphère</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University Seatle, Jun 2022, Seattle (USA, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05169465v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éthique et vérité : se doter de l’esprit critique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Chirouter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’engagement créatif en Philosophie pour enfants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, North American Association for the Community of Inquiry (NAACI). Université Montréal., Aug 2025, Montréal (Québec), Canada</w:t>
+              <w:t xml:space="preserve">Vérité/vérités. Les jeunes en quête de vérité.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Commission nationale française de l'UNESCO, Jun 2022, Aix en Provence - Camp de Milles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05172365v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’enfant, la philosophie et la littérature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JRE- Riiclass.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Polynésie française, Nov 2022, Papeete (Tahiti), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05167783v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philosophy with children and the challenges of emancipation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">First Word Philosophy Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Ryad, Dec 2021, Ryad, Saudi Arabia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05167830v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pourquoi et comment philosopher avec les enfants ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Apprendre à philosopher</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Louvain, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03200636v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivre la fraternité en acte par la pratique de la philosophie avec les enfants.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Budex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, North American Association for the Community of Inquiry (NAACI). Université de Montréal, Aug 2025, Montréal (Québec), Canada</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque interdisciplinaire en sciences humaines et sociales "Voisins"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université Laval. Québec, Mar 2025, Laval (virtual ), Canada</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03047951v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les ateliers de philosophie à l’école : des oasis de pensée » comme modèle de fonctionnement de l’école du XXIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'école primaire au 21e siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CY Cergy Paris Université, Oct 2021, Cergy (CY Cergy Paris université), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sapienza Università di Roma, Aug 2024, Rome Sapienza Universita di Roma, Italie. https://jps.bham.ac.uk/</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05169481v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philosopher avec les enfants : pourquoi et comment ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Développer l’esprit critique des élèves. Enjeux pour la formation des enseignants et des personnels d’éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau des INSPE, Apr 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La philosophie avec les enfants : un laboratoire pour la résonance.</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03201081v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philosophie (avec les enfants) et littérature (de Jeunesse )</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée Mondiale de la Philosophie. 20ème Rencontres Internationales sur les Nouvelles Pratiques Philosophiques. La place de la Culture dans les pratiques philosophiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Unesco Most ProgramWorkshop. Nantes-Université. Université de Liège, Nov 2021, Liège (Belgique), Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05169473v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philosopher avec les enfants : pourquoi et comment ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Développer l’esprit critique des élèves. Enjeux pour la formation des enseignants et des personnels d’éducation.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le printemps de la recherche en éducation. Réseau des INSPE, Apr 2021, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05167861v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Carnaval : un puissant générateur de questions philosophiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Assises du Carnaval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Guyane, Oct 2021, Cayenne (Guyane), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05167847v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivre une Fraternité en acte par la pratique de la philosophie avec les enfants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Chirouter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Colloque Cerisy, Aug 2025, Cerisy, France</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Budex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Interdisciplinaire en Sciences Humaines et Sociales. “Voisins”.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Mans Université, Apr 2021, Le Mans - Université du Maine, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nantes-Université, Sep 2025, Nantes (Nantes Université), France. https://nantesdigitalweek.com/evenements/le-grand-deballage-de-lia/</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05169504v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La philosophie avec les enfants : une pratique politique au service de l'Humanisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1789-2019 : Responsabilità e prospettive dell’homo europaeus nel 230° anniversario della « Déclaration des droits de l’homme et du citoyen ».</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Bari (Italie), Dec 2020, Bari (Italy), Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de Montréal. Acfas., May 2023, Montréal (Québec), Canada. https://diotime.lafabriquephilosophique.be/numeros/095/001/</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05172311v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La philosophie avec les enfants: une pratique politique au service de l'Humanisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1789-2019 : Responsabilità e prospettive dell’homo europaeus nel 230° anniversario della « Déclaration des droits de l’homme et du citoyen ».</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Bari, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de Polynésie française, Sep 2024, Papeete (Tahiti), France</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03200638v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Platon goes to school</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ICPIC Biennal international Conference. Philosophy with chilren and the citizen-agent</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Icpic. University Bogota, Jul 2019, Bogota, Colombia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de Laval. Chaire Unesco Pratiques de la philosophie/Nantes-Université., Jul 2024, Montréal Québec, Canada</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05170157v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un dialogue philosophique entre L’anneau de Gygès et Sa majesté des mouches au collège. Penser le monde avec les mythes et les dystopies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enfances dystopiques.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de Guyane, Jan 2024, Saint-Laurent du Maroni en Guyane, France</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03188261v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pourquoi et comment philosopher avec les enfants et adolescents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Respecter les droits de l’enfant, est-ce respecter l’enfant ? 20ème Journées de Valorisation de la recherche.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Roubaix, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Institut français de Berlin, Mar 2024, Berlin, France</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03200662v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un dialogue philosophique entre « L’anneau de Gygès » et « Sa majesté des mouches » au collège.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Penser le monde avec les mythes et les dystopies ». Enfances dystopiques.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Mans Université, Jun 2019, Le Mans - Université du Maine, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, UniversSciences, Jan 2024, Paris, France</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05170164v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faire dialoguer des enfants français et béninois via des ateliers de philosophie : une expérience en acte de l'universalité de la pensée et des récits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Didactiques pluriingues et médiations inter/trans-culturelles : prendre en compte le patrimoine culturel des élèves pour construire une société inclusive et plurielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, LE MANS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université USEK Beyrouth Liban, Mar 2024, Beyrouth (Liban), Liban</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03188262v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La philosophie avec les enfants pour le dialogue interculturel et la transformation sociale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Empathie et bienveillance au cœur des apprentissages.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris Est Créteil, Sep 2019, Creteil/France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, UNESCO; Nantes-Université, Nov 2024, Paris, France</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05167877v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plato goes to school</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ICPIC Biennal international Conference. Philosophy with chilren and the citizen-agent</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Bogota, Colombia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nantes-Université, Jun 2023, Nantes (Cité des Congrès) ; Journées Scientifiques Nantes Université, France</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03188259v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La philosophie avec les enfants pour le dialogue interculturel et la transformation sociale.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Empathie et bienveillance au cœur des apprentissages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, CRETEIL, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, Paris Musée de l'Homme, France</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03188257v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Former à la pratique de la philosophie avec les enfants : un changement de posture pour l’enseignant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De la formation des enseignants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Congrès International CRIFPE-OEI, Oct 2018, Santiago (Chile), Chili</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Unesco Most ProgramWorkshop, Jun 2023, Bankok, Thailand</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05170225v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Former à la pratique de la philosophie avec les enfants : un changement de posture pour l’enseignant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès International CRIFPE-OEI sur la formation enseignante</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, SANTIAGO, Chili</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de Bucarest, Oct 2022, Bucarest (Roumanie), Roumanie</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03188264v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La philosophie avec les enfants : un paradigme pour l’école républicaine ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les enjeux politiques de la philosophie avec les enfants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, MONTREAL, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de Bruxelles, Mar 2022, Bruxelle- Université Libre de Bruxelles (ULB), Belgique</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03188269v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pratiquer des ateliers de philosophie à l'école primaire et au collège : quels effets sur les enseignants et les élèves ? Sur le rapport au savoir et le rapport à l’école ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ACFAS.4eme Colloque International en Éducation. Enjeux actuels et futures de la formation et profession enseignante</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, University Seatle, Jun 2022, Seattle (USA, United States</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03188277v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philosopher dès l’école élémentaire : un enjeu citoyen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’École, lieu de cristallisation du malaise de l’enfant dans la société ? L’apprentissage de la citoyenneté.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de Polynésie française, Nov 2022, Papeete (Tahiti), France</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03200702v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des ateliers de philosophie à une école philosophique. La philosophie avec les enfants au cœur de l’école</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès International : EducA 2017. Inégalités : quelles contributions des « éducations à… » ?.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Hammamet, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Commission nationale française de l'UNESCO, Jun 2022, Aix en Provence - Camp de Milles, France</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03188278v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philosopher avec les enfants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quand les jeunes philosophent</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, Monaco, Monaco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université Ryad, Dec 2021, Ryad, Saudi Arabia</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03200705v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’enfant, la littérature et la philosophie, une alliance profonde.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les lumières de la fiction. La littérature de jeunesse pour grandir et penser le monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, LE MANS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Louvain, Belgique</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03188272v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presentation of the UNESCO Chair: The practice of philosophy with children: a basis for intercultural dialogue and social transformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">18eme ICPIC conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Le Mans, France</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03188275v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des ateliers de philosophie à une école philosophique : enjeux et actions de la Chaire UNESCO/Université de Nantes &amp;quot;Pratiques de la philosophie avec les enfants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Débattre pour former les citoyens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Réseau des INSPE, Apr 2021, Paris, France</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03200688v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The UNESCO Chair: The practice of philosophy with children: a basis for intercultural dialogue and social transformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">American Philosophical Association Eastern Division Annual Meeting: Cultural and Linguistic Diversity in Young People’s Philosophical Inquiry.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, APA, Jan 2016, Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, CY Cergy Paris Université, Oct 2021, Cergy (CY Cergy Paris université), France</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03188284v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une Chaire UNESCO sur « La pratique de la philosophie avec les enfants : une base éducative pour le dialogue interculturel et la transformation sociale : enjeux, modalités et exemple d’un projet de recherche au service de l’esprit critique et de la fraternité »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fraternité en éducation, éducation à la fraternité : un enjeu pour l’école du 21ème siècle.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Unesco Most ProgramWorkshop. Nantes-Université. Université de Liège, Nov 2021, Liège (Belgique), Belgique</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03188281v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philosophie de l’enfance, philosophie avec les enfants : Représentations contemporaines de l’enfant et développement d’une littérature philosophique de jeunesse.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congreso Internacional y XXIX Jornadas Nacionales de la Asociación Argentina de Literatura Francesa y Francófona</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Asociación Argentina de Literatura Francesa y Francófona, May 2016, Buenos Aires, Argentine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Le printemps de la recherche en éducation. Réseau des INSPE, Apr 2021, Lyon, France</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03188282v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Experiment of the philosophy with pupils 'at particular educational needs' (scholar/handicap great difficulty): effects on the relationship in the knowledge of the pupils. Presentation and analysis of a project Philosophy/science</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ICPIC. Identity and Philosophical Inquiry in an Age of Diversity.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, VANCOUVER, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Le Mans Université, Apr 2021, Le Mans - Université du Maine, France</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03188285v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philosophie (avec les enfants) et littérature (de jeunesse) : 50 ans de rencontres fructueuses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CRILJ : 50 ans de littérature pour la jeunesse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de Guyane, Oct 2021, Cayenne (Guyane), France</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03188286v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’enfant, la littérature et la philosophie. La lecture philosophique de récits à l’école élémentaire et dans l'enseignement spécialisé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les biennales de la Littérature de jeunesse.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, GENNEVILLIERS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de Bari (Italie), Dec 2020, Bari (Italy), Italie</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03188288v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A quoi pense la littérature de jeunesse ? Réconcilier philosophie et littérature.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Philosophie avec les enfants, une discipline nouvelle?.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, ARRAS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Bari, Italie</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03188295v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philosophie et littérature de jeunesse : quelles relations ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enseignement et pratiques de la philosophie en France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Icpic. University Bogota, Jul 2019, Bogota, Colombia</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03188290v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philosophize with the children thanks to the literature. Read to grow and think. Analysis of three years of practice with the same pupils of a primary school in France.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ICPIC. Critical thinking, enquiry bases learning and philosophical enquiry in Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Cap Town, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Le Mans, France</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03188293v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faire le pari de l’éducabilité philosophique de tous les élèves : Mettre en place des ateliers de philosophie dans l’enseignement spécialisé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biennale de l’Éducation. Transmettre ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Biennale de l'Education. CNAM, Jul 2012, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Roubaix, France</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03188301v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Expérimentations des pratiques philosophiques : Effets sur le rapport au savoir, l'approche de la complexité du sujet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Formes d’éducation et processus d’émancipation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, RENNES, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Le Mans Université, Jun 2019, Le Mans - Université du Maine, France</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03188298v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y a-t-il un âge pour philosopher ? Controverse sur l’enfant philosophe.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Repenser l’enfance ? Une question philosophique. Une question à la philosophie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SOPHIED. Université Paris Sorbonne., Jun 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, LE MANS, France</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03191688v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A quoi pense la littérature de jeunesse ? Trois années d’ateliers de lecture philosophique avec les mêmes élèves à l’école primaire française.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Développer l'enfant philosophe et critique par la littérature jeunesse dans la société du savoir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, MONTREAL, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Bogota, Colombia</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03188297v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La philosophie avec les enfants pour penser la complexité du monde.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée Mondiale de la Philosophie. Rencontres Internationales sur les Nouvelles Pratiques Philosophiques.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UNESCO, Nov 2012, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris Est Créteil, Sep 2019, Creteil/France, France</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03192285v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">En quoi la littérature facilite l’apprentissage du philosopher.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Nouvelles Pratiques à Visée Philosophique à l’école et dans la cité.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UNESCO. IUFM Creteil., Nov 2011, CRETEIL, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, CRETEIL, France</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03192288v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mettre en place des ateliers philosophiques en Segpa : de la nécessité de redéfinir sa posture d’enseignant et son rapport aux élèves.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CRREF. Conceptualisations. Didactiques : État des lieux, enjeux et perspectives. Philosophie, difficulté scolaire et enseignement spécialisé : le choc des cultures ? Du coté des élèves, du coté des enseignants.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Point à Pitre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Congrès International CRIFPE-OEI, Oct 2018, Santiago (Chile), Chili</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03190512v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philosophie, littérature et rapport au savoir à l'école primaire et en segpa. Les pratiques à visée philosophique au service de l'égalité des chances ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’égalité des chances à l’école : Quelle égalité ? Quelles chances ?.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collège International de Philosophie, Nov 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, SANTIAGO, Chili</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03192286v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La formation aux ateliers de réflexion philosophique dans le cadre du CAPA-SH (option F) : une occasion pour repenser sa posture d’enseignant dans la classe - rapport aux savoirs/rapport aux élèves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">olloque OUFOREP. CREN. Outils pour la formation, l'éducation et la prévention : contributions de la psychologie et des sciences de l'éducation.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, MONTREAL, Canada</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03190523v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philosopher dès la maternelle : De la simplicité apparente à la découverte de la complexité du récit.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’éducation de la petite enfance. L’éveil réflexif dans la petite enfance.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Montreal, Canada</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03190507v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philosophize with the children thanks to the literature. Read to grow and think. Analysis of three years of practice with the same pupils of a primary school in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ICPIC- Moral, Multicultural &amp; Thinking Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Jinju, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Hammamet, Tunisie</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03190521v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allier littérature de jeunesse, arts et philosophie dès l’école élémentaire. Des récits pour penser des questions d’esthétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">78° Congrès ACFAS .Symposium : Littérature de jeunesse et genres.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, MONTREAL, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2017, Monaco, Monaco</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03190526v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lecture philosophique de récits et rapport au savoir à l’école primaire, en Segpa et en Clis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée Mondiale de la Philosophie. UNESCO. Les Nouvelles Pratiques à Visée Philosophique à l’école et dans la cité.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03191684v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philosopher avec la littérature de jeunesse à l’école, en SEGPA et ailleurs...</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AREF. Congrès International d’Actualité de la Recherche en Éducation et en Formation.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, LE MANS, France</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03191681v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pourquoi et comment allier &amp;quot;débat interprétatif&amp;quot; et &amp;quot;débat réflexif&amp;quot; dès l’école élémentaire?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">78° Congrès ACFAS.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Lyon, France</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03191678v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Il était une fois, 3, 7 12, 13… La signification symbolique inconsciente des nombres. Approche psychanalytique des phobies et angoisses mathématiques chez les jeunes enfants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EMF. Enseignement des mathématiques et développement : enjeux de société et de formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, DAKAR, Sénégal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Madrid, Spain</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03191692v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’enfant et l’étonnement devant le monde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enfant, quel est ton nom ?.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, APA, Jan 2016, Washington, United States</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03200710v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La « pensée fantôme » du texte. De la lecture littéraire à la lecture philosophique d’une même œuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Littérature de jeunesse et engagement(s).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IUFM d'Alsace, Nov 2008, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Montpellier, France</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03192287v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les fondements philosophiques des programmes de littérature au cycle 3 de l’école élémentaire.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Nouvelles Pratiques à Visée Philosophique à l’école et dans la cité : état des lieux et propositions pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Asociación Argentina de Literatura Francesa y Francófona, May 2016, Buenos Aires, Argentine</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03200626v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La vérité, la fiction et la vie dans la littérature de jeunesse contemporaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">75° Congrès ACFAS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Trois-Rivières, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, VANCOUVER, Canada</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03200617v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A quoi pense la littérature de jeunesse ? Mettre en place des ateliers de philosophie à l’école à partir de la littérature.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">75eme congrès ACFAS.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Trois-Rivières, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2015, Paris, France</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03190531v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La portée philosophique de la littérature jeunesse. Allier débat interprétatif et débat réflexif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LIRDEF. Les 7èmes rencontres des chercheurs en didactique de la littérature : Parler, lire, écrire dans la classe de littérature : l’activité de l’élève / le travail de l’enseignant / la place de l’œuvre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, GENNEVILLIERS, France</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03200624v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La portée philosophique de la littérature jeunesse.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Nouvelles Pratiques à Visée Philosophique à l’école et dans la cité : La philosophie comme pratique éducative et culturelle : une nouvelle citoyenneté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, ARRAS, France</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03200627v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réfléchir sur la question de l’amitié à partir de mise en réseau d’albums au cycle 2 et 3 de l’école élémentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Nouvelles pratiques philosophiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2005, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...1793 lines deleted...]
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03200631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9370,319 +9530,319 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philosophy with children across borders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Chirouter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Omar Omar Kohan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Childhood &amp; Philosophy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 21, https://www.e-publicacoes.uerj.br/childhood/issue/view/3359, 2025, Presses de l'Université d'État de Rio de Janeiro (EdUERJ)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05170877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">En quoi les différentes pratiques de débats démocratiques, s’appuyant sur les Humanités, peuvent-elles contribuer à lutter contre les inégalités scolaires et sociales ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Chirouter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Perrin-Doucey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Connac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Zoïa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 53, 2019, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/edso.6754⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/edso.6754⟩</w:t>
+                <w:t xml:space="preserve">hal-02500155v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’enseignement de la philosophie et les nouvelles pratiques philosophiques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Tozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 13, 2012, Recherche en éducation, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ree.5160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...90 lines deleted...]
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01199902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9692,1089 +9852,1089 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A quoi pense la littérature de jeunesse? Des enfants, des questions, des histoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Chirouter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'école des Lettres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, https://www.ecoledesloisirs.fr/livre/a-quoi-pense-litterature-jeunesse-enfants-questions-histoires, 2025, 9782211342650</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05149049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La philosophie avec les enfants : un paradigme pour l'émancipation, la reconnaissance et la résonance.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Raison Publique. https://www.cairn.info/la-philosophie-avec-les-enfants--9782900337080.htm?ora.z_ref=cairnSearchAutocomplete, 2023, Patrick Savidan, 9782900337080</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04008650v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ateliers de philosophie à partir d'albums et autres fictions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hachette-Education</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Pédagogie Pratique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04805871v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La philosophie avec les enfants : Un paradigme pour l'émancipation, la reconnaissance et la résonance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Éditions Raison publique, pp.204, 2022, 9782900337080. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/erp.chiro.2022.01⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05562799v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La philosophie avec les enfants : un paradigme pour la reconnaissance, l'émancipation, la résonance.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Raison Publique. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raison Publique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 978-2900337080</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04805065v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La philosophie au cœur de l’école</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vrin. A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03188010v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le grand cours de philosophie. 52 semaines pour construire un monde qui nous ressemble</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Budex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bailet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bouillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Hawken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hachette, 2021, 978-2-01-707512-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03149397v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les lumières de la fiction. Philosophie (avec les enfants) et littératures (pour la jeunesse)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Prince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Raison Publique. Sorbonne Université Presses. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02455076v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philosophie (avec les enfants) et littérature (de jeunesse)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Prince</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raison Publique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 196 p., 2019, 9782900337028</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02113672v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dis, raconte comment ça marche. Découvrir et penser le monde avec Edgar Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Lani-Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adélaïde Ronxin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pourpenser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, ‎ 9782371760851</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02301209v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ateliers de philosophie à partir d'albums de jeunesse. Enseignement Moral et Civique et littérature.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hachette-Education, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03188322v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'enfant, la littérature et la philosophie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan. , 2015, 978-2-343-05379-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01145816v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aborder la philosophie en classe à partir d'albums de jeunesse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Onfray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">Raison Publique. https://www.cairn.info/la-philosophie-avec-les-enfants--9782900337080.htm?ora.z_ref=cairnSearchAutocomplete, 2023, Patrick Savidan, 9782900337080</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Tozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">208 p., 2011, 978-2-01-171330-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...58 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Pédagogie Pratique</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01189326v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lire, réfléchir et débattre à l’école élémentaire. La littérature de jeunesse pour aborder des questions philosophiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...855 lines deleted...]
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03200612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10784,1842 +10944,1842 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconnaissance, émancipation, résonance : enjeux éthiques politiques de la philosophie avec les enfants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Chirouter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lit Verlag. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les défis du populisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 73, 184 p., 2025, Forum Philosophie International, 978-3-643-91710-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05215219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philosopher dès l’enfance, une école de liberté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Chirouter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Penser par soi-même</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">sciences Humaines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, https://boutique.scienceshumaines.com/livres/918, 2024, https://www.scienceshumaines.com/, 1622-08868</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05171494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From &amp;quot;philosophy in school&amp;quot; to a &amp;quot;philosophical school&amp;quot; : philosophy workshops to revive the thirst for knowledge.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Chirouter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Routledge. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philosophy with children and teacher education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2022, 9781032080574</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04805879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une école philosophique : Penser l’école à la lumière de la philosophie avec les enfants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La philosophie avec les enfants : Un paradigme pour l'émancipation, la reconnaissance et la résonance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Raison publique, pp.23-43, 2022, 9782900337080. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/erp.chiro.2022.01.0023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05562820v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une école philosophique. Penser l’école à la lumière de la philosophie avec les enfants.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La philosophie avec les enfants : un paradigme pour l’émancipation, la reconnaissance, la résonance.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Raison Publique (Editions), 2022, 978-2-900337-08-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03896577v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Chirouter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Patrick Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La philosophie avec les enfants : Un paradigme pour l'émancipation, la reconnaissance et la résonance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions Raison publique, pp.15-16, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/erp.chiro.2022.01.0015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04680018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Raison Publique (Editions), 2022, 978-2-900337-08-0</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une école philosophique. Penser l’école à la lumière de la philosophie avec les enfants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Raison Publique. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La philosophie avec les enfants. Un paradigme pour l'émancipation, la reconnaissance, la résonance.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , 2022, Philosophie &amp; littérature, ‎ 978-2900337080</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04805238v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From &amp;quot;philosophy in school&amp;quot; to a &amp;quot;philosophical school&amp;quot; : philosophy workshops to revive the thirst for knowledge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Routledge. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Philosophy with children and teacher education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , https://www.taylorfrancis.com/chapters/edit/10.4324/9781003212737-18/philosophy-school-philosophy-school-edwige-chirouter, 2022, 9781003212737</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, , 2022, Philosophie &amp; littérature, ‎ 978-2900337080</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05171498v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Infusing philosophy in education from early learning onward.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Title in Humanist Futures: Perspectives from UNESCO Chairs and UNITWIN Networks on the futures of education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , https://unesdoc.unesco.org/ark:/48223/pf0000372577, 2020, 978-92-3-100369-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, , https://www.taylorfrancis.com/chapters/edit/10.4324/9781003212737-18/philosophy-school-philosophy-school-edwige-chirouter, 2022, 9781003212737</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03188080v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les lumières de la fiction : La littérature pour apprendre à philosopher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Edwige Chirouter; Nathalie Prince. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Philosophie (avec les enfants) et littérature de jeunesse. Lumières de la fiction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raison Publique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.33-42, 2019, Philosophie &amp; littérature, 9782900337028</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, , https://unesdoc.unesco.org/ark:/48223/pf0000372577, 2020, 978-92-3-100369-1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03188085v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pourquoi et comment philosopher avec les enfants ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Budex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Blond-Rzewuski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Galichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Pettier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pourquoi et comment philosopher avec les enfants ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hatier, 2018, 978-2-401-04530-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...73 lines deleted...]
-              <w:t xml:space="preserve">, pp.33-42, 2019, Philosophie &amp; littérature, 9782900337028</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02570422v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philosopher sur les relations de l’Homme à la Nature grâce à la littérature de jeunesse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N. Prince, S. Thiltges. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La place de l'écologie dans la littérature européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUR, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Christian Budex</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01889840v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presentation of the UNESCO Chair: The practice of philosophy with children: a basis for intercultural dialogue and social transformation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Blond-Rzewuski</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule Vannier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Inclusion, Diversity and Intercultural Dialogue in Young People's Philosophical Inquiry.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SensePublishers, pp.111-121, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-94-6351-065-3_9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03188315v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philosophie de l’enfance, philosophie avec les enfants. Représentations contemporaines de l’enfant et développement d’une littérature philosophiques de jeunesse.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">S. Artal-Maillie, V. Castello-Joubert. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Infancias/Enfances. Representaciones de la nines y la juventud en las litteraturas de expression francesca.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dedalus Editores, pp.175-183, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01889819v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">presentaçào da cadeira unesco : pràtica da filosofia com crianças : uma base educative para o diàlogo intercultural e a transformaçào social.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule Vannier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">O ato de educar emu ma lingua ainda por ser escrita</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03188318v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philosophie et littérature de jeunesse : quelles relations ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bruno Poucet et Patrick Raynou (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enseignement et pratiques de la philosophie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Bordeaux, pp.177-189, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pub.37682⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03188319v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fonction du récit dans l’apprentissage de la pensée critique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’éducation de la liberté : aliénation et émancipation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03189348v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’enfant, la littérature, la philosophie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">LIT Verlag. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Philosopher avec les enfants, une discipline nouvelle ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03188321v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pratiques philosophiques en ASH : quelles médiations pour quels apprentissages ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule Vannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...37 lines deleted...]
-              <w:t xml:space="preserve">, Hatier, 2018, 978-2-401-04530-9</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pratiques inclusives et savoirs scolaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUN - Presses Universitaires de Lorraine, 2013, 2814301438</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, PUR, 2018</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03189467v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse des philosophèmes au cœur d'une DVP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires Blaise Pascal. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quand les élèves philosophent. Analyses plurielles du corpus Philosophèmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...79 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03189351v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The child, the literature, the philosophy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Diadrassi. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Philosophy, philosophy, are you there? Doing philosophy with children</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Dedalus Editores, pp.175-183, 2017</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03189349v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des pratiques philosophiques pour transmettre la morale laïque.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">SCREREN. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Eduquer à la citoyenneté. Construire des compétences sociales et civiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, 2016</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03189471v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A quoi pense la littérature de jeunesse ? Philosopher avec les enfants grâce à la lecture de récits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hermann. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Repenser l’enfance ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...601 lines deleted...]
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03189469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12629,153 +12789,153 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entretien. Podcast &amp;quot;Le Phil d’Actu&amp;quot;. : Edwige Chirouter et la philosophie avec les enfants.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Chirouter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05170699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philosophie avec les enfants : discours d’Edwige Chirouter à l’Unesco (Cérémonie de reconduction de la Chaire &amp;quot;Philosophie avec les enfants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Chirouter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04804988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12785,587 +12945,587 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entretien. France Inter, émission « Grand bien vous fasse ». Comment la littérature jeunesse aide à réfléchir ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Chirouter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, https://www.radiofrance.fr/franceinter/podcasts/grand-bien-vous-fasse/grand-bien-vous-fasse-du-mercredi-18-juin-2025-8848626</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05170688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entretien. Télérama. « Claude Ponti plutôt que Kant : faire de la philo dès le CP grâce aux livres jeunesse, c’est possible ».</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, https://www.telerama.fr/enfants/claude-ponti-plutot-que-kant-faire-de-la-philo-des-le-cp-grace-aux-livres-jeunesse-c-est-possible-7024247.php</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05170708v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entretien. France Inter, émission « L’heure Philo » : La Philosophie avec les enfants, une pratique pirate.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Chirouter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, https://www.radiofrance.fr/franceinter/podcasts/l-heure-philo/l-heure-philo-du-vendredi-20-juin-2025-2460258</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05170682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entretien. Le Café pédagogique : « La philosophie avec les enfants peut pirater un peu le logiciel de l’enseignement traditionnel ».</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Chirouter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, https://www.cafepedagogique.net/2025/01/27/edwige-chirouter-la-philosophie-avec-les-enfants-peut-pirater-un-peu-le-logiciel-de-lenseignement-traditionnel-et-classique/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05170811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">2025, https://www.telerama.fr/enfants/claude-ponti-plutot-que-kant-faire-de-la-philo-des-le-cp-grace-aux-livres-jeunesse-c-est-possible-7024247.php</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">le bon âge pour philosopher?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, https://www.radiofrance.fr/franceculture/podcasts/avec-philosophie/le-bon-age-pour-apprendre-a-philosopher-2911099</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05220882v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">«Philosopher avec les enfants. Oui mais pas n’importe comment ! »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Chirouter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, https://www.radiofrance.fr/franceculture/podcasts/etre-et-savoir/philosopher-avec-les-enfants-3073209</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05220881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">2023, https://www.radiofrance.fr/franceculture/podcasts/avec-philosophie/le-bon-age-pour-apprendre-a-philosopher-2911099</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pourquoi faire de la philosophie avec des enfants ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2022</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03615108v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Edwige Chirouter : La philo pour les marmots ».</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022, https://www.liberation.fr/portraits/edwige-chirouter-philo-pour-les-marmots-20220630_WJCOJEMNNRCIRGCXGXZ63PJX6E/?redirected=1&amp;redirected=1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2022, https://www.liberation.fr/portraits/edwige-chirouter-philo-pour-les-marmots-20220630_WJCOJEMNNRCIRGCXGXZ63PJX6E/?redirected=1&amp;redirected=1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05220887v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment parler de la mort avec les enfants ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020, https://www.radiofrance.fr/franceculture/podcasts/etre-et-savoir/comment-parler-de-la-mort-avec-les-enfants-7636121?fbclid=IwAR1GmTEvxkNx8AOY8fdQtc9QVuKf8vn5STNHxQigfMWZVDUK-aW4dv6GRqA</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...61 lines deleted...]
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05220885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13375,91 +13535,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La jeunesse, la création artistique, la philosophie, quelles résonnances ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Chirouter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03286784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13469,114 +13629,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A quoi pense la littérature de jeunesse ? Portée philosophique de la littérature et pratiques à visée philosophique au cycle 3 de l’école élémentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Chirouter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'Homme et Société. UNIVERSITE DE MONTPELLIER, 2008. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03188305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId253"/>
+      <w:footerReference w:type="default" r:id="rId257"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -13644,51 +13804,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AD1AD222"/>
+    <w:nsid w:val="0168F42F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13792,51 +13952,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="82D5E431"/>
+    <w:nsid w:val="9E8E55F8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14026,51 +14186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/edwige-chirouter" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/118582518" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chaireunescophiloenfants.univ-nantes.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.radiofrance.fr/franceinter/podcasts/l-heure-philo/l-heure-philo-du-vendredi-20-juin-2025-2460258" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.telerama.fr/enfants/claude-ponti-plutot-que-kant-faire-de-la-philo-des-le-cp-grace-aux-livres-jeunesse-c-est-possible-7024247.php?fbclid=IwY2xjawIak2VleHRuA2FlbQIxMQABHVXruzO4vkhE8o5AFbKcFLCElMVkx2xWOwRdwvxmyl6drL1doT3Z2wiUAw_aem_S0H26auG4xm6nQbpxNG6_w" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.radiofrance.fr/franceinter/podcasts/grand-bien-vous-fasse/grand-bien-vous-fasse-du-mercredi-06-decembre-2023-9409678" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.liberation.fr/portraits/edwige-chirouter-philo-pour-les-marmots-20220630_WJCOJEMNNRCIRGCXGXZ63PJX6E/?redirected=1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457959v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Chirouter" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517741v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535994v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167613v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Boucher" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167631v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Beaujean" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367319v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Santi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12957/childphilo.2025.94598" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271118v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340318v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839806v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46707/jps.v11i2.236" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805974v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joumana Hayek" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brizio Dos" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Linais" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702454v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Perronnet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Ferri&#232;re" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11uay" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805184v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Deprez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodica Ailincai" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11ub4" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805952v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Meloche" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805935v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Renard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805945v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Sauvain" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805938v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bouchet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805940v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ruiz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805933v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206088v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blond-Rzewuski" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Budex" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801485v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304622v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.6842" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188017v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188031v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tozzi Michel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01140431v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1024534ar" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188049v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Malabry" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.5228" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188060v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pettier Jean-Charles" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.275" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01142473v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04324077v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.63723/publije.201210106" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188045v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.5219" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01140367v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01142451v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01140424v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188074v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01140333v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270508v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270492v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171506v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167925v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149026v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170184v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170197v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171507v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167953v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223656v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270500v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169460v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167670v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171521v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172330v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171527v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hartmut Rosa" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167722v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167684v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805560v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169441v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172288v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167734v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167795v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167817v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169465v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167783v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172365v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167830v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200636v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047951v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201081v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169481v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169473v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167861v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169504v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167847v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172311v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200638v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170157v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188261v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200662v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170164v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188262v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188259v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167877v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188257v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170225v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188264v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188269v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188277v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188278v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200705v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200702v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188272v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200688v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188275v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188284v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188281v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188282v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188285v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188286v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188288v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188295v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188290v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188293v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188301v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191688v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188298v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188297v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192285v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190512v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192286v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190523v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192288v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190507v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190521v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191684v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190526v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191681v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191678v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191692v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200710v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192287v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190531v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200617v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200626v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200624v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200627v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200631v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170877v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Omar Omar Kohan" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500155v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Perrin-Doucey" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Connac" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Zo&#239;a" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.6754" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199902v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tozzi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.5160" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149049v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ecoledesloisirs.fr/livre/a-quoi-pense-litterature-jeunesse-enfants-questions-histoires" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008650v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805871v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.enseignants.hachette-education.com/livre/pedagogie-pratique-ateliers-de-philosophie-partir-dalbums-et-autres-fictions-cycles-2-et-3/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05562799v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/erp.chiro.2022.01" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805065v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raison-publique.fr/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188010v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149397v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bailet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bouillon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Hawken" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455076v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Prince" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113672v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.raison-publique.fr/article899.html" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301209v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Lani-Bayle" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Ronxin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pourpenser.fr/" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188322v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145816v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189326v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Onfray" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200612v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215219v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171494v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scienceshumaines.com/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805879v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680018v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Patrick Olivier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/erp.chiro.2022.01.0015" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896577v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05562820v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/erp.chiro.2022.01.0023" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805238v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171498v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188080v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188085v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570422v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Galichet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Pettier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889840v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188315v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Vannier" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-6351-065-3_9" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889819v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188318v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188319v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pub.37682" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189348v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188321v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189351v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189467v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189349v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189471v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189469v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170699v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804988v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170688v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170682v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170811v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170708v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220881v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220882v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615108v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220887v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220885v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286784v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03188305v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/edwige-chirouter" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/118582518" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chaireunescophiloenfants.univ-nantes.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.radiofrance.fr/franceinter/podcasts/l-heure-philo/l-heure-philo-du-vendredi-20-juin-2025-2460258" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.telerama.fr/enfants/claude-ponti-plutot-que-kant-faire-de-la-philo-des-le-cp-grace-aux-livres-jeunesse-c-est-possible-7024247.php?fbclid=IwY2xjawIak2VleHRuA2FlbQIxMQABHVXruzO4vkhE8o5AFbKcFLCElMVkx2xWOwRdwvxmyl6drL1doT3Z2wiUAw_aem_S0H26auG4xm6nQbpxNG6_w" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.radiofrance.fr/franceinter/podcasts/grand-bien-vous-fasse/grand-bien-vous-fasse-du-mercredi-06-decembre-2023-9409678" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.liberation.fr/portraits/edwige-chirouter-philo-pour-les-marmots-20220630_WJCOJEMNNRCIRGCXGXZ63PJX6E/?redirected=1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457959v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Chirouter" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517741v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535994v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05611203v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Poncin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167613v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Boucher" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167631v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Beaujean" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367319v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Santi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12957/childphilo.2025.94598" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271118v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cape.601.0057" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340318v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805974v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joumana Hayek" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brizio Dos" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Linais" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839806v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46707/jps.v11i2.236" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702454v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Perronnet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Ferri&#232;re" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11uay" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805184v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Deprez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodica Ailincai" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11ub4" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805952v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Meloche" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805935v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Renard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805945v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Sauvain" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805938v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bouchet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805940v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ruiz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805933v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206088v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blond-Rzewuski" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Budex" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801485v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304622v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.6842" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188017v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188031v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tozzi Michel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01140431v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1024534ar" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188060v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pettier Jean-Charles" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.275" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188049v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Malabry" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.5228" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01142473v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04324077v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.63723/publije.201210106" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01140367v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188045v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.5219" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01140424v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01142451v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188074v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01140333v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05611232v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167925v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171506v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270508v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270492v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149026v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170197v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170184v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171507v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167953v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223656v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270500v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169460v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167670v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171521v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172330v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167722v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171527v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hartmut Rosa" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167684v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805560v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169441v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172288v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167734v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167795v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167817v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169465v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172365v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167783v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167830v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200636v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047951v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169481v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201081v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169473v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167861v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167847v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169504v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172311v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200638v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170157v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188261v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200662v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170164v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188262v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167877v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188259v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188257v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170225v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188264v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188269v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188277v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200702v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188278v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200705v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188272v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188275v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200688v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188284v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188281v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188282v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188285v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188286v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188288v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188295v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188290v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188293v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188301v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188298v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191688v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188297v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192285v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192288v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190512v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192286v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190523v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190507v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190521v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190526v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191684v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191681v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191678v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191692v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200710v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192287v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200626v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200617v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190531v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200624v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200627v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200631v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170877v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Omar Omar Kohan" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500155v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Perrin-Doucey" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Connac" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Zo&#239;a" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.6754" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199902v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tozzi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.5160" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149049v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ecoledesloisirs.fr/livre/a-quoi-pense-litterature-jeunesse-enfants-questions-histoires" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008650v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805871v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.enseignants.hachette-education.com/livre/pedagogie-pratique-ateliers-de-philosophie-partir-dalbums-et-autres-fictions-cycles-2-et-3/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05562799v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/erp.chiro.2022.01" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805065v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raison-publique.fr/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188010v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149397v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bailet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bouillon" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Hawken" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455076v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Prince" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113672v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.raison-publique.fr/article899.html" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301209v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Lani-Bayle" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Ronxin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pourpenser.fr/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188322v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145816v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189326v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Onfray" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200612v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215219v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171494v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scienceshumaines.com/" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805879v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05562820v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/erp.chiro.2022.01.0023" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896577v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680018v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Patrick Olivier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/erp.chiro.2022.01.0015" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805238v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171498v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188080v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188085v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570422v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Galichet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Pettier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889840v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188315v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Vannier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-6351-065-3_9" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889819v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188318v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188319v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pub.37682" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189348v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188321v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189467v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189351v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189349v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189471v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189469v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170699v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804988v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170688v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170708v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170682v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170811v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220882v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220881v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615108v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220887v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220885v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286784v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03188305v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>