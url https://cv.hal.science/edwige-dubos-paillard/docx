--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -106,247 +106,247 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Se préparer à la crise : comprendre et modéliser les comportements des populations sur des territoires en situation de catastrophe</w:t>
+                <w:t xml:space="preserve">Analyser l'impact de l’alerte et de l’intervention des secours sur les comportements humains en situation de catastrophe : une contribution théorique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edwige Dubos-Paillard</w:t>
+                <w:t xml:space="preserve">Dubos-Paillard Edwige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Verdière Nathalie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damienne Provitolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lanza Valentina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modeling the Past to Anticipate de Future</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">Alerter la population : enjeux scientifiques et opérationnels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Avignon (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05498987v1</w:t>
+                <w:t xml:space="preserve">hal-05035622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyser l'impact de l’alerte et de l’intervention des secours sur les comportements humains en situation de catastrophe : une contribution théorique</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Se préparer à la crise : comprendre et modéliser les comportements des populations sur des territoires en situation de catastrophe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lanza Valentina</w:t>
+                <w:t xml:space="preserve">Edwige Dubos-Paillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alerter la population : enjeux scientifiques et opérationnels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2025, Avignon (FR), France</w:t>
+              <w:t xml:space="preserve">Modeling the Past to Anticipate de Future</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05035622v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05498987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les réactions humaines lors de catastrophes soudaines et rapides : unicité ou diversité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damienne Provitolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Dubos-Paillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20 ans du tsunami de décembre 2004. Bilan des recherches sur la caractérisation de l'aléas et l'analyse des réponses des sociétés.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire de Géographie physique, Dec 2024, Thiais, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -371,51 +371,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A theoretical reflection on temporal aspects of emergency population warning and rescue response on human behaviors during disasters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Dubos-Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Tricot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -423,51 +423,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Verdière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Lanza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damienne Provitolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">UGI-IGU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -518,77 +518,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Lanza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damienne Provitolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Verdière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Dubos-Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Complex Networks 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Madrid, Spain</w:t>
@@ -617,51 +617,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of flood risk on property values around Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Dubos-Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Lavaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -712,51 +712,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of flood risk on property values around Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Dubos-Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Lavaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -807,77 +807,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Com2SiCa (2) A database to explore the human behavior at the very moment of disasters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Dubos-Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Connault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damienne Provitolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Haule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -932,51 +932,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of flood risk information on property values around Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Dubos-Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Lavaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1027,64 +1027,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How people react to a major disaster ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Dubos-Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damienne Provitolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Connault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1116,299 +1116,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02394238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of flood risk on property values around Paris</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Com2SiCa : What are the dynamics of human behavior during disasters ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damienne Provitolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Dubos-Paillard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Katrin Millock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IDRIM 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Nice, France</w:t>
+              <w:t xml:space="preserve">AAG 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Washington DC, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02394202v1</w:t>
+                <w:t xml:space="preserve">hal-02120811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of flood risk information on property values around Paris</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">The effect of flood risk on property values around Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Dubos-Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Lavaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katrin Millock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Risk Perception, Behaviour, Management and Response</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Rennes, France</w:t>
+              <w:t xml:space="preserve">IDRIM 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04938117v1</w:t>
+                <w:t xml:space="preserve">halshs-02394202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Com2SiCa : What are the dynamics of human behavior during disasters ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">The effect of flood risk information on property values around Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Dubos-Paillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Lavaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katrin Millock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AAG 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Washington DC, United States</w:t>
+              <w:t xml:space="preserve">European Conference on Risk Perception, Behaviour, Management and Response</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02120811v1</w:t>
+                <w:t xml:space="preserve">halshs-04938117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathematical and geographical approach in the modeling of a network of human behavioral systems</w:t>
               </w:r>
@@ -1433,51 +1433,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Verdière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Dubos-Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1519,51 +1519,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of flood risk information on property values around Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Dubos-Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Lavaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1733,260 +1733,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01636251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les comportements humains en situation de catastrophe : les comprendre pour mieux les prévenir</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Evolution of the vulnerability of people and property to flooding in three cities of the Gard department (south of France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Dubos-Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Boulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Pavard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Sanseverino-Godfrin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theo Quant 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Besançon, France. pp.260-264</w:t>
+              <w:t xml:space="preserve">9th HyMeX Workshop - Hydrological cycle in the MEditerranean EXperiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Mykonos, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02116882v1</w:t>
+                <w:t xml:space="preserve">hal-01295710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of the vulnerability of people and property to flooding in three cities of the Gard department (south of France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Les comportements humains en situation de catastrophe : les comprendre pour mieux les prévenir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damienne Provitolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Dubos-Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Verdière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Lanza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th HyMeX Workshop - Hydrological cycle in the MEditerranean EXperiment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Mykonos, Greece</w:t>
+              <w:t xml:space="preserve">Theo Quant 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Besançon, France. pp.260-264</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01295710v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02116882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathematical modeling of human behaviors during catastrophic events.</w:t>
               </w:r>
@@ -2011,64 +2011,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Lanza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damienne Provitolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Dubos-Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Conference on Complex Systems and Applications (ICCSA2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Le Havre, France. pp.67-74</w:t>
@@ -2097,64 +2097,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ANALYSIS OF THE CASCADING DISASTERS THAT OCCURRED IN JAPAN IN MARCH 2011 USING ONTOLOGY OF RISK</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Dubos-Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damienne Provitolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECTQG 2013 - European Colloquium of Theoretical and Quantitative Geography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2179,64 +2179,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the 2011 Japan's triple disaster from a conceptual ontology of the domain of risk and disaster,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Dubos-Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damienne Provitolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Complex Systems Design and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, France. pp.1-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2255,545 +2255,545 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00767060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EMERGENT HUMAN BEHAVIOUR DURING A DISASTER: THEMATIC VERSUS COMPLEX SYSTEMS APPROACHES</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Analyser les catastrophes : une approche par les comportements humains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Dubos-Paillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damienne Provitolo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emergent Properties in Natural and Artificial Complex Systems EPNACS 2011 within ECCS’11</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">SCIGRAD'11 - SYSTÈMES COMPLEXES D'INFORMATION ET DE GESTION DES RISQUES POUR L'AIDE À LA DÉCISION</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02118076v1</w:t>
+                <w:t xml:space="preserve">halshs-00646765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emergence de comportements humains spécifiques face à différents types de catastrophes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damienne Provitolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Dubos-Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ioualalen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres Nationales des Systèmes Complexes 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Roscoff, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00646772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyser les catastrophes : une approche par les comportements humains</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">EMERGENT HUMAN BEHAVIOUR DURING A DISASTER: THEMATIC VERSUS COMPLEX SYSTEMS APPROACHES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damienne Provitolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Dubos-Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Damienne Provitolo</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SCIGRAD'11 - SYSTÈMES COMPLEXES D'INFORMATION ET DE GESTION DES RISQUES POUR L'AIDE À LA DÉCISION</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Paris, France</w:t>
+              <w:t xml:space="preserve">Emergent Properties in Natural and Artificial Complex Systems EPNACS 2011 within ECCS’11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00646765v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02118076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Describing knowledge of the domain of risk and catastrophe by the creation of an ontology</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Vers une ontologie des risques et des catastrophes : le modèle conceptuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damienne Provitolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Dubos-Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Müller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Meeting AAG</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Washington, United States</w:t>
+              <w:t xml:space="preserve">Ontologie et dynamique des systèmes complexes, perspectives interdisciplinaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, Rochebrune (Megève), France. pp.1-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00643616v1</w:t>
+                <w:t xml:space="preserve">halshs-00643597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une ontologie des risques et des catastrophes : le modèle conceptuel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Describing knowledge of the domain of risk and catastrophe by the creation of an ontology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damienne Provitolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Dubos-Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Müller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ontologie et dynamique des systèmes complexes, perspectives interdisciplinaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2009, Rochebrune (Megève), France. pp.1-16</w:t>
+              <w:t xml:space="preserve">Annual Meeting AAG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00643597v1</w:t>
+                <w:t xml:space="preserve">halshs-00643616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actions innovantes en matière sociale - expérimentation jeunesse et évaluation &amp;quot;au fil de l'eau&amp;quot; - Dynamique endogène et synergie des acteurs en faveur de la mobilité internationale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Carel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Dubos-Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2838,329 +2838,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00762409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment mesurer les dynamiques d'innovation au niveau régional. L'expérience franc-comtoise</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Validation of an ontology of risk and disaster through a case study of the 1923 Great Kanto Earthquake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damienne Provitolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Dubos-Paillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVLIe colloque ASRDLF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">3rd International Conference on Complex Systems and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Le Havre, France. pp.140-150</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00764473v1</w:t>
+                <w:t xml:space="preserve">halshs-00422254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'ontologie du domaine de la croissance urbaine à celle d'un modèle dynamique de croissance urbaine sous SpaCelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Dubos-Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Langlois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIèmes rencontre de Rochebrune</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2009, Megève, Suisse. 16p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00767224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of an ontology of risk and disaster through a case study of the 1923 Great Kanto Earthquake</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Comment mesurer les dynamiques d'innovation au niveau régional. L'expérience franc-comtoise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Carel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Dubos-Paillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Complex Systems and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Le Havre, France. pp.140-150</w:t>
+              <w:t xml:space="preserve">XVLIe colloque ASRDLF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00422254v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00764473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Définition et mesure de l'innovation : un exercice délicat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Carel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Dubos-Paillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence des humanités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Sévenans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3198,64 +3198,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial risks and complex systems : methodological perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Daudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damienne Provitolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Dubos-Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3304,264 +3304,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00193881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simuler les effets de la mise en place d'un contournement sur la croissance d'une agglomération à l'aide d'automates cellulaires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Spatial risks and complex systems: methodological perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Daudé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damienne Provitolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Dubos-Paillard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Eliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAGEO 2007, Rencontres internationales Géomatique et territoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">ECCS-EPNACS'07, Emergent Properties in Natural and Artificial Complex Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Dresde, Germany. pp.81-92</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00767223v1</w:t>
+                <w:t xml:space="preserve">halshs-00566798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial risks and complex systems: methodological perspectives</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Simuler les effets de la mise en place d'un contournement sur la croissance d'une agglomération à l'aide d'automates cellulaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Dubos-Paillard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCS-EPNACS'07, Emergent Properties in Natural and Artificial Complex Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Dresde, Germany. pp.81-92</w:t>
+              <w:t xml:space="preserve">SAGEO 2007, Rencontres internationales Géomatique et territoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00566798v1</w:t>
+                <w:t xml:space="preserve">hal-00767223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MODELISER ET SIMULER L'EVOLUTION URBAINE PAR AUTOMATE CELLULAIRE AVEC SPACELLE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Dubos-Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Langlois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international "Fabrique de la ville et mutations des formes d’urbanité"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université des sciences et de la technologie d’Oran, Dec 2005, Oran, Algérie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3618,51 +3618,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flood risk information release: Evidence from housing markets around Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Dubos-Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Lavaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3735,77 +3735,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the Effect of Rescuers and the Use of a Massive Alarm in a Population in a Disaster Situation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Verdière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Dubos-Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Lanza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damienne Provitolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3869,90 +3869,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling and Analysis of the Impact of Risk Culture on Human Behavior during a Catastrophic Event</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Lanza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damienne Provitolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Verdière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bertelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Dubos-Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 15 (14), pp.11063. </w:t>
@@ -4003,77 +4003,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An analysis of the effects of territory properties on population behaviors and evacuation management during disasters using coupled dynamical systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Lanza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Dubos-Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damienne Provitolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Berred</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4120,51 +4120,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saisir les comportements humains en situation de catastrophes : proposition d'une démarche méthodologique immersive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damienne Provitolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Tricot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4254,64 +4254,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportamientos humanos en situación de desastre : de la observación a la modelización conceptual y matemática</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damienne Provitolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Dubos-Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4401,51 +4401,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le système d’assainissement en Ile-de-France : entre ressource et facteur aggravant pour la gestion d’une inondation majeure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Moatty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Dubos-Paillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 940, </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4639,77 +4639,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Verdière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damienne Provitolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Lanza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Dubos-Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Journal of Human-Social Science: H Interdisciplinary</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 15 (No 10-H)</w:t>
@@ -4738,64 +4738,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les comportements humains en situation de catastrophe : de l’observation à la modélisation conceptuelle et mathématique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damienne Provitolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Dubos-Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Verdière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4872,51 +4872,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formes d'innovation des sous-traitants des filières automobile, plasturgie et microtechnique franc-comtoises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Dubos-Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Carel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4954,51 +4954,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les quartiers sensibles en Franche-Comté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Dubos-Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5062,51 +5062,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution des stratégies du système bancaire en Franche-Comté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Dubos-Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Moine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5176,64 +5176,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Com2SiCa - Rapport de fin de projet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damienne Provitolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Dubos-Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Haule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5320,51 +5320,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Lanza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Dubos Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damienne Provitolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ANR (Agence Nationale de la Recherche - France). 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5395,51 +5395,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de la dynamique spatio-temporelle des comportements par des réseaux de modèles PCR-EDO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Lanza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damienne Provitolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Dubos Paillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5470,77 +5470,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classification des catastrophes fondée sur l’analyse des relations entre les propriétés de l’événement et les comportements humains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Dubos-Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Berred</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damienne Provitolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ANR (Agence Nationale de la Recherche - France). 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5558,77 +5558,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SIMULATION PROSPECTIVE DES DYNAMIQUES D'OCCUPATION DES SOLS A L'HORIZON 2050 DANS LE TRIANGLE AIX EN PROVENCE, MANOSQUE ET CAVAILLON</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Dubos-Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kun Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Samie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5676,51 +5676,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Schéma de cohérence et d'orientation territoriale (scot)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Dubos-Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Frankhauser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5794,51 +5794,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les quartiers sensibles de Franche-Comté à l'aube du XXIème siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Dubos-Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5953,90 +5953,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatio-Temporal Dynamics of Human Behaviors During Disasters: A Mathematical and Geographical Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Lanza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Dubos-Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Verdière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damienne Provitolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Complex Systems, Smart Territories and Mobility. Understanding Complex Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.201-218, 2021, </w:t>
@@ -6074,77 +6074,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Influence of Residential Migrations on the Evolution of Populations Exposed to a Flood Risk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Dubos-Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Pavard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Boulier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lutoff C., Durand S. (Eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mobility in the Face of Extreme hydrometeorological Events 1. Defining the Relevant Scales of Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -6186,90 +6186,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La difficile mise en application locale de la politique de prévention des risques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Boulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Dubos-Paillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël Boulier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Edwige Dubos-Paillard</w:t>
+                <w:t xml:space="preserve">Antonin Pavard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Sanseverino-Godfrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lutoff C.,Durand S. (dir). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mobilités face aux événements hydrométéorologiques 1. Définition des échelles de référence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -6311,77 +6311,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence des migrations résidentielles sur l’évolution de la population exposée au risque d’inondation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Dubos-Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Pavard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Boulier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lutoff C., Durand S. (dir). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mobilités face aux événements hydrométéorologiques 1. Définition des échelles de référence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -6423,90 +6423,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Difficulties in Local Implementation of Risk Prevention Policies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Boulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Dubos Paillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël Boulier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Edwige Dubos Paillard</w:t>
+                <w:t xml:space="preserve">Antonin Pavard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Sanseverino-Godfrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lutoff C., Durand S. (Eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mobility in the Face of Extreme Hydrometeorological Events 1 Defining the Relevant Scales of Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -6557,64 +6557,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changement climatique et risques naturels : des populations face aux inondations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Boulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Dubos-Paillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Penser le Changement Climatique.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Publications de la Sorbonne, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6639,77 +6639,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évolution de la vulnérabilité urbaine face au risque de crue rapide dans le Gard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Boulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Dubos-Paillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Pavard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pumain D., Mattei M-F.(dir). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Données urbaines 7</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -6751,77 +6751,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une ontologie conceptuelle du domaine des risques et catastrophes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damienne Provitolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Dubos-Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Denis Phan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ontologies et modélisation par SMA en SHS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lavoisier, Hermes Science, pp.237-262, 2014</w:t>
@@ -6850,51 +6850,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résilience et territoire: l'exemple des microtechniques en Franche-Comté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Dubos-Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Carel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6936,51 +6936,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sous-traitance industrielle et formes d'adaptation à l'évolution des marchés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Dubos-Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Belin-Munier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7035,64 +7035,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial risks and complex systems: methodological perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Daudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damienne Provitolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Dubos-Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7168,51 +7168,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une expérience de simulation du développement de l'espace urbain : les plateaux est en 2025 dans l'hypothèse d'une rocade de contournement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Dubos-Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Guermond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7263,64 +7263,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial risks and complex systems: methodological perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Daudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damienne Provitolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Dubos-Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7529,77 +7529,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une ontologie formalisée du domaine des risques et des catastrophes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damienne Provitolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Dubos-Paillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7617,64 +7617,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation et validation de la dynamique urbaine par automate cellulaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Dubos-Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Langlois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7849,64 +7849,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand un invité surprise arrive… quels sont les comportements adoptés pendant, avant et après la catastrophe ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damienne Provitolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Dubos-Paillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assises Nationales des Risques Naturels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2012, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7931,64 +7931,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the 2011 Japan's triple disaster from a conceptual ontology of the domain of risk and disaster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Dubos-Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damienne Provitolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Complex System and Design Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8182,51 +8182,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498987v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Dubos-Paillard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035622v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dubos-Paillard Edwige" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verdi&#232;re Nathalie" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damienne Provitolo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lanza Valentina" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499000v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03770339v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tricot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Verdi&#232;re" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Lanza" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371839v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Charrier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04972121v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lavaine" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Millock" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04972104v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02118040v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Connault" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Haule" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Chalonge" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02118020v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02394238v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02394202v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04938117v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120811v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116747v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Navarro" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04938121v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636251v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cantin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M A Aziz-Alaoui" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116882v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01295710v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Boulier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Pavard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Sanseverino-Godfrin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992945v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00862400v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00767060v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02118076v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Muller" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00646772v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre M&#252;ller" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ioualalen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00646765v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00643616v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00643597v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762409v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Carel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Guyon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mazouin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764473v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767224v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Langlois" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422254v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Muller" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764481v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00193881v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Daud&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gaillard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Eliot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767223v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00566798v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01694314v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04850441v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/48804182" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04168282v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su15129474" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04166663v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Bertelle" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su151411063" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723786v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Berred" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41109-022-00450-6" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03763799v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Schleyer-Lindenmann" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Halim Boudoukha" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.39495" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323387v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.37495" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547552v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Moatty" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.34634" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223152v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Verdi&#233;re" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aziz-Alaoui" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218127416300251" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02526485v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01219147v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.27150" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985939v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756168v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fontaine" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Griffond-Boitier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Ormaux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756162v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Moine" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03906306v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03906367v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Dubos Paillard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03906376v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069711v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01630070v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun Ma" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Samie" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Taillandier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903348v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Frankhauser" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Signoret" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948906v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Kaufmant-Couillet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209273v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-59302-5_11" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02119450v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com/books/mobility-in-the-face-of-extreme-hydrometeorological-events-1/lutoff/978-1-78548-289-2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02119007v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iste-editions.fr/products/mobilites-face-aux-evenements-hydrometeorologiques-extremes-1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02119032v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03922994v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com/books/mobility-in-the-face-of-extreme-hydrometeorological-events-1/lutoff/978-1-78548-289-2?original=true" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-289-2.50006-9" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03086124v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02119469v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.economica.fr/livre-donnees-urbaines-7-pumain-denise-marie-flore-mattei,fr,4,9782717868388.cfm" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01060890v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164342v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946777v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Belin-Munier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00424344v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02199-2_7" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-J3BQQCHQ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731574v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Guermond" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00566241v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636209v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00643602v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01694570v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605020v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lutoff" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Creutin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chardonnel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Andre Poyaud" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02526668v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02526677v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035622v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dubos-Paillard Edwige" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verdi&#232;re Nathalie" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damienne Provitolo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lanza Valentina" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498987v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Dubos-Paillard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499000v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03770339v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tricot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Verdi&#232;re" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Lanza" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371839v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Charrier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04972121v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lavaine" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Millock" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04972104v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02118040v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Connault" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Haule" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Chalonge" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02118020v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02394238v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120811v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02394202v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04938117v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116747v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Navarro" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04938121v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636251v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cantin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M A Aziz-Alaoui" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01295710v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Boulier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Pavard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Sanseverino-Godfrin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116882v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992945v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00862400v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00767060v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00646765v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00646772v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre M&#252;ller" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ioualalen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02118076v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Muller" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00643597v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00643616v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762409v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Carel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Guyon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mazouin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422254v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Muller" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767224v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Langlois" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764473v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764481v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00193881v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Daud&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gaillard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Eliot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00566798v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767223v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01694314v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04850441v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/48804182" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04168282v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su15129474" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04166663v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Bertelle" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su151411063" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723786v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Berred" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41109-022-00450-6" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03763799v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Schleyer-Lindenmann" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Halim Boudoukha" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.39495" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323387v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.37495" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547552v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Moatty" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.34634" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223152v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Verdi&#233;re" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aziz-Alaoui" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218127416300251" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02526485v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01219147v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.27150" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985939v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756168v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fontaine" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Griffond-Boitier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Ormaux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756162v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Moine" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03906306v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03906367v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Dubos Paillard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03906376v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069711v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01630070v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun Ma" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Samie" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Taillandier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903348v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Frankhauser" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Signoret" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948906v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Kaufmant-Couillet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209273v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-59302-5_11" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02119450v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com/books/mobility-in-the-face-of-extreme-hydrometeorological-events-1/lutoff/978-1-78548-289-2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02119007v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iste-editions.fr/products/mobilites-face-aux-evenements-hydrometeorologiques-extremes-1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02119032v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03922994v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com/books/mobility-in-the-face-of-extreme-hydrometeorological-events-1/lutoff/978-1-78548-289-2?original=true" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-289-2.50006-9" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03086124v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02119469v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.economica.fr/livre-donnees-urbaines-7-pumain-denise-marie-flore-mattei,fr,4,9782717868388.cfm" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01060890v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164342v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946777v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Belin-Munier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00424344v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02199-2_7" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-J3BQQCHQ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731574v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Guermond" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00566241v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636209v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00643602v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01694570v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605020v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lutoff" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Creutin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chardonnel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Andre Poyaud" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02526668v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02526677v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>