--- v1 (2026-04-07)
+++ v2 (2026-05-04)
@@ -106,247 +106,247 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyser l'impact de l’alerte et de l’intervention des secours sur les comportements humains en situation de catastrophe : une contribution théorique</w:t>
+                <w:t xml:space="preserve">Se préparer à la crise : comprendre et modéliser les comportements des populations sur des territoires en situation de catastrophe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dubos-Paillard Edwige</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Lanza Valentina</w:t>
+                <w:t xml:space="preserve">Edwige Dubos-Paillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alerter la population : enjeux scientifiques et opérationnels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2025, Avignon (FR), France</w:t>
+              <w:t xml:space="preserve">Modeling the Past to Anticipate de Future</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05035622v1</w:t>
+                <w:t xml:space="preserve">hal-05498987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Se préparer à la crise : comprendre et modéliser les comportements des populations sur des territoires en situation de catastrophe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyser l'impact de l’alerte et de l’intervention des secours sur les comportements humains en situation de catastrophe : une contribution théorique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dubos-Paillard Edwige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Verdière Nathalie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damienne Provitolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edwige Dubos-Paillard</w:t>
+                <w:t xml:space="preserve">Lanza Valentina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modeling the Past to Anticipate de Future</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">Alerter la population : enjeux scientifiques et opérationnels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Avignon (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05498987v1</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05035622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les réactions humaines lors de catastrophes soudaines et rapides : unicité ou diversité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damienne Provitolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Dubos-Paillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20 ans du tsunami de décembre 2004. Bilan des recherches sur la caractérisation de l'aléas et l'analyse des réponses des sociétés.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire de Géographie physique, Dec 2024, Thiais, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -371,51 +371,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A theoretical reflection on temporal aspects of emergency population warning and rescue response on human behaviors during disasters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Dubos-Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Tricot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -423,51 +423,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Verdière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Lanza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damienne Provitolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">UGI-IGU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -518,77 +518,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Lanza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damienne Provitolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Verdière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Dubos-Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Complex Networks 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Madrid, Spain</w:t>
@@ -617,51 +617,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of flood risk on property values around Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Dubos-Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Lavaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -712,51 +712,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of flood risk on property values around Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Dubos-Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Lavaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -801,834 +801,834 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04972104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Com2SiCa (2) A database to explore the human behavior at the very moment of disasters</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">The effect of flood risk on property values around Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Dubos-Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Lavaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katrin Millock</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AAG 2019 Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Washington, DC, United States</w:t>
+              <w:t xml:space="preserve">IDRIM 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02118040v1</w:t>
+                <w:t xml:space="preserve">halshs-02394202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of flood risk information on property values around Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Dubos-Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Lavaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katrin Millock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Risk Perception, Behaviour, Management and Response</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2019, Cergy-Pontoise, France</w:t>
+              <w:t xml:space="preserve">, Aug 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02118020v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04938117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How people react to a major disaster ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Com2SiCa : What are the dynamics of human behavior during disasters ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damienne Provitolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Dubos-Paillard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alice Connault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IDRIM 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Nice, France</w:t>
+              <w:t xml:space="preserve">AAG 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Washington DC, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02394238v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02120811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Com2SiCa : What are the dynamics of human behavior during disasters ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">The effect of flood risk information on property values around Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Dubos-Paillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Lavaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katrin Millock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AAG 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Washington DC, United States</w:t>
+              <w:t xml:space="preserve">European Conference on Risk Perception, Behaviour, Management and Response</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Cergy-Pontoise, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02120811v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02118020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of flood risk on property values around Paris</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">How people react to a major disaster ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Dubos-Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Katrin Millock</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damienne Provitolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Connault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IDRIM 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02394202v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02394238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of flood risk information on property values around Paris</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Mathematical and geographical approach in the modeling of a network of human behavioral systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Lanza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Verdière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Dubos-Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Risk Perception, Behaviour, Management and Response</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Rennes, France</w:t>
+              <w:t xml:space="preserve">Systèmes complexes, intelligence territoriale et mobilité - XTerM 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04938117v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02116747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathematical and geographical approach in the modeling of a network of human behavioral systems</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">The effect of flood risk information on property values around Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Dubos-Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Lavaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katrin Millock</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systèmes complexes, intelligence territoriale et mobilité - XTerM 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Le Havre, France</w:t>
+              <w:t xml:space="preserve">4. Workshop on Environmental and Natural Resources Conservation: Theoretical and Empirical Issues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02116747v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04938121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of flood risk information on property values around Paris</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Com2SiCa (2) A database to explore the human behavior at the very moment of disasters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Dubos-Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Connault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damienne Provitolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Haule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Chalonge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Workshop on Environmental and Natural Resources Conservation: Theoretical and Empirical Issues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">AAG 2019 Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Washington, DC, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04938121v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02118040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of panic behavior in a non identical network coupled with a geographical model</w:t>
               </w:r>
@@ -1733,260 +1733,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01636251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of the vulnerability of people and property to flooding in three cities of the Gard department (south of France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Les comportements humains en situation de catastrophe : les comprendre pour mieux les prévenir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damienne Provitolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Dubos-Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Verdière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Lanza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th HyMeX Workshop - Hydrological cycle in the MEditerranean EXperiment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Mykonos, Greece</w:t>
+              <w:t xml:space="preserve">Theo Quant 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Besançon, France. pp.260-264</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01295710v1</w:t>
+                <w:t xml:space="preserve">hal-02116882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les comportements humains en situation de catastrophe : les comprendre pour mieux les prévenir</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Evolution of the vulnerability of people and property to flooding in three cities of the Gard department (south of France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Dubos-Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Boulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Pavard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Sanseverino-Godfrin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theo Quant 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Besançon, France. pp.260-264</w:t>
+              <w:t xml:space="preserve">9th HyMeX Workshop - Hydrological cycle in the MEditerranean EXperiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Mykonos, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02116882v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01295710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathematical modeling of human behaviors during catastrophic events.</w:t>
               </w:r>
@@ -2011,64 +2011,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Lanza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damienne Provitolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Dubos-Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Conference on Complex Systems and Applications (ICCSA2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Le Havre, France. pp.67-74</w:t>
@@ -2097,64 +2097,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ANALYSIS OF THE CASCADING DISASTERS THAT OCCURRED IN JAPAN IN MARCH 2011 USING ONTOLOGY OF RISK</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Dubos-Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damienne Provitolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECTQG 2013 - European Colloquium of Theoretical and Quantitative Geography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2179,64 +2179,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the 2011 Japan's triple disaster from a conceptual ontology of the domain of risk and disaster,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Dubos-Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damienne Provitolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Complex Systems Design and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, France. pp.1-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2255,368 +2255,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00767060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyser les catastrophes : une approche par les comportements humains</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">EMERGENT HUMAN BEHAVIOUR DURING A DISASTER: THEMATIC VERSUS COMPLEX SYSTEMS APPROACHES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damienne Provitolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Dubos-Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Damienne Provitolo</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SCIGRAD'11 - SYSTÈMES COMPLEXES D'INFORMATION ET DE GESTION DES RISQUES POUR L'AIDE À LA DÉCISION</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Paris, France</w:t>
+              <w:t xml:space="preserve">Emergent Properties in Natural and Artificial Complex Systems EPNACS 2011 within ECCS’11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00646765v1</w:t>
+                <w:t xml:space="preserve">halshs-02118076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emergence de comportements humains spécifiques face à différents types de catastrophes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Analyser les catastrophes : une approche par les comportements humains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Dubos-Paillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damienne Provitolo</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Ioualalen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Nationales des Systèmes Complexes 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Roscoff, France</w:t>
+              <w:t xml:space="preserve">SCIGRAD'11 - SYSTÈMES COMPLEXES D'INFORMATION ET DE GESTION DES RISQUES POUR L'AIDE À LA DÉCISION</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00646772v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00646765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EMERGENT HUMAN BEHAVIOUR DURING A DISASTER: THEMATIC VERSUS COMPLEX SYSTEMS APPROACHES</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Emergence de comportements humains spécifiques face à différents types de catastrophes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damienne Provitolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Dubos-Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Muller</w:t>
+                <w:t xml:space="preserve">M. Ioualalen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emergent Properties in Natural and Artificial Complex Systems EPNACS 2011 within ECCS’11</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">Rencontres Nationales des Systèmes Complexes 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Roscoff, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02118076v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00646772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une ontologie des risques et des catastrophes : le modèle conceptuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damienne Provitolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Dubos-Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Müller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ontologie et dynamique des systèmes complexes, perspectives interdisciplinaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2009, Rochebrune (Megève), France. pp.1-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2641,77 +2641,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Describing knowledge of the domain of risk and catastrophe by the creation of an ontology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damienne Provitolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Dubos-Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Müller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Meeting AAG</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2749,51 +2749,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actions innovantes en matière sociale - expérimentation jeunesse et évaluation &amp;quot;au fil de l'eau&amp;quot; - Dynamique endogène et synergie des acteurs en faveur de la mobilité internationale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Carel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Dubos-Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2838,329 +2838,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00762409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of an ontology of risk and disaster through a case study of the 1923 Great Kanto Earthquake</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Comment mesurer les dynamiques d'innovation au niveau régional. L'expérience franc-comtoise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Carel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Dubos-Paillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Complex Systems and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Le Havre, France. pp.140-150</w:t>
+              <w:t xml:space="preserve">XVLIe colloque ASRDLF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00422254v1</w:t>
+                <w:t xml:space="preserve">hal-00764473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l'ontologie du domaine de la croissance urbaine à celle d'un modèle dynamique de croissance urbaine sous SpaCelle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Validation of an ontology of risk and disaster through a case study of the 1923 Great Kanto Earthquake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damienne Provitolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Dubos-Paillard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrice Langlois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIèmes rencontre de Rochebrune</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2009, Megève, Suisse. 16p</w:t>
+              <w:t xml:space="preserve">3rd International Conference on Complex Systems and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Le Havre, France. pp.140-150</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00767224v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00422254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment mesurer les dynamiques d'innovation au niveau régional. L'expérience franc-comtoise</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">De l'ontologie du domaine de la croissance urbaine à celle d'un modèle dynamique de croissance urbaine sous SpaCelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Dubos-Paillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Langlois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVLIe colloque ASRDLF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">XVIèmes rencontre de Rochebrune</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, Megève, Suisse. 16p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00764473v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00767224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Définition et mesure de l'innovation : un exercice délicat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Carel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Dubos-Paillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence des humanités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Sévenans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3179,389 +3179,389 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00764481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial risks and complex systems : methodological perspectives</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Simuler les effets de la mise en place d'un contournement sur la croissance d'une agglomération à l'aide d'automates cellulaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Dubos-Paillard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference Complex Systems-EPNACS'07, Emergent Properties in Natural and Artificial Complex Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Dresden, Germany. 12 p</w:t>
+              <w:t xml:space="preserve">SAGEO 2007, Rencontres internationales Géomatique et territoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00193881v1</w:t>
+                <w:t xml:space="preserve">hal-00767223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial risks and complex systems: methodological perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Daudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damienne Provitolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Dubos-Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Eliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCS-EPNACS'07, Emergent Properties in Natural and Artificial Complex Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Dresde, Germany. pp.81-92</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00566798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simuler les effets de la mise en place d'un contournement sur la croissance d'une agglomération à l'aide d'automates cellulaires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Spatial risks and complex systems : methodological perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Daudé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damienne Provitolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Dubos-Paillard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Eliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAGEO 2007, Rencontres internationales Géomatique et territoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">European Conference Complex Systems-EPNACS'07, Emergent Properties in Natural and Artificial Complex Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Dresden, Germany. 12 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00767223v1</w:t>
+                <w:t xml:space="preserve">halshs-00193881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MODELISER ET SIMULER L'EVOLUTION URBAINE PAR AUTOMATE CELLULAIRE AVEC SPACELLE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Dubos-Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Langlois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international "Fabrique de la ville et mutations des formes d’urbanité"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université des sciences et de la technologie d’Oran, Dec 2005, Oran, Algérie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3618,51 +3618,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flood risk information release: Evidence from housing markets around Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Dubos-Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Lavaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3735,77 +3735,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the Effect of Rescuers and the Use of a Massive Alarm in a Population in a Disaster Situation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Verdière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Dubos-Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Lanza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damienne Provitolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3869,90 +3869,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling and Analysis of the Impact of Risk Culture on Human Behavior during a Catastrophic Event</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Lanza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damienne Provitolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Verdière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bertelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Dubos-Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 15 (14), pp.11063. </w:t>
@@ -4003,77 +4003,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An analysis of the effects of territory properties on population behaviors and evacuation management during disasters using coupled dynamical systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Lanza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Dubos-Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damienne Provitolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Berred</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4120,51 +4120,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saisir les comportements humains en situation de catastrophes : proposition d'une démarche méthodologique immersive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damienne Provitolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Tricot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4254,64 +4254,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportamientos humanos en situación de desastre : de la observación a la modelización conceptual y matemática</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damienne Provitolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Dubos-Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4401,51 +4401,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le système d’assainissement en Ile-de-France : entre ressource et facteur aggravant pour la gestion d’une inondation majeure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Moatty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Dubos-Paillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 940, </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4639,77 +4639,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Verdière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damienne Provitolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Lanza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Dubos-Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Journal of Human-Social Science: H Interdisciplinary</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 15 (No 10-H)</w:t>
@@ -4738,64 +4738,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les comportements humains en situation de catastrophe : de l’observation à la modélisation conceptuelle et mathématique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damienne Provitolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Dubos-Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Verdière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4872,51 +4872,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formes d'innovation des sous-traitants des filières automobile, plasturgie et microtechnique franc-comtoises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Dubos-Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Carel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4954,51 +4954,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les quartiers sensibles en Franche-Comté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Dubos-Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5062,51 +5062,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution des stratégies du système bancaire en Franche-Comté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Dubos-Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Moine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5170,289 +5170,289 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Com2SiCa - Rapport de fin de projet</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Modélisation de la dynamique spatio-temporelle des comportements humains par des réseaux d'interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Lanza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Dubos Paillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damienne Provitolo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ANR (Agence Nationale de la Recherche - France). 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03906306v1</w:t>
+                <w:t xml:space="preserve">halshs-03906367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de la dynamique spatio-temporelle des comportements humains par des réseaux d'interaction</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Com2SiCa - Rapport de fin de projet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damienne Provitolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Dubos-Paillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Haule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Verdière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ANR (Agence Nationale de la Recherche - France). 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edwige Dubos Paillard</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">halshs-03906367v1</w:t>
+                <w:t xml:space="preserve">halshs-03906306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de la dynamique spatio-temporelle des comportements par des réseaux de modèles PCR-EDO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Lanza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damienne Provitolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Dubos Paillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ANR (Agence Nationale de la Recherche - France). 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5470,77 +5470,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classification des catastrophes fondée sur l’analyse des relations entre les propriétés de l’événement et les comportements humains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Dubos-Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Berred</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damienne Provitolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ANR (Agence Nationale de la Recherche - France). 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5558,77 +5558,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SIMULATION PROSPECTIVE DES DYNAMIQUES D'OCCUPATION DES SOLS A L'HORIZON 2050 DANS LE TRIANGLE AIX EN PROVENCE, MANOSQUE ET CAVAILLON</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Dubos-Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kun Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Samie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5676,51 +5676,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Schéma de cohérence et d'orientation territoriale (scot)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Dubos-Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Frankhauser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5794,51 +5794,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les quartiers sensibles de Franche-Comté à l'aube du XXIème siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Dubos-Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5953,90 +5953,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatio-Temporal Dynamics of Human Behaviors During Disasters: A Mathematical and Geographical Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Lanza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Dubos-Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Verdière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damienne Provitolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Complex Systems, Smart Territories and Mobility. Understanding Complex Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.201-218, 2021, </w:t>
@@ -6068,347 +6068,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03209273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Influence of Residential Migrations on the Evolution of Populations Exposed to a Flood Risk</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">La difficile mise en application locale de la politique de prévention des risques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Boulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Dubos-Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Pavard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Lutoff C., Durand S. (Eds). </w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Sanseverino-Godfrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lutoff C.,Durand S. (dir). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mobility in the Face of Extreme hydrometeorological Events 1. Defining the Relevant Scales of Analysis</w:t>
+              <w:t xml:space="preserve">Mobilités face aux événements hydrométéorologiques 1. Définition des échelles de référence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iste Press-Elsevier</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.187-209, 2018, 9781785482892</w:t>
+                <w:t xml:space="preserve">ISTE éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.161-196, 2018, 9781784055004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02119450v1</w:t>
+                <w:t xml:space="preserve">halshs-02119007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La difficile mise en application locale de la politique de prévention des risques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">The Influence of Residential Migrations on the Evolution of Populations Exposed to a Flood Risk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Dubos-Paillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Pavard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Boulier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...43 lines deleted...]
-              <w:t xml:space="preserve">Lutoff C.,Durand S. (dir). </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lutoff C., Durand S. (Eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mobilités face aux événements hydrométéorologiques 1. Définition des échelles de référence</w:t>
+              <w:t xml:space="preserve">Mobility in the Face of Extreme hydrometeorological Events 1. Defining the Relevant Scales of Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ISTE éditions</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.161-196, 2018, 9781784055004</w:t>
+                <w:t xml:space="preserve">Iste Press-Elsevier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.187-209, 2018, 9781785482892</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02119007v1</w:t>
+                <w:t xml:space="preserve">halshs-02119450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence des migrations résidentielles sur l’évolution de la population exposée au risque d’inondation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Dubos-Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Pavard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Boulier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lutoff C., Durand S. (dir). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mobilités face aux événements hydrométéorologiques 1. Définition des échelles de référence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iste éditions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.199-222, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6423,90 +6423,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Difficulties in Local Implementation of Risk Prevention Policies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Boulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Dubos Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Pavard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Sanseverino-Godfrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lutoff C., Durand S. (Eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mobility in the Face of Extreme Hydrometeorological Events 1 Defining the Relevant Scales of Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -6551,277 +6551,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03922994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changement climatique et risques naturels : des populations face aux inondations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Évolution de la vulnérabilité urbaine face au risque de crue rapide dans le Gard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Boulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Dubos-Paillard</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Pavard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pumain D., Mattei M-F.(dir). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Penser le Changement Climatique.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Publications de la Sorbonne, 2015</w:t>
+              <w:t xml:space="preserve">Données urbaines 7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Economica Anthropos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2717868380</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03086124v1</w:t>
+                <w:t xml:space="preserve">halshs-02119469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évolution de la vulnérabilité urbaine face au risque de crue rapide dans le Gard</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Changement climatique et risques naturels : des populations face aux inondations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Boulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Dubos-Paillard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Données urbaines 7</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Penser le Changement Climatique.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Publications de la Sorbonne, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Economica Anthropos</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">halshs-02119469v1</w:t>
+                <w:t xml:space="preserve">halshs-03086124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une ontologie conceptuelle du domaine des risques et catastrophes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damienne Provitolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Dubos-Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Denis Phan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ontologies et modélisation par SMA en SHS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lavoisier, Hermes Science, pp.237-262, 2014</w:t>
@@ -6850,51 +6850,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résilience et territoire: l'exemple des microtechniques en Franche-Comté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Dubos-Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Carel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6936,51 +6936,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sous-traitance industrielle et formes d'adaptation à l'évolution des marchés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Dubos-Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Belin-Munier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7022,103 +7022,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial risks and complex systems: methodological perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Daudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damienne Provitolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Dubos-Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Eliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">From syntax complexity to emergent properties</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Berlin/Heidelberg, pp.165-178, 2009, </w:t>
@@ -7168,51 +7168,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une expérience de simulation du développement de l'espace urbain : les plateaux est en 2025 dans l'hypothèse d'une rocade de contournement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Dubos-Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Guermond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7250,103 +7250,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial risks and complex systems: methodological perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Daudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damienne Provitolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Dubos-Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Eliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M.A. Aziz-Alaoui &amp; Cyrille Bertelle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">From System Complexity to Emergent Properties</w:t>
@@ -7529,77 +7529,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une ontologie formalisée du domaine des risques et des catastrophes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damienne Provitolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Dubos-Paillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7617,64 +7617,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation et validation de la dynamique urbaine par automate cellulaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Dubos-Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Langlois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7849,64 +7849,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand un invité surprise arrive… quels sont les comportements adoptés pendant, avant et après la catastrophe ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damienne Provitolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Dubos-Paillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assises Nationales des Risques Naturels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2012, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7931,64 +7931,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the 2011 Japan's triple disaster from a conceptual ontology of the domain of risk and disaster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Dubos-Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damienne Provitolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Complex System and Design Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8182,51 +8182,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035622v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dubos-Paillard Edwige" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verdi&#232;re Nathalie" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damienne Provitolo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lanza Valentina" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498987v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Dubos-Paillard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499000v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03770339v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tricot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Verdi&#232;re" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Lanza" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371839v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Charrier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04972121v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lavaine" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Millock" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04972104v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02118040v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Connault" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Haule" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Chalonge" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02118020v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02394238v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120811v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02394202v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04938117v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116747v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Navarro" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04938121v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636251v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cantin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M A Aziz-Alaoui" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01295710v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Boulier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Pavard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Sanseverino-Godfrin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116882v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992945v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00862400v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00767060v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00646765v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00646772v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre M&#252;ller" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ioualalen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02118076v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Muller" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00643597v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00643616v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762409v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Carel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Guyon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mazouin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422254v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Muller" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767224v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Langlois" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764473v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764481v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00193881v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Daud&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gaillard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Eliot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00566798v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767223v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01694314v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04850441v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/48804182" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04168282v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su15129474" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04166663v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Bertelle" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su151411063" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723786v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Berred" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41109-022-00450-6" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03763799v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Schleyer-Lindenmann" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Halim Boudoukha" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.39495" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323387v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.37495" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547552v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Moatty" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.34634" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223152v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Verdi&#233;re" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aziz-Alaoui" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218127416300251" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02526485v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01219147v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.27150" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985939v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756168v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fontaine" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Griffond-Boitier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Ormaux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756162v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Moine" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03906306v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03906367v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Dubos Paillard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03906376v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069711v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01630070v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun Ma" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Samie" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Taillandier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903348v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Frankhauser" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Signoret" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948906v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Kaufmant-Couillet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209273v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-59302-5_11" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02119450v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com/books/mobility-in-the-face-of-extreme-hydrometeorological-events-1/lutoff/978-1-78548-289-2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02119007v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iste-editions.fr/products/mobilites-face-aux-evenements-hydrometeorologiques-extremes-1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02119032v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03922994v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com/books/mobility-in-the-face-of-extreme-hydrometeorological-events-1/lutoff/978-1-78548-289-2?original=true" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-289-2.50006-9" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03086124v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02119469v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.economica.fr/livre-donnees-urbaines-7-pumain-denise-marie-flore-mattei,fr,4,9782717868388.cfm" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01060890v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164342v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946777v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Belin-Munier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00424344v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02199-2_7" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-J3BQQCHQ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731574v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Guermond" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00566241v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636209v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00643602v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01694570v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605020v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lutoff" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Creutin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chardonnel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Andre Poyaud" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02526668v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02526677v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498987v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Dubos-Paillard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035622v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dubos-Paillard Edwige" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verdi&#232;re Nathalie" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damienne Provitolo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lanza Valentina" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499000v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03770339v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tricot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Verdi&#232;re" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Lanza" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371839v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Charrier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04972121v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lavaine" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Millock" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04972104v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02394202v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04938117v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120811v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02118020v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02394238v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Connault" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116747v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Navarro" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04938121v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02118040v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Haule" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Chalonge" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636251v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cantin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M A Aziz-Alaoui" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116882v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01295710v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Boulier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Pavard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Sanseverino-Godfrin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992945v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00862400v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00767060v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02118076v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Muller" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00646765v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00646772v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre M&#252;ller" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ioualalen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00643597v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00643616v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762409v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Carel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Guyon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mazouin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764473v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422254v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Muller" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767224v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Langlois" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764481v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767223v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00566798v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Daud&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gaillard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Eliot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00193881v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01694314v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04850441v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/48804182" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04168282v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su15129474" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04166663v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Bertelle" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su151411063" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723786v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Berred" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41109-022-00450-6" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03763799v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Schleyer-Lindenmann" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Halim Boudoukha" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.39495" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323387v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.37495" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547552v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Moatty" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.34634" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223152v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Verdi&#233;re" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aziz-Alaoui" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218127416300251" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02526485v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01219147v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.27150" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985939v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756168v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fontaine" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Griffond-Boitier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Ormaux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756162v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Moine" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03906367v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Dubos Paillard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03906306v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03906376v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069711v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01630070v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun Ma" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Samie" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Taillandier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903348v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Frankhauser" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Signoret" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948906v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Kaufmant-Couillet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209273v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-59302-5_11" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02119007v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iste-editions.fr/products/mobilites-face-aux-evenements-hydrometeorologiques-extremes-1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02119450v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com/books/mobility-in-the-face-of-extreme-hydrometeorological-events-1/lutoff/978-1-78548-289-2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02119032v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03922994v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com/books/mobility-in-the-face-of-extreme-hydrometeorological-events-1/lutoff/978-1-78548-289-2?original=true" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-289-2.50006-9" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02119469v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.economica.fr/livre-donnees-urbaines-7-pumain-denise-marie-flore-mattei,fr,4,9782717868388.cfm" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03086124v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01060890v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164342v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946777v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Belin-Munier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00424344v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02199-2_7" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-J3BQQCHQ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731574v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Guermond" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00566241v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636209v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00643602v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01694570v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605020v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lutoff" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Creutin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chardonnel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Andre Poyaud" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02526668v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02526677v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>