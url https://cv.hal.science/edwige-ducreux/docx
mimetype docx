--- v0 (2026-03-09)
+++ v1 (2026-04-02)
@@ -1454,247 +1454,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05332343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La relation d'activation père-enfant : élaboration d'une formation adaptée à la réalité des intervenantes des services sociaux et de santé (théorie, pratique et intervention)</w:t>
+                <w:t xml:space="preserve">L’approche éthologique : une alternative constructive à l’approche diagnostique. De la personnalisation des services à la notion de bébé-partenaire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Ducreux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Paquette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Annuelles de Santé Publique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, JASP, Dec 2015, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">5ème édition des Rencontres scientifiques universitaires Sherbrooke-Montpellier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IUPLSSS, Jun 2015, Sherbrooke, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04496864v1</w:t>
+                <w:t xml:space="preserve">hal-04496868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’approche éthologique : une alternative constructive à l’approche diagnostique. Des critères observationnels et contextuels pour comprendre l’adaptation des bébés.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Ducreux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium de pédiatrie sociale en communauté</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pédiatrie sociale, Sep 2015, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04496869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’approche éthologique : une alternative constructive à l’approche diagnostique. De la personnalisation des services à la notion de bébé-partenaire.</w:t>
+                <w:t xml:space="preserve">La relation d'activation père-enfant : élaboration d'une formation adaptée à la réalité des intervenantes des services sociaux et de santé (théorie, pratique et intervention)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Ducreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Paquette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème édition des Rencontres scientifiques universitaires Sherbrooke-Montpellier</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IUPLSSS, Jun 2015, Sherbrooke, Canada</w:t>
+              <w:t xml:space="preserve">Journées Annuelles de Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, JASP, Dec 2015, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04496868v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04496864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers la personnalisation des politiques de protection de l’enfance France-Québec. Le comportement des bébés nous parle de leur adaptation</w:t>
               </w:r>
@@ -2056,246 +2056,246 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05331784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’intervention par la porte d’à côté en milieux défavorisés ou comment une intervention de quartier vise à relier sphère individuelle et sphère communautaire</w:t>
+                <w:t xml:space="preserve">Le Projet Baromètre, améliorer ma qualité de vie. Un outil numérique québécois au service de la personnalisation en santé et services sociaux.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Ducreux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires du Québec. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’engagement de la personne dans les soins de santé et services sociaux – Regards croisés France-Québec</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.135-151, 2017</w:t>
+              <w:t xml:space="preserve">, pp.205-223, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04476464v1</w:t>
+                <w:t xml:space="preserve">hal-04476467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Projet Baromètre, améliorer ma qualité de vie. Un outil numérique québécois au service de la personnalisation en santé et services sociaux.</w:t>
+                <w:t xml:space="preserve">L’approche éthologique : une solution constructive à l’approche diagnostique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Ducreux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires du Québec. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’engagement de la personne dans les soins de santé et services sociaux – Regards croisés France-Québec</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.205-223, 2017</w:t>
+              <w:t xml:space="preserve">, pp.23-39, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04476467v1</w:t>
+                <w:t xml:space="preserve">hal-04476457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’approche éthologique : une solution constructive à l’approche diagnostique.</w:t>
+                <w:t xml:space="preserve">L’intervention par la porte d’à côté en milieux défavorisés ou comment une intervention de quartier vise à relier sphère individuelle et sphère communautaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Ducreux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires du Québec. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’engagement de la personne dans les soins de santé et services sociaux – Regards croisés France-Québec</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.23-39, 2017</w:t>
+              <w:t xml:space="preserve">, pp.135-151, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04476457v1</w:t>
+                <w:t xml:space="preserve">hal-04476464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La qualité de la relation entre l'enseignante et ses élèves: une simple affaire de cœur ?</w:t>
               </w:r>
@@ -2834,51 +2834,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B36EBBE5"/>
+    <w:nsid w:val="939D7333"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3065,51 +3065,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/edwige-ducreux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1788-9064" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476451v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-J. Beaudoin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Desrosiers" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Ducreux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Jasmin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03335880v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamilla Khamzina" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Jury" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Desombre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tate.2021.103454" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475977v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guadalupe Puentes-Neuman" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03004430.2020.1739027" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475979v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03004430.2020.1859500" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475978v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/imhj.21903" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202178v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Camden" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Couture" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Pratte" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Morin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Roberge" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17518423.2018.1523243" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476473v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Venet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Correa Molina" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvine Schmidt" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;anne Paradis" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322843v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05196353v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204537v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496809v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496861v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332342v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332343v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496864v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Paquette" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496869v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496868v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496870v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05196354v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476454v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331784v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476464v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476467v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476457v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476469v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496859v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Lambert" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Luc Boss&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Landry" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Morin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332349v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farland Mc" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496903v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04496773v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/edwige-ducreux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1788-9064" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476451v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-J. Beaudoin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Desrosiers" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Ducreux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Jasmin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03335880v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamilla Khamzina" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Jury" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Desombre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tate.2021.103454" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475977v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guadalupe Puentes-Neuman" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03004430.2020.1739027" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475979v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03004430.2020.1859500" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475978v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/imhj.21903" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202178v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Camden" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Couture" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Pratte" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Morin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Roberge" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17518423.2018.1523243" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476473v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Venet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Correa Molina" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvine Schmidt" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;anne Paradis" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322843v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05196353v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204537v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496809v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496861v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332342v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332343v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496868v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496869v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496864v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Paquette" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496870v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05196354v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476454v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331784v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476467v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476457v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476464v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476469v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496859v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Lambert" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Luc Boss&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Landry" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Morin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332349v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farland Mc" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496903v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04496773v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>