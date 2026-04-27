--- v1 (2026-04-02)
+++ v2 (2026-04-27)
@@ -411,209 +411,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03335880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bathing routines in different infant placement settings: an ethological study</w:t>
+                <w:t xml:space="preserve">Baby-caregiver dyadic exchanges in different placement settings: an ethological study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Ducreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guadalupe Puentes-Neuman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Early Child Development and Care</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 192 (1), pp.83-94. </w:t>
+              <w:t xml:space="preserve">, 2020, 192 (8), pp.1229-1242. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/03004430.2020.1739027⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/03004430.2020.1859500⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04475977v1</w:t>
+                <w:t xml:space="preserve">hal-04475979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baby-caregiver dyadic exchanges in different placement settings: an ethological study</w:t>
+                <w:t xml:space="preserve">Bathing routines in different infant placement settings: an ethological study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Ducreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guadalupe Puentes-Neuman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Early Child Development and Care</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 192 (8), pp.1229-1242. </w:t>
+              <w:t xml:space="preserve">, 2020, 192 (1), pp.83-94. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/03004430.2020.1859500⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/03004430.2020.1739027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04475979v1</w:t>
+                <w:t xml:space="preserve">hal-04475977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation of babies in three types of placement: An ethological approach</w:t>
               </w:r>
@@ -971,165 +971,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What about playing with dad! Quality indicators to assess father-child activation relationship during play period</w:t>
+                <w:t xml:space="preserve">Grille d’évaluation pour qualifier la relation d’activation père-enfant pendant les périodes de jeux libres. Une recherche méthodologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Ducreux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR-Babylab</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">17ème colloque international RIPSYDEVE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05322843v1</w:t>
+                <w:t xml:space="preserve">hal-05196353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grille d’évaluation pour qualifier la relation d’activation père-enfant pendant les périodes de jeux libres. Une recherche méthodologique</w:t>
+                <w:t xml:space="preserve">What about playing with dad! Quality indicators to assess father-child activation relationship during play period</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Ducreux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17ème colloque international RIPSYDEVE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Nancy, France</w:t>
+              <w:t xml:space="preserve">GDR-Babylab</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05196353v1</w:t>
+                <w:t xml:space="preserve">hal-05322843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Et si on jouait avec papa ! Comment évaluer la relation père-enfant chez les 12-24 mois?</w:t>
               </w:r>
@@ -1316,385 +1316,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04496861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’observation systématique : comment coproduire un plan d’intervention avec les nourrissons et les jeunes enfants</w:t>
+                <w:t xml:space="preserve">Les capacités adaptatives de bébés placés pour maltraitance ou adoption : analyse éthologique de l'influence des contextes de placement sur le développement de l'enfant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Ducreux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l’institut d’études de la famille</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Lille, France</w:t>
+              <w:t xml:space="preserve">Congrès de l’Institut d’études de la famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05332342v1</w:t>
+                <w:t xml:space="preserve">hal-05332343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les capacités adaptatives de bébés placés pour maltraitance ou adoption : analyse éthologique de l'influence des contextes de placement sur le développement de l'enfant</w:t>
+                <w:t xml:space="preserve">L’observation systématique : comment coproduire un plan d’intervention avec les nourrissons et les jeunes enfants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Ducreux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l’Institut d’études de la famille</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Lille, France</w:t>
+              <w:t xml:space="preserve">Congrès de l’institut d’études de la famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05332343v1</w:t>
+                <w:t xml:space="preserve">hal-05332342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’approche éthologique : une alternative constructive à l’approche diagnostique. De la personnalisation des services à la notion de bébé-partenaire.</w:t>
+                <w:t xml:space="preserve">La relation d'activation père-enfant : élaboration d'une formation adaptée à la réalité des intervenantes des services sociaux et de santé (théorie, pratique et intervention)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Ducreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Paquette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème édition des Rencontres scientifiques universitaires Sherbrooke-Montpellier</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IUPLSSS, Jun 2015, Sherbrooke, Canada</w:t>
+              <w:t xml:space="preserve">Journées Annuelles de Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, JASP, Dec 2015, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04496868v1</w:t>
+                <w:t xml:space="preserve">hal-04496864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’approche éthologique : une alternative constructive à l’approche diagnostique. Des critères observationnels et contextuels pour comprendre l’adaptation des bébés.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Ducreux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium de pédiatrie sociale en communauté</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pédiatrie sociale, Sep 2015, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04496869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La relation d'activation père-enfant : élaboration d'une formation adaptée à la réalité des intervenantes des services sociaux et de santé (théorie, pratique et intervention)</w:t>
+                <w:t xml:space="preserve">L’approche éthologique : une alternative constructive à l’approche diagnostique. De la personnalisation des services à la notion de bébé-partenaire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Ducreux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Paquette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Annuelles de Santé Publique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, JASP, Dec 2015, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">5ème édition des Rencontres scientifiques universitaires Sherbrooke-Montpellier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IUPLSSS, Jun 2015, Sherbrooke, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04496864v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04496868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers la personnalisation des politiques de protection de l’enfance France-Québec. Le comportement des bébés nous parle de leur adaptation</w:t>
               </w:r>
@@ -2056,246 +2056,246 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05331784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Projet Baromètre, améliorer ma qualité de vie. Un outil numérique québécois au service de la personnalisation en santé et services sociaux.</w:t>
+                <w:t xml:space="preserve">L’intervention par la porte d’à côté en milieux défavorisés ou comment une intervention de quartier vise à relier sphère individuelle et sphère communautaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Ducreux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires du Québec. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’engagement de la personne dans les soins de santé et services sociaux – Regards croisés France-Québec</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.205-223, 2017</w:t>
+              <w:t xml:space="preserve">, pp.135-151, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04476467v1</w:t>
+                <w:t xml:space="preserve">hal-04476464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’approche éthologique : une solution constructive à l’approche diagnostique.</w:t>
+                <w:t xml:space="preserve">Le Projet Baromètre, améliorer ma qualité de vie. Un outil numérique québécois au service de la personnalisation en santé et services sociaux.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Ducreux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires du Québec. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’engagement de la personne dans les soins de santé et services sociaux – Regards croisés France-Québec</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.23-39, 2017</w:t>
+              <w:t xml:space="preserve">, pp.205-223, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04476457v1</w:t>
+                <w:t xml:space="preserve">hal-04476467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’intervention par la porte d’à côté en milieux défavorisés ou comment une intervention de quartier vise à relier sphère individuelle et sphère communautaire</w:t>
+                <w:t xml:space="preserve">L’approche éthologique : une solution constructive à l’approche diagnostique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Ducreux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires du Québec. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’engagement de la personne dans les soins de santé et services sociaux – Regards croisés France-Québec</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.135-151, 2017</w:t>
+              <w:t xml:space="preserve">, pp.23-39, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04476464v1</w:t>
+                <w:t xml:space="preserve">hal-04476457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La qualité de la relation entre l'enseignante et ses élèves: une simple affaire de cœur ?</w:t>
               </w:r>
@@ -2834,51 +2834,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="939D7333"/>
+    <w:nsid w:val="5CF42FE3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3065,51 +3065,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/edwige-ducreux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1788-9064" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476451v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-J. Beaudoin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Desrosiers" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Ducreux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Jasmin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03335880v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamilla Khamzina" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Jury" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Desombre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tate.2021.103454" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475977v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guadalupe Puentes-Neuman" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03004430.2020.1739027" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475979v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03004430.2020.1859500" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475978v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/imhj.21903" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202178v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Camden" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Couture" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Pratte" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Morin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Roberge" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17518423.2018.1523243" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476473v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Venet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Correa Molina" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvine Schmidt" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;anne Paradis" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322843v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05196353v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204537v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496809v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496861v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332342v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332343v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496868v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496869v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496864v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Paquette" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496870v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05196354v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476454v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331784v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476467v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476457v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476464v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476469v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496859v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Lambert" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Luc Boss&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Landry" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Morin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332349v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farland Mc" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496903v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04496773v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/edwige-ducreux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1788-9064" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476451v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-J. Beaudoin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Desrosiers" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Ducreux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Jasmin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03335880v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamilla Khamzina" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Jury" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Desombre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tate.2021.103454" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475979v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guadalupe Puentes-Neuman" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03004430.2020.1859500" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475977v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03004430.2020.1739027" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475978v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/imhj.21903" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202178v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Camden" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Couture" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Pratte" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Morin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Roberge" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17518423.2018.1523243" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476473v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Venet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Correa Molina" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvine Schmidt" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;anne Paradis" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05196353v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322843v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204537v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496809v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496861v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332343v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332342v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496864v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Paquette" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496869v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496868v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496870v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05196354v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476454v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331784v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476464v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476467v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476457v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476469v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496859v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Lambert" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Luc Boss&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Landry" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Morin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332349v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farland Mc" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496903v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04496773v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>