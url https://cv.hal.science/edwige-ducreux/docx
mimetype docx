--- v2 (2026-04-27)
+++ v3 (2026-05-18)
@@ -2834,51 +2834,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5CF42FE3"/>
+    <w:nsid w:val="B7D64916"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>