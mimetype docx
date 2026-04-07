--- v0 (2026-03-15)
+++ v1 (2026-04-07)
@@ -1919,368 +1919,368 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamiques territoriales au sein des espaces peu denses et enjeux patrimoniaux : la redynamisation des centres-bourgs en question</w:t>
+                <w:t xml:space="preserve">Retisser des liens entre éleveurs, bouchers et consommateurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Chevallier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de recherche « Patrimoine et urbanisme, les enjeux d’une approche territoriale »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ENSA Strasbourg, Nov 2024, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Journée d’étude « De Pasteaural à Relions-Nous. De l’érosion à la sobriété… »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Géolab - Université de Limoges, Oct 2024, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04879765v1</w:t>
+                <w:t xml:space="preserve">halshs-04879830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyser et accompagner la gouvernance alimentaire territoriale : les apports d’un jeu sérieux</w:t>
+                <w:t xml:space="preserve">Dynamiques territoriales au sein des espaces peu denses et enjeux patrimoniaux : la redynamisation des centres-bourgs en question</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Garnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres scientifiques « Enjeux socio-environnementaux et territoires »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EUR Société et Environnement (ODYSSEE), Dec 2024, Nice, France</w:t>
+              <w:t xml:space="preserve">Séminaire de recherche « Patrimoine et urbanisme, les enjeux d’une approche territoriale »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENSA Strasbourg, Nov 2024, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04879898v1</w:t>
+                <w:t xml:space="preserve">halshs-04879765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le “non-système alimentaire” de deux communautés de communes en Haute-Vienne ? Des liens agriculture/alimentation à (re)penser</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analyser et accompagner la gouvernance alimentaire territoriale : les apports d’un jeu sérieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Garnier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Greta Tommasi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées SEREALINA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Rencontres scientifiques « Enjeux socio-environnementaux et territoires »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EUR Société et Environnement (ODYSSEE), Dec 2024, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04669547v1</w:t>
+                <w:t xml:space="preserve">halshs-04879898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retisser des liens entre éleveurs, bouchers et consommateurs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le “non-système alimentaire” de deux communautés de communes en Haute-Vienne ? Des liens agriculture/alimentation à (re)penser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marius Chevallier</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Picault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Greta Tommasi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude « De Pasteaural à Relions-Nous. De l’érosion à la sobriété… »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Géolab - Université de Limoges, Oct 2024, Limoges, France</w:t>
+              <w:t xml:space="preserve">Journées SEREALINA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04879830v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04669547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projets alimentaires de territoire (PATs)&amp;quot;: towards a reaffirmation of the urban-rural duality ?</w:t>
               </w:r>
@@ -3162,51 +3162,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="895E82E6"/>
+    <w:nsid w:val="588E4BDE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3393,51 +3393,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01613644v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Garnier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482411v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Chevallier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dellier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greta Tommasi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.11884" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02179696v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Serre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.560" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00280752v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275667v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275687v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01195724v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669532v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayt&#233; Banzo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Corade" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lemari&#233;-Boutry" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Rios-Rivera" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1840/9782759237883/les-projets-alimentaires-territoriaux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3788-3" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669529v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03667193v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01196343v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01196332v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01196325v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275653v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275638v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501316v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Taurisson-Mouret" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480838v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00261787v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Louargant" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04879765v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04879898v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669547v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Picault" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04879830v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480842v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032932v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02015604v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Richard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00661588v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Boum&#233;di&#232;ne" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278648v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275672v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275661v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278495v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927771v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01613644v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Garnier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482411v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Chevallier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dellier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greta Tommasi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.11884" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02179696v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Serre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.560" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00280752v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275667v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275687v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01195724v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669532v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayt&#233; Banzo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Corade" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lemari&#233;-Boutry" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Rios-Rivera" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1840/9782759237883/les-projets-alimentaires-territoriaux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3788-3" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669529v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03667193v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01196343v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01196332v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01196325v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275653v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275638v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501316v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Taurisson-Mouret" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480838v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00261787v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Louargant" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04879830v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04879765v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04879898v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669547v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Picault" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480842v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032932v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02015604v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Richard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00661588v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Boum&#233;di&#232;ne" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278648v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275672v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275661v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278495v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927771v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>