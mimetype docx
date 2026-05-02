--- v1 (2026-04-07)
+++ v2 (2026-05-02)
@@ -1919,368 +1919,368 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retisser des liens entre éleveurs, bouchers et consommateurs</w:t>
+                <w:t xml:space="preserve">Dynamiques territoriales au sein des espaces peu denses et enjeux patrimoniaux : la redynamisation des centres-bourgs en question</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Garnier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marius Chevallier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude « De Pasteaural à Relions-Nous. De l’érosion à la sobriété… »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Géolab - Université de Limoges, Oct 2024, Limoges, France</w:t>
+              <w:t xml:space="preserve">Séminaire de recherche « Patrimoine et urbanisme, les enjeux d’une approche territoriale »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENSA Strasbourg, Nov 2024, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04879830v1</w:t>
+                <w:t xml:space="preserve">halshs-04879765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamiques territoriales au sein des espaces peu denses et enjeux patrimoniaux : la redynamisation des centres-bourgs en question</w:t>
+                <w:t xml:space="preserve">Analyser et accompagner la gouvernance alimentaire territoriale : les apports d’un jeu sérieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Garnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de recherche « Patrimoine et urbanisme, les enjeux d’une approche territoriale »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ENSA Strasbourg, Nov 2024, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Rencontres scientifiques « Enjeux socio-environnementaux et territoires »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EUR Société et Environnement (ODYSSEE), Dec 2024, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04879765v1</w:t>
+                <w:t xml:space="preserve">halshs-04879898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyser et accompagner la gouvernance alimentaire territoriale : les apports d’un jeu sérieux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le “non-système alimentaire” de deux communautés de communes en Haute-Vienne ? Des liens agriculture/alimentation à (re)penser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Picault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Greta Tommasi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres scientifiques « Enjeux socio-environnementaux et territoires »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EUR Société et Environnement (ODYSSEE), Dec 2024, Nice, France</w:t>
+              <w:t xml:space="preserve">Journées SEREALINA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04879898v1</w:t>
+                <w:t xml:space="preserve">hal-04669547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le “non-système alimentaire” de deux communautés de communes en Haute-Vienne ? Des liens agriculture/alimentation à (re)penser</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Retisser des liens entre éleveurs, bouchers et consommateurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Chevallier</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Greta Tommasi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées SEREALINA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Journée d’étude « De Pasteaural à Relions-Nous. De l’érosion à la sobriété… »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Géolab - Université de Limoges, Oct 2024, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04669547v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04879830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projets alimentaires de territoire (PATs)&amp;quot;: towards a reaffirmation of the urban-rural duality ?</w:t>
               </w:r>
@@ -3162,51 +3162,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="588E4BDE"/>
+    <w:nsid w:val="6B002FF5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3393,51 +3393,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01613644v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Garnier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482411v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Chevallier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dellier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greta Tommasi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.11884" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02179696v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Serre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.560" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00280752v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275667v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275687v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01195724v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669532v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayt&#233; Banzo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Corade" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lemari&#233;-Boutry" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Rios-Rivera" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1840/9782759237883/les-projets-alimentaires-territoriaux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3788-3" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669529v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03667193v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01196343v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01196332v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01196325v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275653v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275638v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501316v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Taurisson-Mouret" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480838v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00261787v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Louargant" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04879830v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04879765v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04879898v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669547v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Picault" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480842v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032932v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02015604v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Richard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00661588v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Boum&#233;di&#232;ne" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278648v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275672v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275661v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278495v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927771v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01613644v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Garnier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482411v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Chevallier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dellier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greta Tommasi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.11884" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02179696v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Serre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.560" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00280752v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275667v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275687v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01195724v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669532v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayt&#233; Banzo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Corade" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lemari&#233;-Boutry" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Rios-Rivera" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1840/9782759237883/les-projets-alimentaires-territoriaux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3788-3" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669529v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03667193v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01196343v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01196332v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01196325v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275653v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275638v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501316v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Taurisson-Mouret" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480838v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00261787v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Louargant" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04879765v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04879898v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669547v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Picault" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04879830v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480842v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032932v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02015604v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Richard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00661588v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Boum&#233;di&#232;ne" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278648v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275672v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275661v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278495v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927771v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>