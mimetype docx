--- v0 (2026-04-05)
+++ v1 (2026-05-16)
@@ -125,183 +125,183 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Je crois déjà les entendre dire que je viole le respect dû à la sacrée Antiquité » Mme de Villedieu et la galanterie des anciens, ou le savoir-faire d'une mondaine</w:t>
+                <w:t xml:space="preserve">‘Je crois déjà les entendre dire que je viole le respect dû à la sacrée Antiquité’ : Mme de Villedieu et la galanterie des Anciens, ou le savoir faire d’une mondaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Keller-Rahbé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Littératures classiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 77 (1), </w:t>
+              <w:t xml:space="preserve">, 2012, La galanterie des anciens, 77 (1), pp.161-175. </w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/licla.077.0161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01706038v1</w:t>
+                <w:t xml:space="preserve">halshs-01177584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">‘Je crois déjà les entendre dire que je viole le respect dû à la sacrée Antiquité’ : Mme de Villedieu et la galanterie des Anciens, ou le savoir faire d’une mondaine</w:t>
+                <w:t xml:space="preserve">Je crois déjà les entendre dire que je viole le respect dû à la sacrée Antiquité » Mme de Villedieu et la galanterie des anciens, ou le savoir-faire d'une mondaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Keller-Rahbé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Littératures classiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, La galanterie des anciens, 77 (1), pp.161-175. </w:t>
+              <w:t xml:space="preserve">, 2012, 77 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/licla.077.0161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01177584v1</w:t>
+                <w:t xml:space="preserve">hal-01706038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les représentations du XVIIe siècle dans la littérature pour la jeunesse contemporaine : patrimoine, symbolique, imaginaire</w:t>
               </w:r>
@@ -953,165 +953,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Visibilité/invisibilité des femmes dans le marché du livre et de l’édition au XVIIe siècle : ce que nous apprennent les registres d’inscription des privilèges de la Communauté des libraires et imprimeurs de Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Keller-Rahbé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Visibilité, invisibilité des savoirs des femmes. Dynamiques et stratégies à l’œuvre, Colloque international et interdisciplinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Claire Delahaye, Isabelle Mornat, Caroline Trotot, Nov 2018, Université Paris Est Marne la Vallée (UPEM), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01918439v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Politique et matrimoine local : le cas du Brutus (1690) de Catherine Bernard au Festival national Corneille de Barentin en 1972</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Keller-Rahbé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le théâtre, lieu d’affrontement politique et social, du Cid à Hernani (1638 1830)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Tomek Wysłobocki, Sep 2018, Wrocław, Pologne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01918433v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01918439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les femmes dramaturges du XVIIe siècle</w:t>
               </w:r>
@@ -2150,173 +2150,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01177526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Quel Molière pour les collégiens français ? Portraits du dramaturge dans la littérature jeunesse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Keller-Rahbé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poirson, Martial. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ombres de Molière : naissance d'un mythe littéraire à travers ses avatars du XVIIe siècle à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A. Colin, pp.417-438, 2012, Recherches, 978-2-200-27715-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01177875v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Romans du XVIIe siècle sur la scène contemporaine : Les Désordres de l’amour, La Princesse de Clèves et les Lettres portugaises par Louise Doutreligne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Keller-Rahbé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Douzou, Catherine and Greiner, Frank. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le roman mis en scène: actes du colloque organisé à Lille les 20 et 21 mai 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Classiques Garnier, pp.233-246, 2012, Lire le XVIIe siècle. Série Romans, contes et nouvelles, 978-2-8124-0809-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01177702v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-01177875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les notices biographiques d’une ‘courtisane des lettres’ (XVIIe XXIe siècle) : Marie Catherine Desjardins/Madame de Villedieu (1640 ? 1683)</w:t>
               </w:r>
@@ -2661,173 +2661,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01177287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mme de Villedieu, la “poule aux œufs d’or” de Claude Barbin ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Keller-Rahbé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Keller-Rahbé, Edwige. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les arrière-boutiques de la littérature : auteurs et imprimeurs-libraires aux XVIe et XVIIe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires du Mirail, pp.87-111, 2010, Cribles XVIe XVIIIe, 978-2-8107-0118-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01177378v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pratiques et usages du privilège d’auteur chez Mme de Villedieu et quelques autres femmes de lettres du XVIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Keller-Rahbé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Zaiser, Rainer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Écrivaines du XVIIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 35, Gunter Narr Verlag, pp.69-94, 2010, Œuvres et critiques</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01177183v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-01177378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représenter la parole historique au XVIIe siècle : stratégies de deux romanciers historiens, Mme de Villedieu et Saint Réal</w:t>
               </w:r>
@@ -3691,51 +3691,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706038v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Keller-Rahb&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla.077.0161" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177584v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00802058v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie P&#233;rouse-Battelo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436212v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706042v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dss.101.0119" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00347585v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Grande" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308779v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla.061.0005" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706046v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00428801v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706049v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla.056.0245" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918433v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918439v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813894v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918436v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813872v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01176984v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01706437v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Clement" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-05988-2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01706444v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/privileges-de-librairie-en-france-et-en-europe-xvie-xviie-siecles.html" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-05985-1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01055221v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00550769v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00347557v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00313029v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00428800v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272441v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177155v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177526v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177702v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177875v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177359v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177871v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706036v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177720v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177287v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177183v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177378v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177807v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308942v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.narr.de/madame-de-villedieu-et-le-th%C3%A9%C3%A2tre-16532/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025891v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Garnier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Mangeant" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918440v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Itti" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423187v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181671v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181686v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181730v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181734v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177584v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Keller-Rahb&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla.077.0161" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706038v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00802058v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie P&#233;rouse-Battelo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436212v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706042v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dss.101.0119" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00347585v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Grande" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308779v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla.061.0005" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706046v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00428801v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706049v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla.056.0245" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918439v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918433v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813894v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918436v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813872v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01176984v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01706437v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Clement" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-05988-2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01706444v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/privileges-de-librairie-en-france-et-en-europe-xvie-xviie-siecles.html" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-05985-1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01055221v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00550769v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00347557v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00313029v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00428800v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272441v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177155v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177526v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177875v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177702v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177359v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177871v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706036v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177720v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177287v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177378v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177183v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177807v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308942v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.narr.de/madame-de-villedieu-et-le-th%C3%A9%C3%A2tre-16532/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025891v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Garnier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Mangeant" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918440v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Itti" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423187v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181671v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181686v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181730v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181734v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>