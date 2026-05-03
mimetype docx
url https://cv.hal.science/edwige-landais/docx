--- v0 (2026-03-15)
+++ v1 (2026-05-03)
@@ -166,511 +166,511 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Defining a dichotomous indicator for population-level assessment of dietary diversity among pregnant adolescent girls and women : a secondary analysis of quantitative 24-h recalls from rural settings in Bangladesh, Burkina Faso, India and Nepal</w:t>
+                <w:t xml:space="preserve">General and abdominal adiposity and hypertension in eight world regions: a pooled analysis of 837 population-based studies with 7·5 million participants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric O Verger</w:t>
+                <w:t xml:space="preserve">Bin Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabrina Eymard-Duvernay</w:t>
+                <w:t xml:space="preserve">James Bennett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dang Bahya-Batinda</w:t>
+                <w:t xml:space="preserve">Aidan Wickham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giles T Hanley-Cook</w:t>
+                <w:t xml:space="preserve">Rosie Singleton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alemayehu Argaw</w:t>
+                <w:t xml:space="preserve">Anu Mishra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Developments in Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 8 (1), pp.102053. </w:t>
+              <w:t xml:space="preserve">The Lancet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 404 (10455), pp.851-863. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cdnut.2023.102053⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0140-6736(24)01405-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04322954v1</w:t>
+                <w:t xml:space="preserve">hal-04684932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">General and abdominal adiposity and hypertension in eight world regions: a pooled analysis of 837 population-based studies with 7·5 million participants</w:t>
+                <w:t xml:space="preserve">Changes and correlates of household food insecurity during COVID-19: a repeated cross-sectional survey of low-income households in peri-urban Peru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bin Zhou</w:t>
+                <w:t xml:space="preserve">Rebecca Pradeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James Bennett</w:t>
+                <w:t xml:space="preserve">Sabrina Eymard-Duvernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aidan Wickham</w:t>
+                <w:t xml:space="preserve">Rossina Pareja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rosie Singleton</w:t>
+                <w:t xml:space="preserve">Michelle Holdsworth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anu Mishra</w:t>
+                <w:t xml:space="preserve">Edwige Landais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 404 (10455), pp.851-863. </w:t>
+              <w:t xml:space="preserve">Food Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (4), pp.973-987. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0140-6736(24)01405-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12571-024-01471-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04684932v1</w:t>
+                <w:t xml:space="preserve">hal-04653893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes and correlates of household food insecurity during COVID-19: a repeated cross-sectional survey of low-income households in peri-urban Peru</w:t>
+                <w:t xml:space="preserve">Defining a dichotomous indicator for population-level assessment of dietary diversity among pregnant adolescent girls and women : a secondary analysis of quantitative 24-h recalls from rural settings in Bangladesh, Burkina Faso, India and Nepal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rebecca Pradeilles</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Eric O Verger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Eymard-Duvernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rossina Pareja</w:t>
+                <w:t xml:space="preserve">Dang Bahya-Batinda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michelle Holdsworth</w:t>
+                <w:t xml:space="preserve">Giles T Hanley-Cook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edwige Landais</w:t>
+                <w:t xml:space="preserve">Alemayehu Argaw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Security</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 16 (4), pp.973-987. </w:t>
+              <w:t xml:space="preserve">Current Developments in Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8 (1), pp.102053. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12571-024-01471-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cdnut.2023.102053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04653893v1</w:t>
+                <w:t xml:space="preserve">hal-04322954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Worldwide trends in underweight and obesity from 1990 to 2022: a pooled analysis of 3663 population-representative studies with 222 million children, adolescents, and adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nowell Phelps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosie Singleton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bin Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Heap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anu Mishra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Lancet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 403 (10431), pp.1027-1050. </w:t>
@@ -721,51 +721,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying priority double-duty actions to tackle the double burden of malnutrition in infants and young children in Peru: assessment and prioritisation of government actions by national experts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violeta Magdalena Rojas Huayta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Pradeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hilary M Creed-Kanashiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -842,51 +842,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing food consumed away from home in low-and middle-income countries by developing specific modules for household surveys: Experimental evidence from Vietnam and Burkina Faso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Landais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Pelloquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -976,51 +976,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consumption of food away from home in low- and middle-income countries: a systematic scoping review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Landais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilda Miotto-Plessis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1108,377 +1108,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ird-03827423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diminishing benefits of urban living for growth and development of school-aged children and adolescents in the 21st century</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploring the magnitude and drivers of the double burden of malnutrition at maternal and dyad levels in peri‐urban Peru: a cross‐sectional study of low‐income mothers, infants and young children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Pradeilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anu Mishra</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bin Zhou</w:t>
+                <w:t xml:space="preserve">Edwige Landais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossina Pareja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Eymard-Duvernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Rodriguez-Martinez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Rosie Singleton</w:t>
+                <w:t xml:space="preserve">Oonagh Markey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41586-023-05772-8⟩</w:t>
+              <w:t xml:space="preserve">Maternal and Child Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 19 (4), pp.e13549. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mcn.13549⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04172464v1</w:t>
+                <w:t xml:space="preserve">hal-04171472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the magnitude and drivers of the double burden of malnutrition at maternal and dyad levels in peri‐urban Peru: a cross‐sectional study of low‐income mothers, infants and young children</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sabrina Eymard-Duvernay</w:t>
+                <w:t xml:space="preserve">Diminishing benefits of urban living for growth and development of school-aged children and adolescents in the 21st century</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anu Mishra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bin Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Rodriguez-Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oonagh Markey</w:t>
+                <w:t xml:space="preserve">Honor Bixby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosie Singleton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Maternal and Child Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 19 (4), pp.e13549. </w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 615 (7954), pp.874-883. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/mcn.13549⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41586-023-05772-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04171472v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04172464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diet and food insecurity among mothers, infants, and young children in Peru before and during COVID‐19: a panel survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Pradeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rossina Pareja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hilary Creed‐kanashiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paula Griffiths</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Holdsworth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Maternal and Child Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 18 (3), 12 p. </w:t>
@@ -1542,77 +1542,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Liguori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ursula Trübswasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Pradeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Le Port</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Landais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Food Security</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 32, 12 p. </w:t>
@@ -1693,51 +1693,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Allès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Landais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Martin-Prével</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1801,64 +1801,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heterogeneous contributions of change in population distribution of body mass index to change in obesity and underweight</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Lc Iurilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bin Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Bennett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Carrillo-Larco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1922,64 +1922,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Height and body-mass index trajectories of school-aged children and adolescents from 1985 to 2019 in 200 countries and territories: a pooled analysis of 2181 population-based studies with 65 million participants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Rodriguez-Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bin Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marisa Sophiea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2095,51 +2095,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Salanave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Landais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Martin-Prével</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2190,51 +2190,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coffee and Tea Consumption and the Contribution of Their Added Ingredients to Total Energy and Nutrient Intakes in 10 European Countries: Benchmark Data from the Late 1990s</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Landais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Moskal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2337,51 +2337,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inventory on the dietary assessment tools available and needed in africa: a prerequisite for setting up a common methodological research infrastructure for nutritional surveillance, research, and prevention of diet-related non-communicable diseases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Pisa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Landais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barrie Margetts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2471,51 +2471,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the international standardized 24-h dietary recall methodology (GloboDiet) for potential application in research and surveillance within African settings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elom Kouassivi Aglago</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Landais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2605,51 +2605,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nutrient intake is insufficient among Senegalese urban school children and adolescents : results from two 24 h recalls in state primary schools in Dakar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Fiorentino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Landais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bastard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2739,51 +2739,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Factors Influencing the Health and Wellness of Urban Aboriginal Youths in Canada: Insights of In-Service Professionals, Care Providers, and Stakeholders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kyoung June Yi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Landais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fariba Kolahdooz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2837,377 +2837,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04753470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Socio-economic and behavioural determinants of fruit and vegetable intake in Moroccan women</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Double Burden of Overall or Central Adiposity and Anemia or Iron Deficiency Is Prevalent but with Little Socioeconomic Patterning among Moroccan and Tunisian Urban Women</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Agnès Gartner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalila El Ati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Traissac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Bour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Francis Delpeuch</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Public Health Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1368980014001761⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 144 (1), pp.87-97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3945/jn.113.178285⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04753464v1</w:t>
+                <w:t xml:space="preserve">hal-04753447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Double Burden of Overall or Central Adiposity and Anemia or Iron Deficiency Is Prevalent but with Little Socioeconomic Patterning among Moroccan and Tunisian Urban Women</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+                <w:t xml:space="preserve">Socio-economic and behavioural determinants of fruit and vegetable intake in Moroccan women</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Landais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellatif Bour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Gartner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Traissac</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Abdellatif Bour</w:t>
+                <w:t xml:space="preserve">Fiona Mccullough</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Berger</w:t>
+                <w:t xml:space="preserve">Francis Delpeuch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 144 (1), pp.87-97. </w:t>
+              <w:t xml:space="preserve">Public Health Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 18 (5), pp.809-816. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3945/jn.113.178285⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S1368980014001761⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04753447v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04753464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of iron deficiency in the context of the obesity epidemic: importance of correcting serum ferritin concentrations for inflammation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Gartner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellatif Bour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Gartner</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jalila El Ati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Traissac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 98 (3), pp.821-826. </w:t>
@@ -3297,51 +3297,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malick Sembène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Fortin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Traissac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 8 (12), pp.e84328. </w:t>
@@ -3379,51 +3379,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reproducibility and relative validity of a brief quantitative food frequency questionnaire for assessing fruit and vegetable intakes in N orth‐ A frican women</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Landais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gartner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3538,90 +3538,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nutrition transition among adolescents of a south-Mediterranean country: dietary patterns, association with socio-economic factors, overweight and blood pressure. A cross-sectional study in Tunisia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hajer Aounallah-Skhiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Traissac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jalila El Ati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Eymard-Duvernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Landais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrition Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 10 (1), pp.38. </w:t>
@@ -3659,103 +3659,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Knowledge of dietary and behaviour-related determinants of non-communicable disease in urban Senegalese women</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Holdsworth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Delpeuch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Landais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Gartner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Eymard-Duvernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Public Health Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 9 (8), pp.975-981. </w:t>
@@ -3793,77 +3793,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perceptions of healthy and desirable body size in urban Senegalese women</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Holdsworth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Gartner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Landais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3955,51 +3955,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mesures de la consommation alimentaire individuelle : des méthodes en fonction des objectifs visés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Landais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Djossinou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4140,51 +4140,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8B0D6AF2"/>
+    <w:nsid w:val="83AA8AA8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4371,51 +4371,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/edwige-landais" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7291-2012" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04322954v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric O Verger" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Eymard-Duvernay" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang Bahya-Batinda" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giles T Hanley-Cook" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alemayehu Argaw" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cdnut.2023.102053" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04684932v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Zhou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Bennett" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aidan Wickham" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosie Singleton" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anu Mishra" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(24)01405-3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04653893v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Pradeilles" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossina Pareja" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Holdsworth" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Landais" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12571-024-01471-y" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04540542v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nowell Phelps" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Heap" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(23)02750-2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04581693v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violeta Magdalena Rojas Huayta" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilary M Creed-Kanashiro" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Rousham" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Delgado" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0303668" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815728v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Pelloquin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Ma&#238;tre D&#8217;h&#244;tel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Truong Tuyet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nga Hoang Thu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0314786" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03827423v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilda Miotto-Plessis" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Bene" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Maitre D&#8217;hotel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Tuyet Truong" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nutrit/nuac085" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172464v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rodriguez-Martinez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honor Bixby" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-023-05772-8" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171472v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oonagh Markey" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mcn.13549" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03617499v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilary Creed&#8208;kanashiro" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Griffiths" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mcn.13343" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03511616v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Liguori" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Tr&#252;bswasser" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Le Port" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gfs.2021.100606" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02892328v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Colombet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin All&#232;s" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Perignon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Martin-Pr&#233;vel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-020-02317-x" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03177221v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Lc Iurilli" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Carrillo-Larco" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa Sophiea" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/elife.60060" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03081498v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Bentham" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Paciorek" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(20)31859-6" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396253v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Salanave" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-019-7970-z" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04748586v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Moskal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Mullee" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Nicolas" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gunter" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu10060725" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04748596v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Pisa" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barrie Margetts" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hester Vorster" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Friedenreich" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408398.2014.981630" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04748601v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elom Kouassivi Aglago" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Leclercq" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12992-017-0260-6" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04748605v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fiorentino" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bastard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Carriquiry" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank T Wieringa" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu8100650" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753470v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyoung June Yi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fariba Kolahdooz" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sangita Sharma" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2105/Ajph.2014.302481" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753464v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Bour" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Gartner" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Mccullough" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Delpeuch" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1368980014001761" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753447v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalila El Ati" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Traissac" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Berger" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/jn.113.178285" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753412v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/ajcn.112.054551" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04748612v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malick Semb&#232;ne" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Fortin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0084328" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753463v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gartner" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bour" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mccullough" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delpeuch" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jhn.12131" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MWF0H9KK-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753395v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Aounallah-Skhiri" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2891-10-38" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753386v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/Phn2006979" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753374v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gartner" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Maire" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Delpeuch" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.ijo.0802739" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03468286v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Djossinou" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3347-2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/edwige-landais" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7291-2012" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04684932v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Zhou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Bennett" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aidan Wickham" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosie Singleton" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anu Mishra" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(24)01405-3" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04653893v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Pradeilles" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Eymard-Duvernay" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossina Pareja" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Holdsworth" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Landais" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12571-024-01471-y" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04322954v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric O Verger" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang Bahya-Batinda" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giles T Hanley-Cook" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alemayehu Argaw" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cdnut.2023.102053" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04540542v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nowell Phelps" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Heap" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(23)02750-2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04581693v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violeta Magdalena Rojas Huayta" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilary M Creed-Kanashiro" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Rousham" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Delgado" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0303668" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815728v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Pelloquin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Ma&#238;tre D&#8217;h&#244;tel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Truong Tuyet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nga Hoang Thu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0314786" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03827423v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilda Miotto-Plessis" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Bene" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Maitre D&#8217;hotel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Tuyet Truong" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nutrit/nuac085" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171472v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oonagh Markey" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mcn.13549" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172464v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rodriguez-Martinez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honor Bixby" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-023-05772-8" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03617499v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilary Creed&#8208;kanashiro" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Griffiths" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mcn.13343" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03511616v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Liguori" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Tr&#252;bswasser" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Le Port" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gfs.2021.100606" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02892328v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Colombet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin All&#232;s" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Perignon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Martin-Pr&#233;vel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-020-02317-x" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03177221v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Lc Iurilli" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Carrillo-Larco" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa Sophiea" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/elife.60060" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03081498v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Bentham" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Paciorek" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(20)31859-6" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396253v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Salanave" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-019-7970-z" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04748586v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Moskal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Mullee" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Nicolas" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gunter" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu10060725" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04748596v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Pisa" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barrie Margetts" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hester Vorster" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Friedenreich" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408398.2014.981630" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04748601v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elom Kouassivi Aglago" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Leclercq" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12992-017-0260-6" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04748605v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fiorentino" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bastard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Carriquiry" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank T Wieringa" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu8100650" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753470v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyoung June Yi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fariba Kolahdooz" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sangita Sharma" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2105/Ajph.2014.302481" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753447v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Gartner" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalila El Ati" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Traissac" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Bour" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Berger" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/jn.113.178285" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753464v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Mccullough" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Delpeuch" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1368980014001761" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753412v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/ajcn.112.054551" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04748612v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malick Semb&#232;ne" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Fortin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0084328" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753463v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gartner" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bour" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mccullough" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delpeuch" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jhn.12131" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MWF0H9KK-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753395v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Aounallah-Skhiri" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2891-10-38" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753386v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/Phn2006979" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753374v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gartner" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Maire" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Delpeuch" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.ijo.0802739" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03468286v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Djossinou" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3347-2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>