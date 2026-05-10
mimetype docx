--- v0 (2026-03-28)
+++ v1 (2026-05-10)
@@ -183,3573 +183,3820 @@
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin Carlinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digital Humanities Quarterly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, 19 (4), pp.000814</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2026, 19 (4), pp.000814. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.63744/eh2pbu98sxve⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05498176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Création d’un graphe de connaissances géohistorique à partir d’annuaires du commerce parisien du XIXe siècle : application aux métiers de la photographie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Solenn Tual</w:t>
+                <w:t xml:space="preserve">An Alpha-Tree Algorithm for Massively Parallel Architectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin Carlinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Abadie</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Duménieu</w:t>
+                <w:t xml:space="preserve">Quentin Kaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseph Chazalon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Edwin Carlinet</w:t>
+                <w:t xml:space="preserve">Nicolas Blin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Ouverte d'Intelligence Artificielle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 6 (1-2), pp.179-200. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 34, pp.4402-4413. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5802/roia.98⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TIP.2025.3586495⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05444627v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05288702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Alpha-Tree Algorithm for Massively Parallel Architectures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Création d’un graphe de connaissances géohistorique à partir d’annuaires du commerce parisien du XIXe siècle : application aux métiers de la photographie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenn Tual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Duménieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Chazalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin Carlinet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Blin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TIP.2025.3586495⟩</w:t>
+              <w:t xml:space="preserve">Revue Ouverte d'Intelligence Artificielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 6 (1-2), pp.179-200. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/roia.98⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05288702v1</w:t>
+                <w:t xml:space="preserve">hal-05444627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Dahu Graph-Cut for Interactive Segmentation on 2D/3D Images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh Ôn Vû Ngoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin Carlinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Fabrizio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Géraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pattern Recognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 136 (109207), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.patcog.2022.109207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04579612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max-tree Computation on GPUs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin Carlinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Lacassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Géraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Parallel and Distributed Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 33 (12), pp.3520-3531. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TPDS.2022.3158488⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03556296v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hierarchical Segmentation Using Tree-Based Shape Spaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yongchao Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin Carlinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Géraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Najman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Pattern Analysis and Machine Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 39 (3), pp.457-469. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TPAMI.2016.2554550⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01301966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (26)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (28)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ICDAR 2025 Competition on Historical Map Text Detection, Recognition, and Linking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yijun Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Tual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zekun Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leeje Jang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yao-Yi Chiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Document Analysis and Recognition – ICDAR 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Wuhan, China. pp.568-585, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-032-04630-7_33⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05288655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mezanno : des sources sérielles aux données structurées pour les humanités numériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Carlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin Carlinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Chazalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Cristofoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Extraction et Gestion de Connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2026, Anglet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05444727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Tree of Shapes as a distance transform: building the ToS on High-Dynamic Range images</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spectrogram Denoising by Filtering Max-Trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Romero-García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Martín-Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin Carlinet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Esteban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Discrete Geometry and Mathematical Morphology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">4th International Joint Conference Discrete Geometry and Mathematical Morphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Groningen, Netherlands, Netherlands. pp.224-236, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-032-09544-2_16⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05336328v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05572433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reprendre le contrôle des processus de traitement de données de recherche en histoire quantitative : présentation de l'écosystème Mezzano</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Tree of Shapes as a distance transform: building the ToS on High-Dynamic Range images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin Carlinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Esteban</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DHNord2025. Valoriser les données de recherche en humanités numériques : enjeux, pratiques, perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Tourcoing, France</w:t>
+              <w:t xml:space="preserve">4th International Conference on Discrete Geometry and Mathematical Morphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Michael Wilkinson; Jiri Kosinka, Nov 2025, Groningen, Netherlands, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05421670v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05336328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Tree of Shapes Computation Algorithm for Massively Parallel Architectures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improving segmentation of retinal arteries and veins using cardiac signal in doppler holograms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Dubosc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zacharie Auray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Boutry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin Carlinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 IEEE International Conference on Image Processing (ICIP)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICIP55913.2025.11084475⟩</w:t>
+              <w:t xml:space="preserve">International Symposium on Biomedical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE Signal Processing Society (SPS); IEEE Engineering in Medicine and Biology Society (EMBS), Apr 2026, London, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48550/arXiv.2511.14654⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05288682v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05607705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear Object Detection in Document Images Using Multiple Object Tracking</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Reprendre le contrôle des processus de traitement de données de recherche en histoire quantitative : présentation de l'écosystème Mezzano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Perrinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Puren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Chazalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Carlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Document Analysis and Recognition</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">DHNord2025. Valoriser les données de recherche en humanités numériques : enjeux, pratiques, perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Tourcoing, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04390556v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05421670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Modern C++ Point of View of Programming in Image Processing</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Tree of Shapes Computation Algorithm for Massively Parallel Architectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin Carlinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Géraud</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Esteban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GPCE '22: 21st ACM SIGPLAN International Conference on Generative Programming: Concepts and Experiences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3564719.3568692⟩</w:t>
+              <w:t xml:space="preserve">2025 IEEE International Conference on Image Processing (ICIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Anchorage, France. pp.2169-2174, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP55913.2025.11084475⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03891002v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05288682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Benchmark of Nested Named Entity Recognition Approaches in Historical Structured Documents</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">SoDUCo : croisement de sources géo-historiques pour l'étude de l'évolution de Paris de 1789 à 1950</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Duménieu</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Baciocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin Carlinet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Chapron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Document Analysis and Recognition - ICDAR 2023</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conférence interdisciplinaire : Extraction, traitement et visualisation de données complexes en géographie (XVIIIe siècle - XIXe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole Normale Supérieure de Lyon; Institut Rhônalpin des systèmes Complexes, Feb 2023, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03994759v2</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04494266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Création d'un graphe de connaissances géohistorique à partir d'annuaires du commerce parisien du XIXe siècle: application aux métiers de la photographie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Tual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Duménieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Chazalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin Carlinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SemWeb.Pro</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04400206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SoDUCo : croisement de sources géo-historiques pour l'étude de l'évolution de Paris de 1789 à 1950</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Charly Bernard</w:t>
+                <w:t xml:space="preserve">Linear Object Detection in Document Images Using Multiple Object Tracking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Chazalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin Carlinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bourquelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Puybareau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence interdisciplinaire : Extraction, traitement et visualisation de données complexes en géographie (XVIIIe siècle - XIXe siècle)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Document Analysis and Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, San josé, California, United States. pp.454-471, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-41734-4_28⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04494266v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04390556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction post-OCR en 3 étapes : détection, correction, vérification</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joseph Chazalon</w:t>
+                <w:t xml:space="preserve">A Modern C++ Point of View of Programming in Image Processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Roynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin Carlinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Géraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium International Francophone sur l'Ecrit et le Document (SIFED 2023)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3383583.3398605.⟩</w:t>
+              <w:t xml:space="preserve">GPCE '22: 21st ACM SIGPLAN International Conference on Generative Programming: Concepts and Experiences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Auckland, New Zealand. pp.164-171, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3564719.3568692⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04495595v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03891002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Création d'un graphe de connaissances géohistorique à partir d'annuaires du commerce parisien du 19 ème siècle: application aux métiers de la photographie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">A Benchmark of Nested Named Entity Recognition Approaches in Historical Structured Documents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Tual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Chazalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Duménieu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J Chazalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin Carlinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34es Journées francophones d'Ingénierie des Connaissances (IC 2023) @ Plate-Forme Intelligence Artificielle (PFIA 2023)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Document Analysis and Recognition - ICDAR 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, San José, California, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-41682-8_8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04121643v2</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03994759v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural Analysis of the Additive Noise Impact on the $${\alpha \text {-tree}}$$</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Tochon</w:t>
+                <w:t xml:space="preserve">Création d'un graphe de connaissances géohistorique à partir d'annuaires du commerce parisien du 19 ème siècle: application aux métiers de la photographie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenn Tual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Duménieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Chazalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin Carlinet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Verna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Analysis of Images and Patterns (CAIP 2023)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">34es Journées francophones d'Ingénierie des Connaissances (IC 2023) @ Plate-Forme Intelligence Artificielle (PFIA 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Strasbourg, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04226810v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04121643v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction de données, Approche du projet SoDUCo : De l’image d’annuaire du commerce ancien au graphe de données interrogeable</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Baciocchi</w:t>
+                <w:t xml:space="preserve">Correction post-OCR en 3 étapes : détection, correction, vérification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Chazalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin Carlinet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire SoDuCo : Res(t)ituer les annuaires commerciaux et les évolutions de l’espace Parisien du XIXe siècle - Partager l’expérience et les ressources du programme ANR SoDUCo</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Symposium International Francophone sur l'Ecrit et le Document (SIFED 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3383583.3398605.⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04401445v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04495595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Cost of Dynamism in Static Languages for Image Processing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Structural Analysis of the Additive Noise Impact on the $${\alpha \text {-tree}}$$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Esteban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Tochon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin Carlinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Verna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st ACM SIGPLAN International Conference on Generative Programming: Concepts and Experiences (GPCE ’22)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3564719.3568693⟩</w:t>
+              <w:t xml:space="preserve">Computer Analysis of Images and Patterns (CAIP 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Limassol, Cyprus. pp.223-232, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-44240-7_22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03891000v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04226810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Benchmark of Named Entity Recognition Approaches in Historical Documents Application to 19th Century French Directories</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Extraction de données, Approche du projet SoDUCo : De l’image d’annuaire du commerce ancien au graphe de données interrogeable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Baciocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin Carlinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Chazalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Cristofoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Document Analysis Systems. DAS 2022.</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Séminaire SoDuCo : Res(t)ituer les annuaires commerciaux et les évolutions de l’espace Parisien du XIXe siècle - Partager l’expérience et les ressources du programme ANR SoDUCo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Projet SoDuCo; Bibliothèque Nationale de France, Nov 2023, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03698609v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04401445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction automatique d’informations dans les annuaires commerciaux parisiens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Abadie</w:t>
+                <w:t xml:space="preserve">The Cost of Dynamism in Static Languages for Image Processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Esteban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin Carlinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Duménieu</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Tochon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Verna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire SoDuCo-BNF : Res(t)ituer les adresses des almanachs et annuaires commerciaux parisiens du XIXe siècle. Un corpus de localisations urbaines à grande échelle</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">21st ACM SIGPLAN International Conference on Generative Programming: Concepts and Experiences (GPCE ’22)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Auckland, New Zealand. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3564719.3568693⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04401420v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03891000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting the Coco Panoptic Metric to Enable Visual and Qualitative Analysis of Historical Map Instance Segmentation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Edwin Carlinet</w:t>
+                <w:t xml:space="preserve">A Benchmark of Named Entity Recognition Approaches in Historical Documents Application to 19th Century French Directories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Carlinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Chazalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Duménieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Document Analysis and Recognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-86337-1_25⟩</w:t>
+              <w:t xml:space="preserve">Document Analysis Systems. DAS 2022.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, La Rochelle, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-06555-2_30⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04390438v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03698609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vectorization of historical maps using deep edge filtering and closed shape extraction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yizi Chen</w:t>
+                <w:t xml:space="preserve">Extraction automatique d’informations dans les annuaires commerciaux parisiens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin Carlinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Chazalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Duménieu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on Document Analysis and Recognition (ICDAR'21)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Séminaire SoDuCo-BNF : Res(t)ituer les adresses des almanachs et annuaires commerciaux parisiens du XIXe siècle. Un corpus de localisations urbaines à grande échelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Projet SoDuCo; Bibliothèque Nationale de France, Nov 2022, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03256073v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04401420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intervertebral Disc Segmentation Using Mathematical Morphology−-A CNN-Free Approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Revisiting the Coco Panoptic Metric to Enable Visual and Qualitative Analysis of Historical Map Instance Segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Chazalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin Carlinet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Géraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 5th MICCAI Workshop &amp; Challenge on Computational Methods and Clinical Applications for Spine Imaging (CSI)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-13736-6_9⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Document Analysis and Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Lausanne (CH), France. pp.367-382, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-86337-1_25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04579600v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04390438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filtres connexes multivariés par fusion d'arbres de composantes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vectorization of historical maps using deep edge filtering and closed shape extraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yizi Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin Carlinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Chazalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Dumenieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 27st Symposium on Signal and Image Processing (GRETSI)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">16th International Conference on Document Analysis and Recognition (ICDAR'21)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Lausanne, Switzerland. pp.510-525, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-86337-1_34⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04579601v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03256073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introducing Multivariate Connected Openings and Closings</w:t>
+                <w:t xml:space="preserve">Intervertebral Disc Segmentation Using Mathematical Morphology−-A CNN-Free Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin Carlinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Géraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Morphology and Its Application to Signal and Image Processing − Proceedings of the 14th International Symposium on Mathematical Morphology (ISMM)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-20867-7_17⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the 5th MICCAI Workshop &amp; Challenge on Computational Methods and Clinical Applications for Spine Imaging (CSI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Granada, Spain. pp.105--118, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-13736-6_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04579602v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04579600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un algorithme de complexité linéaire pour le calcul de l'arbre des formes</w:t>
+                <w:t xml:space="preserve">Filtres connexes multivariés par fusion d'arbres de composantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin Carlinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Géraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du congrès Reconnaissance des Formes, Image, Apprentissage et Perception (RFIAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Marne-la-Vallée, France</w:t>
+              <w:t xml:space="preserve">Proceedings of the 27st Symposium on Signal and Image Processing (GRETSI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04579599v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04579601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Tree of Shapes Turned into a Max-Tree: A Simple and Efficient Linear Algorithm</w:t>
+                <w:t xml:space="preserve">Introducing Multivariate Connected Openings and Closings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin Carlinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Géraud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Crozet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 24th IEEE International Conference on Image Processing (ICIP)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICIP.2018.8451180⟩</w:t>
+              <w:t xml:space="preserve">Mathematical Morphology and Its Application to Signal and Image Processing − Proceedings of the 14th International Symposium on Mathematical Morphology (ISMM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Saarbrücken, Germany. pp.1--12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-20867-7_17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04579597v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04579602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La pseudo-distance du dahu</w:t>
+                <w:t xml:space="preserve">Un algorithme de complexité linéaire pour le calcul de l'arbre des formes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin Carlinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Crozet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Géraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ORASIS 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GREYC, Jun 2017, Colleville-sur-Mer, France</w:t>
+              <w:t xml:space="preserve">Actes du congrès Reconnaissance des Formes, Image, Apprentissage et Perception (RFIAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Marne-la-Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01866710v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04579599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The Tree of Shapes Turned into a Max-Tree: A Simple and Efficient Linear Algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin Carlinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Géraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Crozet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the 24th IEEE International Conference on Image Processing (ICIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Athens, Greece. pp.1488--1492, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2018.8451180⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04579597v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La pseudo-distance du dahu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin Carlinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yongchao Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Boutry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Géraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ORASIS 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GREYC, Jun 2017, Colleville-sur-Mer, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01866710v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A quasi-linear algorithm to compute the tree of shapes of n-D images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Géraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin Carlinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Crozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Najman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Mathematical Morphology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Uppsala, Sweden. pp.97-108</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00798620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3759,150 +4006,150 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Poster] A Benchmark of Nested Named Entity Recognition Approaches in Historical Structured Documents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Tual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Chazalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dumenieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin Carlinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Document Analysis and Recognition - ICDAR 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, San Jose, California, United States. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04191900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3912,630 +4159,630 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dataset for ICDAR 21 paper &amp;quot;Vectorization of Historical Maps Using Deep Edge Filtering and Closed Shape Extraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yizi Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin Carlinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Chazalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Duménieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.10567765⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04529522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Données] Un jeu de données d'annuaires du commerce français du 19ème siècle pour la reconnaissance d'entités nommées imbriquées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Tual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Chazalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Duménieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin Carlinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.8167628⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04421562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Données] Comparaison d'approches de reconnaissance d'entités nommées imbriquées dans des documents historiques structurés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Tual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin Carlinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Chazalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Duménieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, https://huggingface.co/nlpso</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04421598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Données] Un jeu de données d'annuaires du commerce français de 19ème siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Baciocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin Carlinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Chazalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Cristofoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.6394464⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04421578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Données] Modèles de NER produits pour l'article &amp;quot;A Benchmark of Named Entity Recognition Approaches in Historical Documents Application to 19th Century French Directories&amp;quot;, publiés lors de l'atelier d'analyse de documents DAS22.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin Carlinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Chazalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Duménieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.6576008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04421586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4545,218 +4792,218 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entry Separation using a Mixed Visual and Textual Language Model: Application to 19th century French Trade Directories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Duménieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin Carlinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Chazalon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03994702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Modern C++ Point of View of Programming in Image Processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Roynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin Carlinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Géraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03564252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4766,205 +5013,205 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Code] Code source de la webapp pour la visualisation et l'édition des annotations des annuaires du projet SoDuCo.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Chazalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin Carlinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Duménieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Perret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04478595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Code] A Benchmark of Nested Named Entity Recognition Approaches in Historical Structured Documents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Tual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Chazalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Duménieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4972,328 +5219,328 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin Carlinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04390541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Code] Chaine de traitement des annuaires du projet SoDuCo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Duménieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Chazalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin Carlinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04478577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Code] Construction d'un graphe géohistorique à partir des annuaires du commerce parisien du 19e siècle : application aux photographes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Tual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dumenieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Chazalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin Carlinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04390522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Code] A Benchmark of Named Entity Recognition Approaches in Historical Documents: Application to 19th Century French Directories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Chazalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin Carlinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5301,65 +5548,65 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Duménieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04421228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId120"/>
+      <w:footerReference w:type="default" r:id="rId130"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5506,51 +5753,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05498176v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gravier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baciocchi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cristofoli" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dum&#233;nieu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Carlinet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444627v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Tual" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Abadie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Chazalon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/roia.98" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288702v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Kaci" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2025.3586495" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579612v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh &#212;n V&#251; Ngoc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Fabrizio" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry G&#233;raud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2022.109207" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556296v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lemaitre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lacassagne" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2022.3158488" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301966v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongchao Xu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Najman" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2016.2554550" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288655v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yijun Lin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zekun Li" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leeje Jang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao-Yi Chiang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-04630-7_33" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444727v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Carlin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336328v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Esteban" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421670v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Perrinet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Puren" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288682v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP55913.2025.11084475" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390556v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bernet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bourquelot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Puybareau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-41734-4_28" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891002v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Roynard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3564719.3568692" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994759v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Chazalon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-41682-8_8" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400206v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494266v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Bernard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Chapron" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495595v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thomas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3383583.3398605." TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121643v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226810v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tochon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Verna" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-44240-7_22" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401445v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891000v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3564719.3568693" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698609v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Abadie" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Carlinet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chazalon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dum&#233;nieu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-06555-2_30" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401420v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390438v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86337-1_25" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256073v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yizi Chen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mallet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumenieu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86337-1_34" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579600v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-13736-6_9" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579601v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579602v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20867-7_17" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579599v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Crozet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579597v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2018.8451180" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866710v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boutry" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798620v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191900v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529522v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10567765" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421562v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8167628" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421598v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421578v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6394464" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421586v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6576008" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994702v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564252v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478595v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Perret" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390541v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478577v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390522v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421228v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05498176v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gravier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baciocchi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cristofoli" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dum&#233;nieu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Carlinet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.63744/eh2pbu98sxve" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288702v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Kaci" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2025.3586495" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444627v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Tual" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Abadie" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Chazalon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/roia.98" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579612v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh &#212;n V&#251; Ngoc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Fabrizio" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry G&#233;raud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2022.109207" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556296v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lemaitre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lacassagne" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2022.3158488" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301966v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongchao Xu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Najman" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2016.2554550" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288655v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yijun Lin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zekun Li" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leeje Jang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao-Yi Chiang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-04630-7_33" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444727v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Carlin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572433v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Romero-Garc&#237;a" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Mart&#237;n-Izquierdo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-09544-2_16" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336328v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Esteban" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607705v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Dubosc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Fischer" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacharie Auray" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boutry" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2511.14654" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421670v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Perrinet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Puren" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288682v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP55913.2025.11084475" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494266v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Bernard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Chapron" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400206v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390556v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bernet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bourquelot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Puybareau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-41734-4_28" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891002v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Roynard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3564719.3568692" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994759v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Chazalon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-41682-8_8" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121643v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495595v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thomas" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3383583.3398605." TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226810v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tochon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Verna" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-44240-7_22" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401445v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891000v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3564719.3568693" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698609v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Abadie" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Carlinet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chazalon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dum&#233;nieu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-06555-2_30" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401420v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390438v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86337-1_25" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256073v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yizi Chen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mallet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumenieu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86337-1_34" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579600v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-13736-6_9" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579601v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579602v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20867-7_17" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579599v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Crozet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579597v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2018.8451180" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866710v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798620v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191900v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529522v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10567765" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421562v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8167628" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421598v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421578v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6394464" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421586v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6576008" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994702v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564252v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478595v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Perret" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390541v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478577v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390522v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421228v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>