--- v0 (2026-04-05)
+++ v1 (2026-05-14)
@@ -66,4611 +66,4745 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (34)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (35)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for spin liquid behavior in the frustrated three-dimensional S = 1 / 2 Heisenberg garnet NaCa 2 Cu 2 ( VO 4 ) 3</w:t>
+                <w:t xml:space="preserve">Emergence of a Fluctuating Ground State in Y-Kapellasite under Pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Alexanian</w:t>
+                <w:t xml:space="preserve">Dipranjan Chatterjee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Kumar</w:t>
+                <w:t xml:space="preserve">Petr Doležal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Zeroual</w:t>
+                <w:t xml:space="preserve">Federico Abbruciati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Bernu</w:t>
+                <w:t xml:space="preserve">Tobias Biesner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Mangin-Thro</w:t>
+                <w:t xml:space="preserve">Katharina Zoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 9 (7), pp.074411. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 136 (13), pp.136701. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/crg9-9txm⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/3pmg-b78n⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05381792v1</w:t>
+                <w:t xml:space="preserve">hal-05591924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluctuating magnetism in Zn-doped averievite with well-separated kagome layers</w:t>
+                <w:t xml:space="preserve">Evidence for spin liquid behavior in the frustrated three-dimensional S = 1 / 2 Heisenberg garnet NaCa 2 Cu 2 ( VO 4 ) 3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Simutis</w:t>
+                <w:t xml:space="preserve">Y. Alexanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Suárez-García</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">R. Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Zeroual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Georgopoulou</w:t>
+                <w:t xml:space="preserve">B. Bernu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Mangin-Thro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 9 (7), pp.074003. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/l7gq-cc96⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 9 (7), pp.074411. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/crg9-9txm⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05381785v1</w:t>
+                <w:t xml:space="preserve">hal-05381792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bi2YbO4Cl: A two-dimensional square-lattice compound with Jeff= 12 magnetic moments</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fluctuating magnetism in Zn-doped averievite with well-separated kagome layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Nam</w:t>
+                <w:t xml:space="preserve">G. Simutis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Barik</w:t>
+                <w:t xml:space="preserve">L. Suárez-García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Zeroual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Boya</w:t>
+                <w:t xml:space="preserve">I. Villa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Kermarrec</w:t>
+                <w:t xml:space="preserve">M. Georgopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 109 (7), </w:t>
+              <w:t xml:space="preserve">Physical Review Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9 (7), pp.074003. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.109.075128⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/l7gq-cc96⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04870823v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05381785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic properties and spin dynamics in the spin-orbit driven Jeff= 12 triangular lattice antiferromagnet Ba6Yb2Ti4 O17</w:t>
+                <w:t xml:space="preserve">Bi2YbO4Cl: A two-dimensional square-lattice compound with Jeff= 12 magnetic moments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Khatua</w:t>
+                <w:t xml:space="preserve">V.K. Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Bhattacharya</w:t>
+                <w:t xml:space="preserve">K. Nam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.M. Strydom</w:t>
+                <w:t xml:space="preserve">M. Barik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Zorko</w:t>
+                <w:t xml:space="preserve">K. Boya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.S. Lord</w:t>
+                <w:t xml:space="preserve">E. Kermarrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 109 (2), </w:t>
+              <w:t xml:space="preserve">, 2024, 109 (7), </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.109.024427⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.109.075128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04870877v1</w:t>
+                <w:t xml:space="preserve">hal-04870823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Survival of magnetic correlations above the ordering temperature in the ferromagnetically ordered classical kagome magnet Li9Cr3(P2O7)3(PO4)2</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Magnetic properties and spin dynamics in the spin-orbit driven Jeff= 12 triangular lattice antiferromagnet Ba6Yb2Ti4 O17</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Chakraborty</w:t>
+                <w:t xml:space="preserve">J. Khatua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Fukuoka</w:t>
+                <w:t xml:space="preserve">S. Bhattacharya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Damay</w:t>
+                <w:t xml:space="preserve">A.M. Strydom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edwin Kermarrec</w:t>
+                <w:t xml:space="preserve">A. Zorko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.S. Lord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 107 (13), pp.134432. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.107.134432⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 109 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.109.024427⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04312108v1</w:t>
+                <w:t xml:space="preserve">hal-04870877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From spin liquid to magnetic ordering in the anisotropic kagome Y-kapellasite Y 3 Cu 9 ( OH ) 19 Cl 8 : A single-crystal study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dipranjan Chatterjee</w:t>
+                <w:t xml:space="preserve">Survival of magnetic correlations above the ordering temperature in the ferromagnetically ordered classical kagome magnet Li9Cr3(P2O7)3(PO4)2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Puphal</w:t>
+                <w:t xml:space="preserve">A. Chakraborty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Barthélemy</w:t>
+                <w:t xml:space="preserve">S. Fukuoka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jannis Willwater</w:t>
+                <w:t xml:space="preserve">F. Damay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefan Süllow</w:t>
+                <w:t xml:space="preserve">Edwin Kermarrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 107 (12), pp.125156. </w:t>
+              <w:t xml:space="preserve">, 2023, 107 (13), pp.134432. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.107.125156⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.107.134432⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04187033v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04312108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Case for a U ( 1 ) π Quantum Spin Liquid Ground State in the Dipole-Octupole Pyrochlore Ce 2 Zr 2 O 7</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From spin liquid to magnetic ordering in the anisotropic kagome Y-kapellasite Y 3 Cu 9 ( OH ) 19 Cl 8 : A single-crystal study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dipranjan Chatterjee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. M. Smith</w:t>
+                <w:t xml:space="preserve">Pascal Puphal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Benton</w:t>
+                <w:t xml:space="preserve">Quentin Barthélemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. R. Yahne</w:t>
+                <w:t xml:space="preserve">Jannis Willwater</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Placke</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">R. Schäfer</w:t>
+                <w:t xml:space="preserve">Stefan Süllow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review X</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevX.12.021015⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 107 (12), pp.125156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.107.125156⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04311882v1</w:t>
+                <w:t xml:space="preserve">hal-04187033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Signatures of spin-liquid state in a 3D frustrated lattice compound KSrFe2(PO4)3 with S = 5/2</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">K. Nam</w:t>
+                <w:t xml:space="preserve">Case for a U ( 1 ) π Quantum Spin Liquid Ground State in the Dipole-Octupole Pyrochlore Ce 2 Zr 2 O 7</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. M. Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Kargeti</w:t>
+                <w:t xml:space="preserve">O. Benton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Jain</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">R. Kumar</w:t>
+                <w:t xml:space="preserve">D. R. Yahne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Placke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Schäfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APL Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0096942⟩</w:t>
+              <w:t xml:space="preserve">Physical Review X</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (2), pp.021015. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevX.12.021015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04312186v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04311882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spin liquid state in a rare-earth hyperkagome lattice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Khatua</w:t>
+                <w:t xml:space="preserve">Signatures of spin-liquid state in a 3D frustrated lattice compound KSrFe2(PO4)3 with S = 5/2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Boya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Bhattacharya</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">S. Vrtnik</w:t>
+                <w:t xml:space="preserve">K. Nam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Strydom</w:t>
+                <w:t xml:space="preserve">K. Kargeti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.106.104404⟩</w:t>
+              <w:t xml:space="preserve">APL Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0096942⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04311862v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04312186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specific Heat of the Kagome Antiferromagnet Herbertsmithite in High Magnetic Fields</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Albin Demuer</w:t>
+                <w:t xml:space="preserve">Spin liquid state in a rare-earth hyperkagome lattice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Khatua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bhattacharya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Marcenat</w:t>
+                <w:t xml:space="preserve">Q. Ding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Klein</w:t>
+                <w:t xml:space="preserve">S. Vrtnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Bernu</w:t>
+                <w:t xml:space="preserve">A. Strydom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review X</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12 (1), pp.011014. </w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 106 (10), pp.104404. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevX.12.011014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.106.104404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03548394v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04311862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classical Spin Liquid State in the S = 5 2 Heisenberg Kagome Antiferromagnet Li 9 Fe 3 ( P 2 O 7 ) 3 ( PO 4 ) 2</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">R. Kumar</w:t>
+                <w:t xml:space="preserve">Specific Heat of the Kagome Antiferromagnet Herbertsmithite in High Magnetic Fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Barthélemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Bernard</w:t>
+                <w:t xml:space="preserve">Albin Demuer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Hénaff</w:t>
+                <w:t xml:space="preserve">Christophe Marcenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Mendels</w:t>
+                <w:t xml:space="preserve">Thierry Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Bernu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.127.157202⟩</w:t>
+              <w:t xml:space="preserve">Physical Review X</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.011014. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevX.12.011014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04193868v1</w:t>
+                <w:t xml:space="preserve">hal-03548394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic structure and magnetic properties of the effective spin J eff = 1 2 two-dimensional triangular lattice K 3 Yb ( VO 4 ) 2</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Edwin Kermarrec</w:t>
+                <w:t xml:space="preserve">Classical Spin Liquid State in the S = 5 2 Heisenberg Kagome Antiferromagnet Li 9 Fe 3 ( P 2 O 7 ) 3 ( PO 4 ) 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Kermarrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Alam</w:t>
+                <w:t xml:space="preserve">G. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Jana</w:t>
+                <w:t xml:space="preserve">R. Hénaff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Mendels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.104.144411⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 127 (15), pp.157202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.127.157202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04312166v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04193868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classical Spin Liquid State in the S=5/2 Heisenberg Kagome Antiferromagnet Li_{9}Fe_{3}(P_{2}O_{7})_{3}(PO_{4})_{2}</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin Kermarrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Henaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mendels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevLett.127.157202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03616174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gapless ground state in the archetypal quantum kagome antiferromagnet ZnCu3(OH)6Cl2</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electronic structure and magnetic properties of the effective spin J eff = 1 2 two-dimensional triangular lattice K 3 Yb ( VO 4 ) 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matias Velázquez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Quentin Barthélemy</w:t>
+                <w:t xml:space="preserve">U. Voma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bhattacharya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin Kermarrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Bert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Edwin Kermarrec</w:t>
+                <w:t xml:space="preserve">J. Alam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Jana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41567-020-0792-1⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 104 (14), pp.144411. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.104.144411⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02624312v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04312166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Octupolar vs Néel Order in Cubic 5d 2 double perovskites</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gapless ground state in the archetypal quantum kagome antiferromagnet ZnCu3(OH)6Cl2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Sala</w:t>
+                <w:t xml:space="preserve">P. Khuntia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. B. Stone</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Matias Velázquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Barthélemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin Kermarrec</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Ritter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 124 (8), pp.087206. </w:t>
+              <w:t xml:space="preserve">Nature Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 16 (4), pp.469-474. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.124.087206⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41567-020-0792-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04311890v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02624312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning of a Kagome Magnet: Insulating Ground State in Ga‐Substituted Cu 4 (OH) 6 Cl 2</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Octupolar vs Néel Order in Cubic 5d 2 double perovskites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kizhake Malayil Ranjith</w:t>
+                <w:t xml:space="preserve">D. D. Maharaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrej Pustogow</w:t>
+                <w:t xml:space="preserve">G. Sala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Max Müller</w:t>
+                <w:t xml:space="preserve">M. B. Stone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin Kermarrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrei Rogalev</w:t>
+                <w:t xml:space="preserve">C. Ritter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">physica status solidi (b)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 256 (9), pp.1800663. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 124 (8), pp.087206. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pssb.201800663⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.124.087206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04187164v1</w:t>
+                <w:t xml:space="preserve">hal-04311890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local study of the insulating quantum kagome antiferromagnets YCu 3 ( OH ) 6 O x Cl 3 − x ( x = 0 , 1 / 3 )</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Tuning of a Kagome Magnet: Insulating Ground State in Ga‐Substituted Cu 4 (OH) 6 Cl 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Puphal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katharina Zoch</w:t>
+                <w:t xml:space="preserve">Kizhake Malayil Ranjith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cornelius Krellner</w:t>
+                <w:t xml:space="preserve">Andrej Pustogow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hubertus Luetkens</w:t>
+                <w:t xml:space="preserve">Max Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei Rogalev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.3.074401⟩</w:t>
+              <w:t xml:space="preserve">physica status solidi (b)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 256 (9), pp.1800663. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssb.201800663⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04187191v1</w:t>
+                <w:t xml:space="preserve">hal-04187164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic phase diagram of the frustrated spin chain compound linarite PbCuSO 4 ( OH ) 2 as seen by neutron diffraction and H 1 -NMR</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Heinze</w:t>
+                <w:t xml:space="preserve">Local study of the insulating quantum kagome antiferromagnets YCu 3 ( OH ) 6 O x Cl 3 − x ( x = 0 , 1 / 3 )</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Barthélemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Puphal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katharina Zoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Bastien</w:t>
+                <w:t xml:space="preserve">Cornelius Krellner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Ryll</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M. Reehuis</w:t>
+                <w:t xml:space="preserve">Hubertus Luetkens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.99.094436⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3 (7), pp.074401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.3.074401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04187198v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04187191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuclear Magnetic Resonance Reveals Disordered Level-Crossing Physics in the Bose-Glass Regime of the Br-Doped Ni(Cl1−xBrx)2−4SC(NH2)2 Compound at a High Magnetic Field</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Magnetic phase diagram of the frustrated spin chain compound linarite PbCuSO 4 ( OH ) 2 as seen by neutron diffraction and H 1 -NMR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Heinze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Orlova</w:t>
+                <w:t xml:space="preserve">B. Ryll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Blinder</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Edwin Kermarrec</w:t>
+                <w:t xml:space="preserve">J.-U. Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Dupont</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Laflorencie</w:t>
+                <w:t xml:space="preserve">M. Reehuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.118.067203⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 99 (9), pp.094436. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.99.094436⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01478853v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04187198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ground state selection under pressure in the quantum pyrochlore magnet Yb2Ti2O7</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Kermarrec</w:t>
+                <w:t xml:space="preserve">Nuclear Magnetic Resonance Reveals Disordered Level-Crossing Physics in the Bose-Glass Regime of the Br-Doped Ni(Cl1−xBrx)2−4SC(NH2)2 Compound at a High Magnetic Field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Orlova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Gaudet</w:t>
+                <w:t xml:space="preserve">Rémi Blinder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin Kermarrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Fritsch</w:t>
+                <w:t xml:space="preserve">Maxime Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Khasanov</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Z. Guguchia</w:t>
+                <w:t xml:space="preserve">Nicolas Laflorencie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ncomms14810⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 118 (6), pp.067203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.118.067203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01691824v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01478853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic dilution and domain selection in the X Y pyrochlore antiferromagnet Er 2 Ti 2 O 7</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+                <w:t xml:space="preserve">Ground state selection under pressure in the quantum pyrochlore magnet Yb2Ti2O7</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Kermarrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Hallas</w:t>
+                <w:t xml:space="preserve">K. Fritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Maharaj</w:t>
+                <w:t xml:space="preserve">R. Khasanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Buhariwalla</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Edwin Kermarrec</w:t>
+                <w:t xml:space="preserve">Z. Guguchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 94 (6), pp.060407. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, 5 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.94.060407⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/ncomms14810⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04311892v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01691824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gapless quantum excitations from an Ice-like Splayed Ferromagnetic ground state in stoichiometric Yb 2 Ti 2 O 7</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+                <w:t xml:space="preserve">Magnetic dilution and domain selection in the X Y pyrochlore antiferromagnet Er 2 Ti 2 O 7</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Ross</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">A. Hallas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Maharaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Buhariwalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin Kermarrec</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G. Ehlers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 93 (6), pp.064406. </w:t>
+              <w:t xml:space="preserve">, 2016, 94 (6), pp.060407. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.93.064406⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.94.060407⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04312173v1</w:t>
+                <w:t xml:space="preserve">hal-04311892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quenched crystal-field disorder and magnetic liquid ground states in Tb2Sn2−xTixO7</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gapless quantum excitations from an Ice-like Splayed Ferromagnetic ground state in stoichiometric Yb 2 Ti 2 O 7</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gaudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Gaulin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">K. Ross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin Kermarrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Dahlberg</w:t>
+                <w:t xml:space="preserve">N. Butch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Matthews</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Bert</w:t>
+                <w:t xml:space="preserve">G. Ehlers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 91 (24), pp.245141. </w:t>
+              <w:t xml:space="preserve">, 2016, 93 (6), pp.064406. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.91.245141⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.93.064406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04312015v1</w:t>
+                <w:t xml:space="preserve">hal-04312173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neutron spectroscopic study of crystalline electric field excitations in stoichiometric and lightly stuffed Yb2Ti2O7</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Quenched crystal-field disorder and magnetic liquid ground states in Tb2Sn2−xTixO7</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Gaulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin Kermarrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">K. Ross</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dahlberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Matthews</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 92 (13), pp.134420. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.92.134420⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 91 (24), pp.245141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.91.245141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04312006v1</w:t>
+                <w:t xml:space="preserve">hal-04312015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frustrated fcc antiferromagnet Ba 2 YOsO 6 : Structural characterization, magnetic properties, and neutron scattering studies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Neutron spectroscopic study of crystalline electric field excitations in stoichiometric and lightly stuffed Yb2Ti2O7</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gaudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Maharaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Sala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin Kermarrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">K. Levin</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Ross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 91 (7), pp.075133. </w:t>
+              <w:t xml:space="preserve">, 2015, 92 (13), pp.134420. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.91.075133⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.92.134420⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04312034v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04312006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gapped and gapless short-range-ordered magnetic states with ( 1 2 , 1 2 , 1 2 ) wave vectors in the pyrochlore magnet Tb 2 + x Ti 2 − x O 7 + δ</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Frustrated fcc antiferromagnet Ba 2 YOsO 6 : Structural characterization, magnetic properties, and neutron scattering studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin Kermarrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Marjerrison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Thompson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Maharaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">D. Pomaranski</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Levin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 92 (24), pp.245114. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.92.245114⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 91 (7), pp.075133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.91.075133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04311897v1</w:t>
+                <w:t xml:space="preserve">hal-04312034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature and magnetic field dependence of spin-ice correlations in the pyrochlore magnet Tb 2 Ti 2 O 7</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+                <w:t xml:space="preserve">Gapped and gapless short-range-ordered magnetic states with ( 1 2 , 1 2 , 1 2 ) wave vectors in the pyrochlore magnet Tb 2 + x Ti 2 − x O 7 + δ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin Kermarrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Maharaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gaudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Fritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">J. Copley</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Pomaranski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 90 (1), pp.014429. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.90.014429⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 92 (24), pp.245114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.92.245114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04312047v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04311897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Spin Glass to Quantum Spin Liquid Ground States in Molybdate Pyrochlores</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Clark</w:t>
+                <w:t xml:space="preserve">Temperature and magnetic field dependence of spin-ice correlations in the pyrochlore magnet Tb 2 Ti 2 O 7</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Fritsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin Kermarrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Ross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. J. Nilsen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">G. Ehlers</w:t>
+                <w:t xml:space="preserve">Y. Qiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. S. Knight</w:t>
+                <w:t xml:space="preserve">J. Copley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 113 (11), pp.117201. </w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 90 (1), pp.014429. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.113.117201⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.90.014429⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04312045v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04312047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-energy electrodynamics of novel spin excitations in the quantum spin ice Yb2Ti2O7</w:t>
+                <w:t xml:space="preserve">From Spin Glass to Quantum Spin Liquid Ground States in Molybdate Pyrochlores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lidong Pan</w:t>
+                <w:t xml:space="preserve">L. Clark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Se Kwon Kim</w:t>
+                <w:t xml:space="preserve">G. J. Nilsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin Kermarrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ehlers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Ghosh</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Kate A Ross</w:t>
+                <w:t xml:space="preserve">K. S. Knight</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ncomms5970⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 113 (11), pp.117201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.113.117201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04312040v1</w:t>
+                <w:t xml:space="preserve">hal-04312045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spin dynamics and disorder effects in the S = 1 2 kagome Heisenberg spin-liquid phase of kapellasite</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Bert</w:t>
+                <w:t xml:space="preserve">Low-energy electrodynamics of novel spin excitations in the quantum spin ice Yb2Ti2O7</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lidong Pan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Se Kwon Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Colman</w:t>
+                <w:t xml:space="preserve">A. Ghosh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Koteswararao</w:t>
+                <w:t xml:space="preserve">Christopher M Morris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kate A Ross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.90.205103⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5 (1), pp.4970. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms5970⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04312018v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04312040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exchange energies of kapellasite from high-temperature series analysis of the kagome lattice J 1 − J 2 − J d -Heisenberg model</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Lhuillier</w:t>
+                <w:t xml:space="preserve">Spin dynamics and disorder effects in the S = 1 2 kagome Heisenberg spin-liquid phase of kapellasite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin Kermarrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edwin Kermarrec</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">A. Zorko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Mendels</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Colman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Koteswararao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 87 (15), pp.155107. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.87.155107⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 90 (20), pp.205103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.90.205103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04312054v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04312018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kapellasite: A Kagome Quantum Spin Liquid with Competing Interactions</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Exchange energies of kapellasite from high-temperature series analysis of the kagome lattice J 1 − J 2 − J d -Heisenberg model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bernu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lhuillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin Kermarrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mendels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.109.037208⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 87 (15), pp.155107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.87.155107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02452849v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04312054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Singlet Ground State of the Quantum Antiferromagnet Ba3CuSb2O9</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kapellasite: A Kagome Quantum Spin Liquid with Competing Interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Bert</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">B. Fåk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Kermarrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Payen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catherine Guillot-Deudon</w:t>
+                <w:t xml:space="preserve">L. Messio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bernu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lhuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 109 (11), pp.117203. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.109.117203⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 109 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.109.037208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00866192v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02452849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Singlet Ground State of the Quantum Antiferromagnet Ba3CuSb2O9</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. A. Quilliam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Kermarrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Payen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Guillot-Deudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 109 (11), pp.117203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.109.117203⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00866192v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Spin-liquid ground state in the frustrated kagome antiferromagnet MgCu 3 (OH) 6 Cl 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin Kermarrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mendels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Colman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Wills</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 84 (10), pp.100401(R). </w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevB.84.100401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04312027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4680,147 +4814,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic properties and spin dynamics in a spin-orbit driven Jeff= 1/2 triangular lattice antiferromagnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Khatua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bhattacharya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Strydom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Zorko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04311878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4830,114 +4964,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouveaux états quantiques de spin induits par frustration magnétique sur le réseau kagome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin Kermarrec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre [cond-mat.other]. Université Paris Sud - Paris XI, 2012. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2012PA112346⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00783605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId188"/>
+      <w:footerReference w:type="default" r:id="rId193"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5084,51 +5218,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381792v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Alexanian" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kumar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zeroual" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bernu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mangin-Thro" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/crg9-9txm" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381785v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Simutis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Su&#225;rez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Villa" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Georgopoulou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/l7gq-cc96" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870823v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.K. Singh" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Nam" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barik" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Boya" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kermarrec" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.109.075128" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870877v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Khatua" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bhattacharya" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Strydom" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zorko" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Lord" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.109.024427" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312108v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chakraborty" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fukuoka" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Damay" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Kermarrec" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.107.134432" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04187033v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dipranjan Chatterjee" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Puphal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannis Willwater" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan S&#252;llow" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.107.125156" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311882v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. M. Smith" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Benton" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. R. Yahne" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Placke" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sch&#228;fer" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.12.021015" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312186v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kargeti" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jain" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0096942" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311862v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Ding" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vrtnik" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Strydom" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.106.104404" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548394v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albin Demuer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marcenat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Klein" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bernu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.12.011014" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193868v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bernard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. H&#233;naff" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mendels" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.127.157202" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312166v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Voma" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alam" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Jana" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.104.144411" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616174v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Henaff" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mendels" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02624312v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Khuntia" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias Vel&#225;zquez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bert" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-020-0792-1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311890v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. D. Maharaj" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sala" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B. Stone" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ritter" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.124.087206" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04187164v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kizhake Malayil Ranjith" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrej Pustogow" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max M&#252;ller" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Rogalev" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.201800663" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04187191v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Zoch" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelius Krellner" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubertus Luetkens" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.3.074401" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04187198v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Heinze" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bastien" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ryll" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-U. Hoffmann" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Reehuis" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.094436" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478853v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Orlova" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Blinder" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dupont" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Laflorencie" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.118.067203" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691824v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gaudet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Fritsch" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Khasanov" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Guguchia" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms14810" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311892v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hallas" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Maharaj" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Buhariwalla" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.060407" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312173v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ross" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Butch" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ehlers" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.93.064406" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312015v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gaulin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dahlberg" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Matthews" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.245141" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312006v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.134420" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312034v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marjerrison" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thompson" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Levin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.075133" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311897v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pomaranski" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.245114" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312047v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Qiu" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Copley" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.014429" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312045v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Clark" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. J. Nilsen" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. S. Knight" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.113.117201" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312040v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidong Pan" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Se Kwon Kim" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ghosh" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher M Morris" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate A Ross" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms5970" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312018v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Colman" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Koteswararao" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.205103" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312054v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lhuillier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.87.155107" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02452849v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. F&#229;k" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Messio" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.037208" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866192v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Quilliam" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bert" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Payen" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guillot-Deudon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.117203" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312027v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wills" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.100401" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311878v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lord" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00783605v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012PA112346" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591924v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dipranjan Chatterjee" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Dole&#382;al" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Abbruciati" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Biesner" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Zoch" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/3pmg-b78n" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381792v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Alexanian" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kumar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zeroual" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bernu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mangin-Thro" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/crg9-9txm" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381785v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Simutis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Su&#225;rez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Villa" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Georgopoulou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/l7gq-cc96" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870823v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.K. Singh" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Nam" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barik" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Boya" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kermarrec" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.109.075128" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870877v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Khatua" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bhattacharya" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Strydom" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zorko" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Lord" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.109.024427" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312108v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chakraborty" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fukuoka" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Damay" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Kermarrec" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.107.134432" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04187033v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Puphal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannis Willwater" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan S&#252;llow" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.107.125156" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311882v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. M. Smith" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Benton" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. R. Yahne" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Placke" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sch&#228;fer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.12.021015" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312186v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kargeti" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jain" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0096942" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311862v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Ding" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vrtnik" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Strydom" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.106.104404" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548394v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albin Demuer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marcenat" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Klein" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bernu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.12.011014" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193868v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bernard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. H&#233;naff" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mendels" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.127.157202" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616174v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Henaff" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mendels" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312166v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Voma" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alam" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Jana" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.104.144411" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02624312v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Khuntia" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias Vel&#225;zquez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-020-0792-1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311890v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. D. Maharaj" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sala" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B. Stone" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ritter" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.124.087206" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04187164v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kizhake Malayil Ranjith" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrej Pustogow" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max M&#252;ller" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Rogalev" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.201800663" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04187191v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelius Krellner" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubertus Luetkens" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.3.074401" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04187198v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Heinze" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bastien" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ryll" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-U. Hoffmann" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Reehuis" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.094436" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478853v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Orlova" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Blinder" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dupont" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Laflorencie" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.118.067203" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691824v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gaudet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Fritsch" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Khasanov" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Guguchia" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms14810" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311892v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hallas" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Maharaj" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Buhariwalla" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.060407" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312173v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ross" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Butch" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ehlers" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.93.064406" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312015v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gaulin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dahlberg" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Matthews" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.245141" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312006v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.134420" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312034v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marjerrison" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thompson" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Levin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.075133" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311897v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pomaranski" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.245114" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312047v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Qiu" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Copley" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.014429" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312045v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Clark" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. J. Nilsen" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. S. Knight" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.113.117201" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312040v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidong Pan" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Se Kwon Kim" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ghosh" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher M Morris" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate A Ross" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms5970" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312018v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Colman" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Koteswararao" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.205103" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312054v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lhuillier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.87.155107" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02452849v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. F&#229;k" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Messio" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.037208" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866192v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Quilliam" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bert" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Payen" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guillot-Deudon" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.117203" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312027v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wills" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.100401" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311878v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lord" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00783605v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012PA112346" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>