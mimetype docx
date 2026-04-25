--- v0 (2026-03-22)
+++ v1 (2026-04-25)
@@ -91,22477 +91,22689 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (63)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (64)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">In their own words: pre-school children’s verbalizations of the appearance-reality distinction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikkel Hansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bracha Nir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Simonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Language Learning and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 21 (4), pp.439-463. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15475441.2025.2462013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05594796v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Individual differences in the effectiveness of a narrative-promoting intervention : Relation with executive function skills</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleonora Bartoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">First Language</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 42 (4), pp.523-547. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/01427237221092661⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04097559v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conversation and ‘Voices’ in the Narratives of 5- to- 8-Year-Old French-Speaking Children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bakhtiniana - Revista de Estudos do Discurso</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16 (1), pp.134-154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1590/2176-457349051⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03627100v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Promoting narrative skills in 5- to 8-year-old French-speaking children: The effects of a short conversational intervention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Thérèse Le Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Helène Plumet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Elie-Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">First Language</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 40 (3), pp.225-250. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0142723720901614⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04848157v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Promoting narrative skills in 5- to 8-year-old French-speaking children : The effects of a short conversational intervention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Thérèse Le Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Plumet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Elie-Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">First Language</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 40 (3), pp.225-250. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0142723720901614⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02492251v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conversationally and monologically-produced narratives: A complex story of horizontal décalages.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Psychology of Language and Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 23 (1), pp.81-104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2478/plc-2019-0005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03112854v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Talking about the nonliteral: Internal states and explanations in child-constructed narratives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Psychology of Language and Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 21 (1), pp.133-151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/plc-2017-0007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03105626v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coherence and mental reference in French-speaking children's narratives: Comparing the effects of two intervention procedures.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleonora Bartoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Smorti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RIPLA Rivista di Psicolinguistica Applicata / Journal of Applied Psycholinguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, XVI (1), pp.69-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1400/245556⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03104988v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Early verb constructions in French: Adjacency on the left edge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve V. Clark</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Child Language</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0305000915000471⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01273763v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Typical and Atypical Pragmatic Functioning of ASD Children and Their Partners: A Study of Oppositional Episode in Everyday Interactions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Plumet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Autism and Developmental Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 45 (1), pp.53-67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10803-014-2164-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01048561v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compétences pragmatiques, théorie de l’esprit et non linéarité discursive chez l'enfant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Travaux linguistiques du CerLiCO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Linéarité &amp; Interprétation, 28 (1), pp.181-194</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01273744v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théories de l’esprit et acquisition du langage chez le jeune enfant.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Les lieux d’accueil de la petite enfance construisent-ils de nouvelles parentalités ?” 75, pp.119-136</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01273755v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Typical and Atypical Pragmatic Functioning of ASD Children and Their Partners: A Study of Oppositional Episodes in Everyday Interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Plumet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Autism and Developmental Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 45 (1), pp.53-67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10803-014-2164-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01009955v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interactions langagières, échanges conversationnels et acquisition du langage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contraste - Enfance et handicap</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 39, pp.31-49</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00986645v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Cognitive-Pragmatic Model for the change from single-word to multiword speech: A constructivist approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Pragmatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 56, pp.133-150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pragma.2013.03.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00839522v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conduites narratives et Theorie de l'esprit chez des enfants dysphasiques: Les effets de deux méthodes d'intervention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Thérèse Le Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Scripzac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Testagrossa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 112-113, pp.214-221</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00648699v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeu et langage en développement : entre fonction sémiotique et théorie de l'esprit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rééducation orthophonique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 244, pp.35-51</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00613901v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conversation in language development and use: An Introduction.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">First Language</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 30 (3-4), pp.241-249</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00613829v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The acquisition of early verbs in French: Assessing the role of conversation and of child-directed input</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Parisse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">First Language</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 30 (3-4), pp.287-311</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00531686v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Language and internal states: A long developmental history at different levels of functioning.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rivista di Psicolinguistica applicata /Journal of Applied Psycholinguistic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, IX (3), pp 9-27</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00413314v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La négociation dans les interactions conflictuelles : Une contribution à l'évaluation différentielle d'enfants autistiques de &amp;quot;haut niveau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Plumet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enfance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 1/2009 (1), pp.143-156</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00413298v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Explaining events in narratives: the impact of scaffolding in 4 to 12 old-year children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Hudelot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Psychology of Language and Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 13 (1), pp.3-20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00413300v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeu de fiction, langage et théorie implicite de l'esprit chez le jeune enfant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TRANEL. Travaux Neuchâtelois de Linguistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00133361v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le langage dans le jeu de fiction: une manière d'évaluer la théorie implicite de l'esprit chez le jeune enfant ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TRANEL. Travaux Neuchâtelois de Linguistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.19-42</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00160787v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Processus discursifs dans le développement de la cohérence narrative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Hudelot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualités Psychologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00133367v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etats internes, fausse croyance et explications dans les récits: effets de l'étayage chez les enfants de 4 à 12 ans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Hudelot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Langage et l'Homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 41 (2), pp.117-138</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00133376v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les reprises : dialogue, formes, fonctions et ontogenèse.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josie Bernicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Salazar Orvig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Linguistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 42 (2), pp.29-50</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00204211v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conduites explicatives dans la narration et effet de l'étayage: Méthodes d'analyse et quelques résultats qualitatifs tirés d'une étude développementale et comparative d'enfants typiques et d'enfants dysphasiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Hudelot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TRANEL. Travaux Neuchâtelois de Linguistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 42, pp.81-103</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00133386v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Langage dans le jeu de faire semblant: Une manière d'évaluer la théorie implicite de l'esprit chez l'enfant ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Langage et Pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 35, pp.5-15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00133389v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Desenvolvimento das competências pragmáticas e teoria da mente na criança : ocaso da explicação</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Hudelot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista Unicsul</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 12, pp.6-29</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00095011v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pragmatic functioning in natural setting and the emergence of ‘theory-of-mind' in autistic and control children. A comparative study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Plumet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Cupello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Tardif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Psychology of Language and Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 8 (1), pp.25-42</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00133398v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The emergence of noun and verb categories in the acquisition of French</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Psychology of Language and Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 7 (1), pp.23-36</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00133412v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relations entre jeu de fiction et langage avant trois ans: de l'émergence de la fonction sémiotique à celle de la &amp;quot;théorie de l'esprit&amp;quot; en action.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enfance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 54, pp.241-257</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00202342v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Displacement and informativeness in child-directed talk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">First Language</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 21, pp.323-356</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00202344v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuovi funzionamenti pragmatici e la loro relazione con l'emergenza della 'teoria della mente</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Età Evolutiva</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 70, pp.62-72</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00202343v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'utilisation “informative“ du langage chez le jeune enfant avec référence particulière à la conduite explicative.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Langage et Pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 27, pp.34-42</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00202348v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interactions sociales et développement des connaissances.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Intellectica - La revue de l’Association pour la Recherche sur les sciences de la Cognition (ARCo)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 33, pp.157-166</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00202337v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The importance of studying filler-producing children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Child Language</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 28, pp.275-278</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00202350v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Langage et pensée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Intellectica - La revue de l’Association pour la Recherche sur les sciences de la Cognition (ARCo)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 33, pp.143-155</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00202338v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reminiscence of Hermine Sinclair : Mimi and the naturalistic studies of early language acquisition.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genetic Epistemologist,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 28 (2), pp.1-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00202353v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The changing status of “filler syllables” on the way to grammatical morphemes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Sinclair</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Child Language</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 27, pp.1-40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00202355v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Early lexical, morphological and syntactic development in French : Some complex relations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Bilingualism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 3 (2), pp.183-217</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00202357v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'acquisition de connaissances pragmatiques : apprendre à expliquer.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue PAROLE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 9/10, pp.1-28</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00202356v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conversational properties and early language acquisition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Verbum: Analecta Neolatina</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, XXI (2), pp.191-205</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00202358v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'émergence de la morphologie grammaticale chez l'enfant : une continuité discontinue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Verbum: Analecta Neolatina</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, XX (1), pp.87-109</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00202363v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contributions of language to early pretend play</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tullia Musatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susanna Mayer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de Psychologie Cognitive - Current Psychology of Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 17 (2), pp.155-181</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00202362v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La conversation : instrument, objet et source de connaissance : Etudes développementales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Psychologie de l'interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 7-8, pp.1-24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00202360v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Processus conversationnels et constructivisme dans les débuts du langage.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers d'Acquisition et de Pathologie du Langage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 15, pp.93-108</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00202366v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From the surface inward: a discontinuous continuity in the emergence of grammatical morphology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermine Sinclair</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archives de Psychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 65, pp.107-116</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00202369v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les buts illocutoires de l'assertion et enchâssement des forces : le cas de l'explication.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Psychologie de l'interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 5-6, pp.137-148</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00202365v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la co-référence contextualisée à la co-référence déplacée :les bienfaits du manque de correspondance dans la situation immédiate.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Interaction et Cognitions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 1 (2-3), pp.457-479</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00202372v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conversation et constructivisme dans les débuts du langage.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Langage et Pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 19, pp.30-35</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00202371v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Functional changes in early child language : the appearance of references to the past and of explanations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermine Sinclair</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Child Language</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 22, pp.557-581</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00202373v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Getting expert in the old: A constructivist approach to early language acquisition.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Substratum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 1 (1), pp.79-101</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00202376v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La prise en compte du point de vue d'autrui : Que peut-nous dire l'utilisation des premières connaissances langagières?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Paroles d'Or</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 10, pp.15-18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00202375v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rôle de la répétition dans le développement des énoncés à un mot aux énoncés à deux mots.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin CILA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, 51, pp.61-73</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00202378v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les premières manifestations des conduites d'explication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers d'Acquisition et de Pathologie du Langage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, 7/8, pp.11-20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00202391v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From one word to two words: repetition patterns on the way to structured speech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermine Sinclair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ionna Berthoud-Papandropoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Child Language</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, 17, pp.633-650</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00202377v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les proto-conversations et les débuts du langage : De l'alternance des tours de rôle aux significations partagées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Internationale de Psychologie Sociale = International review of social psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1989, 2 (1), pp.23-36</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00202379v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La signification énonciative dans les débuts du langage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ionna Berthoud-Papandropoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archives de Psychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1989, 57, pp.271-281</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00202380v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">What can children do with utterances? Linguistic and metalinguistic activities: Theory, methods and results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ionna Berthoud-Papandropoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helga Kilcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de la Fondation Archives Jean Piaget</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1989, 10, pp.17-28</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00202388v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Replying to mothers' questions: A way to lexical acquisition.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Pragmatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1985, 9, pp.433-452</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00202382v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constructivisme et psycholinguistique génétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermine Sinclair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ionna Berthoud-Papandropoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archives de Psychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1985, 53, pp.37-60</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00202383v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Early language and nonverbal development: A reassessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Child Language</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1981, 8, pp.541-563</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00202386v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (161)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La verbalisation de la distinction entre apparence et réalité par des enfants francophones de 3 à 6 ans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edy Veneziano</w:t>
+                <w:t xml:space="preserve">Mikkel Hansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Bracha Nir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16ème Colloque international RIPSYDEV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau Interuniversitaire de Psychologie du Développement et Sciences de l'Éducation, Jun 2024, Reims, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05594916v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conversation et narration : Quand les réponses des enfants ne nous ‘racontent pas toute l’histoire’</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque DIAPASO, Dialogisme, acquisition, pathologies du langage et approches socio-interactionnistes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04125516v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Improving narratives after intervention : Relation to Executive Function skills</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Eleonora Bartoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First Language</w:t>
-[...151 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+              <w:t xml:space="preserve">15th Congress of the International Association for the Study of Child Language</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IASCL, Jul 2021, Philadelphie, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04125491v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The effects of a short conversational intervention on the content and the linguistic structure of the narratives of 5 to 8 years old French-speaking children : General trends and individual variation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence invitée Sciences du langage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Saint-Jacques de Compostelle (USC), Nov 2018, Saint-Jacques de Compostelle, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04125372v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Improving narratives after intervention: Relation to Executive Function skills</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Bartoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Sibade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Annual Meeting of the Jean Piaget Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Amsterdam, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01753778v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A short conversational intervention to improve narrative content in typically developing and high-functioning children with ASD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Plumet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Annual Meeting of the Jean Piaget Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Amsterdam, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01753458v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The effects of a short intervention procedure on the narrative skills of high- functioning children with ASD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Plumet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congress of the International Assocation for the Study of Child Language (IASCL 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04125734v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The effects of conversation on the causes of the story events on the content and the linguistic structure of 5 to 8 years old French-speaking children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bracha Bir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congress of the International Assocation for the Study of Child Language (ASCL 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01753805v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le verbe en construction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve V. Clark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecole Internationale de Printemps PEtALE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Moulin d'Andé, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01753838v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interaction, théorie de l'esprit et acquisition du langage : Des relations à différents niveaux de fonctionnement chez l’enfant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire LPPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04126351v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Variations intraindividuelles et développement des compétences narratives des enfants : Ce que peuvent nous dire les études d’interventions interactives brèves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire du Laboratoire MoDyCo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04126437v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intra-individual and developmental variation in children’s narratives: Studies in intervention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Narrative and Interaction: Promoting and assessing the development of language, literacy and socio-cognitive skills.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01183996v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linguistic Changes in Narratives after Conversation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bracha Nir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Hudelot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Narrative and Interaction: Promoting and assessing the development of language, literacy and socio-cognitive skills.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04126428v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théorie de l'esprit et compétences pragmatiques chez l'enfant : Quelle place pour la linéarité dans leur développement?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">28ème Colloque International du CerLiCO, Université de Caen Basse-Normandie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Caen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01048656v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Promoting children's narrative skills through a short conversational intervention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bracha Nir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Hudelot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">iascl2014 13 International Congress for the study of child Language</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Amsterdam, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01048751v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Promoting narrative and other language skills</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IASCL2014 13th International Congress for the Study of Child Language</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Amsterdam, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01048711v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">There are fillers and fillers on the way to grammatical morphemes: A three-period account in the acquisition of French.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IASCL 2014 13 International Congress for the Study of Child Language</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ann Baker Univerity of Amsterdam, Jul 2014, Amsterdam, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01048809v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interventions To Promote Narratives And Through Narratives.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XVI European Conference on Developmental Psychology (ECDP 2013),</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Lausanne, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00867406v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'émergence des catégories de mots Noms et Verbes : Données en production et en compréhension.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'émergence des catégories de mots Noms et Verbes : Données en production et en compréhension.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Nice, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00867396v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Towards more ecological measures of Theory of mind in children with autism: Opportunities and cost of using cognitive resources in communication contexts.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Plumet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Thérèse Le Normand</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...16 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XVI European Conference on Developmental Psychology (ECDP2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Lausanne, Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00867404v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sviluppo delle competenze narrative: capacità sottostanti e metodi di intervento.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sviluppo delle competenze narrative: capacità sottostanti e metodi di intervento.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Florence, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00875384v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les conduites narratives: Compétences sous-jacentes et développements.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les conduites narratives: Compétences sous-jacentes et développements.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00867398v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constructing the subject category in French : Fillers, clitics, and nominals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence internationale AEREF, L’acquisition des expressions référentielles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04128329v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conversation as an intervention procedure to promote and evaluate children's narrative skills</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XVI European Conference on Developmental Psychology (ECDP 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Lausanne, Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00867408v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La prise en compte des points de vue en contexte naturel : étude des négociations d'oppositions dans des familles d'enfants avec autisme ou à développement typique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Plumet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire du Laboratoire de psychologie du développement et de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRPCC (EA 1285), Université de Rennes 2, Dec 2013, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04128370v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Language acquisition and Theory of mind at different levels of functioning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VII Jornadas Internacionales de Lingüística Clínica. Encuentro interdisciplinar sobre alteraciones del lenguaje y comunicación funcional</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Valence, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04128311v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emergenza e sviluppo di usi &amp;quot;informativi&amp;quot; del linguaggio e relazione con le &amp;quot;teorie della mente.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Emergenza e sviluppo di usi "informativi" del linguaggio e relazione con le "teorie della mente.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Florence, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00875389v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compétences narratives chez les enfants typiques et dysphasiques.: la comparaison entre deux prccédures d'intervention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire CLIF- PREC, MSHS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00867387v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Attribution of false belief in French children: Décalages between tasks and cultural differences.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Plumet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Angeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Moutier,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">42nd Annual Meeting of the Jean Piaget Society,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Toronto, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00867386v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intervention procedures as a tool for improving and evaluating children's narratives.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference NIL2012: Narration Intervention and Litteracy.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00867395v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théorie de l'esprit et Développement Pragmatique: interelations à différents niveaux de fonctionnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Théorie de l'esprit et Développement Pragmatique: interelations à différents niveaux de fonctionnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00867401v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interactive reading with deaf pupils: progress in discourse and morphosyntactic development.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Pierre Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helène Makdissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrée Boisclair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IASCL 2011, International Conference on the Study of Child Language,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Montreal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00616221v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Typical and atypical communicative functioning in everyday interactional settings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Plumet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AutismComSym 2011: Communicative and symbolic behaviors in autistic children</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00614001v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grammatical words and the emergence of Noun and Verb categories: Evidence from production and comprehension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ADYLOC: Variation in first and second language acquisition: comparative perspective</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00614045v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oral narratives with pedagogical intervention as a way to improve reading comprehension: A longitudinal study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helène Makdissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Pierre Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrée Boisclair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Caracci-Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IASCL 2011, International Conference on the Study of Child Language</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Montreal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00614605v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taking into account mutual intentions in natural setting: A comparative study of the negotiation of oppositional episodes in autistic and typical children.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Plumet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IASCL 2011, International Conference on the Study of Child Language</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Montreal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00614052v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conversation et émergence de la grammaticalité chez l'enfant francophone: Analyse de corpora longitudinaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conversation et émergence de la grammaticalité chez l'enfant francophone: Analyse de corpora longitudinaux.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Santiago de Compostela, Espagne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00614044v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Récits oraux, interventions dialogiques et leur lien avec les compétences en lecture et écriture chez l'enfant français de 5 à 8 ans.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helène Makdissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Pierre Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrée Boisclair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17th European Conference on Reading: Literacy and Diversity.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Mons, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00634774v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des premiers discours oraux aux discours écrits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helène Makdissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17th European Conference on Reading: Literacy and Diversity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Mons, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04128677v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oral narratives, dialogical intervention and reading comprehension: A study of 5-to-8 years old French children.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrée Boisclair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Pierre Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Caracci-Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IASCL 2011, International Conference on the Study of Child Language</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Montreal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00917315v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La genèse des explications en situation de lecture mère-enfant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helène Makdissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrée Boisclair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17th European Conference on Reading: Literacy and Diversity.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Mons, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00634775v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Acquiring verbs in French: Inflections, constructions and conversational usage.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve V. Clark</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IASCL 2011, International Conference on the Study of Child Language</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Montreal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00614049v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Variation in first and second language acquisition: Comparative perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Hickmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harriet Jisa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ADYLOC2011: Variation in first and second language acquisition: Comparative perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00867423v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théorie de l'esprit et Développement Pragmatique dans l'acquisition du langage: Différents niveaux de fonctionnement.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Seminaire PALM "Psychologie des Actions Langagières et Motrices"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Caen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00614046v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Retrieving the meaning of words from syntactic cues: A comprehension study of 2 to 4 yrs old French-speaking children.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Parisse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IASCL 2011, International Conference on the Study of Child Language</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Montreal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00614050v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constructing Verbs and Their Meanings: The Interface between Morphology and Syntax and its Relation to Conversational Usage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve V. Clark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IASCL 2011, International Conference on the Study of Child Language</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Montreal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00614048v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rôle d'une procédure d'intervention dialogique sur l'apprentissage et l'évaluation des compétences narratives chez l'enfant francophone de 5 à 8 ans.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Hudelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Caracci-Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Elie-Deschamps</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17th European Conference on Reading: Literacy and Diversity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Mons, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00917301v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Improvements in children's narratives: Adjustments to the listener's knowledge.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Hudelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17th European Conference on Reading: Literacy and Diversity. Mons, Belgique. 31 juillet -3 août.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Mons, Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00634773v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The role of a dialogical intervention procedure on the learning and the evaluation of narrative in 5-to-8 years old French children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Caracci-Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Elie-Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Hebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17th European Conference on Reading: Literacy and Diversity. Mons, Belgique. 31 juillet -3 août.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Mons, Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00634772v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The comparative effect of two intervention procedures on the evaluative component of narratives in SLI French children.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Thérèse Le Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Scripzac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Testagrossa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IASCL 2011, International Conference on the Study of Child Language</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Montreal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00616220v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Communicative and symbolic behaviors in autistic children; Functional specificities and conditions of appearance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Danon-Boileau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Plumet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communicative and symbolic behaviors in autistic children</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2011, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00867416v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Early Verb Morphology in French: Assessing the Contribution of Child-Directed Speech and of Conversation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Parisse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XVIIth Biennial International Conference on Infant Studies, Baltimore, Maryland, March 10-14</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Baltimore, Maryland, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00506766v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les catégories nominale et verbale en émergence : méthodes d'évaluation et processus d'acquisition.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Seminaire "Acquisition de la grammaire"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2010, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00506787v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The construction of a language system: Putting together fragments of language knowledge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Leroy-Collombel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Mathiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Parisse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Grammaticalization and language acquisition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00613909v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justifications and their effects in early adult-child interaction: Developmental trends and individual differences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ECDP - XIV European Conference on Developmental Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Vilnius, Lithuania. pp.153-160</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00505964v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Early Verb Morphology in French: Assessing the Contribution of Child-Directed Speech and of Conversation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Parisse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XVIIth Biennial International Conference on Infant Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Baltimore, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00639383v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Verb inflections in the single-form verb period: The role of the input and of conversational contingencies.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Parisse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Grammaticalization and language acquisition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00506770v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The acquisition of early verbs in French: Assessing the role of conversation and of child-directed speech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Parisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Infant Studies 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Baltimore, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00531706v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theorie de l'esprit et conduites narratives chez des enfants dysphasiques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Marie-Thérèse Le Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Scripzac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Testagrossa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Le développement du jeune enfant : les apports de la recherche à la prise en charge des enfants aujourd'hui et demain par les professionnels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00506776v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peut-on msurer les progrès par l'observation du comportement naturel? Des exemples tirés de l'acquisition du langage.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"De l'anecdote au fait scientifique"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Lausanne, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00506779v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peut-on mesurer les progrès par l'observation du comportement naturel? Des exemples tirés de l'acquisition du langage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"De l'anecdote au fait scientifique"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Lausanne, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00613989v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The comprehension of noun and verb grammatical cues in 2 to 4 years old.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Parisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Delacour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Grammaticalization and language acquisition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00613908v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The comprehension of noun and verb grammatical cues in 2 to 4 years old children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Parisse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Grammaticalization and language acquisition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00506769v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The effects of two intervention procedures on children's narrative skills</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference of Education, Research and Innovation (ICERI 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Madrid, Spain. pp.5517-5527</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00416158v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Early Comprehension of Noun-Verb Distinction in French: An Experimental Method.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Parisse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XVIIth Biennial International Conference on Infant Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Baltimore, Maryland, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00506768v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Early Comprehension of Noun-Verb Distinction in French</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Parisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Delacour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Infant Studies 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00531705v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Can French acquiring children use noun and verb grammatical cues to understand the meaning of words?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Parisse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Child Language Seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, London, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00506775v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Communication et théorie de l'esprit en situation naturelle : Développement et dynamique interactionnelle chez l'enfant tout venant et l'enfant atteint d'autisme.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regard actuel sur l'autisme et sur les interventions"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Lausanne, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00506774v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grammaticalization and language acquisition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bassano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Internation conference Grammaticalization and language acquisition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00506788v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The emergence of Noun-Verb categories in the acquisition of French : Evidence from production and comprehension.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Parisse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference "How ﬂexible are lexical categories?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00527950v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theorie de l'esprit et conduites narratives chez des enfants dysphasique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Thérèse Le Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Scripzac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Testagrossa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le développement du jeune enfant : les apports de la recherche à la prise en charge des enfants aujourd'hui et demain par les professionnels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00613985v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Early Verb Morphology in French: Assessing the Contribution of Child-Directed Speech and of Conversation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Parisse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XVIIth Biennial International Conference on Infant Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Baltimore, Maryland, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03779905v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etudes longitudinales du développement de la production des &amp;quot;Fillers&amp;quot;.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Leroy-Collombel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Mathiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Parisse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Grammaticalization and language acquisition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00506772v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Langage , jeu de fiction et théorie implicite de l'esprit chez le jeune enfant.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Université Laval, Québéc, Québec, Canada.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Québec, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00506763v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justifications And Their Effects In Early Adult-Child Interaction: Developmental Trends And Individual Differences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XIV European Conference on Developmental Psychology (ECDP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Vilnius, Lithuania</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00416143v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Neglected Path to the Production of Word Combinations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ann Peters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">33rd Stanford Child Language Research Forum.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Berkeley, CA., United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00416142v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Acquisition du Français : A la recherche de l'émergence de distinctions entre Noms et Verbes : données de production et de compréhension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Polycat General Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00416157v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The expression of emotions and beliefs in the narratives of 5 –to-10 year-old children : Effects of a conversational intervention procedure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Hudelot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XIV European Conference on Developmental Psychology (ECDP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Vilnius, Lithuania</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00506762v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The expression of emotions and beliefs in the narratives of 5 to 10 years-old children: Effects of an intervention procedure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Hudelot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XIV European Conference on Developmental Psychology (ECDP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Vilnius, Lithuania</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00416144v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Some evidence for two periods in fillers production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Workshop on Templates</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00416128v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Typical and atypical pragmatic functioning in the everyday interactions of children with ASD.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Plumet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...222 lines deleted...]
-            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jean Piaget Society Annual Conference : "Development At Risk: Typical &amp; Atypical Developmental Pathways".</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Park City, Utah, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00413336v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Studies of Natural interaction in Children with Autism Spectrum Disorders : Strengths and challenges in everyday communication.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...77 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Plumet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jean Piaget Society Annual Conference : "Development At Risk: Typical &amp; Atypical Developmental Pathways".</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Park City, Utah, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00413323v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relation entre narration orale et compréhension de la lecture.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2ème Rencontre des responsables de la Coopération France-Québéc - CFQCU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00506761v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The expression of emotions and beliefs in the narratives of 5 to 10 year-old children: Effects of an intervention procedure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Hudelot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XIV European Conference on Developmental Psychology (ECDP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Unknown, Lithuania</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01364705v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Input et échange conversationnel : Deux types de médiation sociale dans l'appropriation du langage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PSYDESC Psychologie du développement, sémiotique et culture 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Lausanne, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00506765v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Neglected Path to the Production of Word Combinations.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ann Peters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">33rd Stanford Child Language Research Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Berkeley, CA, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00506760v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Acquisition du Français : A la recherche de l'émergence de distinctions entre Noms et Verbes : données de production et de compréhension.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3rd Polycat General Meeting,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00506786v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Explanatory relations in narratives: Effects of adjustments to the listener's state of knowledge in 6 to 11 year-old children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Hudelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Veyrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AILA 2008, 15th World Congress of Applied Linguistics.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Essen, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00416132v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narration dans l'interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève de Weck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Hudelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Salazar Orvig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecole thématique européenne CNRS “Processus d'acquisition du langage et interactions verbales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Poitiera, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00506784v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The emergence of nominal and verbal categories in children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Parisse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Noms et les Verbes en Acquisition inter-langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00506785v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conversation as a way to improve 5 to 10-years old children's stories.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Hudelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Veyrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XI International Congress For The Study of Child Language (IASCL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Edinburgh, Scotland, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00416133v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Negotiation in naturally-occurring conflictual interactions: A contribution to the differential assessment of high-functioning autistic children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03104988v1</w:t>
-[...263 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Plumet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Diagnosing autism: what is new?</w:t>
+            </w:r>
+            <w:br/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sixièmes rencontres du Réseau interdisciplinaire Autisme-Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00416141v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Utilisations du langage et développement de la capacité à maîtriser plusieurs points de vue chez l'enfant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque International "La pluralité interprétative ", Collège de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00416130v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Explanatory relations in narratives: adjustment to the listener in 6 to 11 year-old children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Veyrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leatitia Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Hudelot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15th World Congress of Applied Linguistics (AILA 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Essen, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01364708v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les savoir-faire pragmatiques d'enfants autistes lors de la négociation de conflits en situation naturelle : Une étude comparative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Plumet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...487 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aspects communicationnels et pragmatiques dans l'autisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00281351v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Processus discursifs dans le développement de la cohérence cognitive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Hudelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de la Société Française de Psychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Unknown, Région indéterminée</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01364539v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interaction, Langage et théorie de l'esprit.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecole thématique européenne CNRS “Processus d'acquisition du langage et interactions verbales”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00416138v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perspectives on the complexity of language acquisition: Conversation, prosody, typology and individual differences.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XI International Congress for the Study of Child Language (IASCL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Edinburgh, Scotland, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00416154v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La distinction formelle entre Noms et Verbes: Relations entre compréhension et production.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2nd POLYCAT General Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2008, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00506781v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conversations as a way to improve 5 to 10-year old children's stories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leatitia Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Hudelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Veyrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IASCL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Edinbourg, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01364709v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les savoir-faire pragmatiques d'enfants autistes lors de la négociation de conflits en situation naturelle : Une étude comparative. Symposium International “Aspects communicationnels et pragmatiques dans l'autism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Plumet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Symposium International “Aspects communicationnels et pragmatiques dans l'autisme"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00416152v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La théorie de l'esprit dans les interactions familiales : le développement de la négociation des oppositions chez des enfants autistes et des enfants témoins.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Plumet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Cupello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenne Pingault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Tardif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le développement des métareprésentations chez l'enfant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Rouen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00281354v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pragmatic functioning in natural setting: A comparative study of the negotiation of oppositional episodes in autistic and control children.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Plumet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Cupello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenne Pingault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Tardif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7th Annual International Meeting for Autism Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, London, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00281353v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sviluppo delle capacità narrative e teoria della mente : effetti immediati e a lungo termine della conversazione</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire interuniversitaire, Université Bicocca</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Milan, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00416155v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Processus discursifs dans le développement de la cohérence narrative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Hudelot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès national de la Société Française de Psychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Nantes, France. pp. 121-128</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00201942v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interaction, Langage et théorie de l'esprit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecole thématique européenne CNRS “Processus d'acquisition du langage et interactions verbales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Poitiera, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00506783v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The development of children's adjustment to the interlocutor's knowledge: the expression of causal relations in narratives.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Hudelot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Child Language Seminar 2007 : 30th Anniversary.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Reading, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00416148v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A new narrative task to elicit the evaluative component in 4-to-10 year-old French-speaking children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Hudelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chevrie-Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Brigaudiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Caracci-Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13th European Conference on Developmental Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Jena, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00134437v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peut-on améliorer l'expression d'explications évaluatives dans les narrations? Etude comparative d'enfants à développement typique et dysphasiques entre 4 et 11 ans.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Hudelot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La dimension pragmatique dans l'étude des troubles du développement du langage.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00163190v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rôle des interactions communicatives dans les conduites narratives de l'enfant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Hudelot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de la Société Française de Psychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00134425v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narrative and theory of mind: can intervention studies clarify their relationship ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Hudelot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13th European Conference on Developmental Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Jena, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00134428v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peut-on améliorer l'expression d'explications évaluatives dans les narrations? Etude comparative d'enfants à développement typiques et dysphasiques entre 4 et 11 ans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Hudelot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Symposium International La dimension pragmatique dans l'étude des troubles du langage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01364711v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Communication in natural settings: adaptation of familiar partners to autistic children during the negotiation of oppositional episodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Plumet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Cupello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Tardif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8th International Congress Autism Europe.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Oslo, Norway</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00134458v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les apprentissages informels au cours de l'enfance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Weil-Barais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque francophone en Psychologie &amp; Psychopathologie de l'enfant</w:t>
+            </w:r>
+            <w:br/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">30 ans de clinique, de recherches et de pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Palais Mutualité, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00133456v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Langage et jeu de fiction aux débuts de l'acquisition du langage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Formes Symboliques, ENS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00416146v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narrative and theory of mind: can intervention studies clarify their relationship?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Hudelot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13th European Conference on Developmental Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Jena, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00201958v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The development of children's adjustments to the listener's knowledge: the expression of explanatory relations in narratives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Hudelot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">30th Child Language Seminar - CLS 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Reading, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00164623v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Approche cognitive et interactionniste à l' acquisition première du langage : Aspects structuraux et pragmatiques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Université de Lausanne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Lausanne, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00281301v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A system approach to the emergence of grammaticalization : the case of two French-acquiring children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Child Language Seminar 2007 : 30th Anniversary.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Reading, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00416147v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Construction intra/intersubjective des connaissances et du sujet connaissant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3e colloque "Constructivisme et éducation"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Genève, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00133465v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'émergence de catégories de mots : comment les identifier ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1st Polycat GENERAL MEETING</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00506782v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Communication in natural settings: adaptation of familiar partners to autistic children during the negotiation of oppositional episodes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Plumet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Cupello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Tardif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8th International Congress Autism Europe.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Oslo, Norway</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00201961v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The influence of a dialogical soliciting procedure on the production of the evaluative component in children's narratives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Hudelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11th International Conference of IADA (International Association for Dialogue Analysis)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, Munster, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00134443v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluation du fonctionnement pragmatique de la communication: mesures de la théorie de l'esprit in vivo et usage social du langage chez des enfants autistes et typiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Plumet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Cupello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Tardif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée Autisme, Fondation de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00416145v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Récits, étayage et théorie de l'esprit : enfants à développement typique et dysphasiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Hudelot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude “Evaluer des compétences narratives: Pourquoi ? Comment ?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00416151v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apprendre à expliquer des comportements par référence aux intentions et aux croyances : effets de l'étayage sur des récits d'enfants à développement typique et d'enfants dysphasiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Hudelot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Seminaire du LEAPLE, Université Paris 5-CNRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00416150v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'effet de l'étayage sur l'expression des relations explicatives entre événements dans les narrations d'enfants typiques de 4 à 11 ans et d'enfants dysphasiques de 6 à 11 ans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Hudelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Salazar Orvig</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop « Pragmatique et apprentissage de la langue maternelle à l'école élémentaire – Evaluation et remédiation des capacités orales chez l'enfant normal et dysphasique »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00133511v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence du Dialogue sur le développement de la cohérence narrative.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Hudelot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Interaction et pensée : perspectives dialogiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Lausanne, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00138023v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les débuts de la grammaticalization dans le fonctionnement écologique de l'enfant francophone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude sur l'acquisition du lexique et de la morphologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Université Paris III, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00133560v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'acquisition du langage dans le cadre du développement de l'enfant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecole Thématique du CNRS "Acquisition du langage &amp; corpus en linguistique et en psychologie"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Moissac, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00133567v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluation du fonctionnement pragmatique de la communication: mesures de la théorie de l'esprit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Plumet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Cupello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Tardif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vivo et usage social du langage chez des enfants autistes et typiques. Journée Autisme,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, Fondation de France, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00133486v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le récit comme révélateur d'une théorie de l'esprit, Evaluer des compétences narratives. Pourquoi ? Comment ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Hudelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Evaluer des compétences linguistiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01364714v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le langage dans le jeu de fiction: une manière d'évaluer la théorie implicite de l'esprit chez le jeune enfant ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9e colloque d'orthophonie-logopédie: "Jeu, langage et thérapies"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Neuchâtel, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00133497v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Répétitions, Reprises et Reformulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josie Bernicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Salazar Orvig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Répétitions, Reprises et Reformulations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2005, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00134507v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Children's expression of intentional and epistemic states as reasons of events in narratives: the role of scaffolding in 4-6 to 12 year-olds normally-developing and SLI children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Hudelot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Xth International Congress For the Study of Child Language</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2005, Berlin, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00134481v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers l'attention conjointe dans &amp;quot;l'ailleurs&amp;quot; et la prise en compte du mental d'autrui : une convergence de développements cognitifs, sociaux et langagiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005, pp.303-318</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00134418v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conduites explicatives en famille avant trois ans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005, pp.321-331</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00134419v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Children's later development of theory of mind through narratives: the role of scaffolding in 4-6 to 12 year olds normally-developing and SLI children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Hudelot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Symposium in XIIth European Conference on Developmental Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2005, La Laguna, Tenerife, Canary Islands, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00134470v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comportements langagiers dans l'interaction mère-enfant avant 3 ans et l'émergence d'une théorie de l'esprit implicite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">GPPL, Department of Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2005, University of Sao Paulo (USP), Sao Paulo, Brésil</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00133603v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compétences langagières chez le jeune enfant : acquisitions et fonctionnements en interaction sociale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Hudelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005, pp.319-320</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00134420v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rôle de l'étayage sur les récits d'enfants typiques et dysphasiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Hudelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Salazar Orvig</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AILA 2005 -14th World Congress of Applied Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2005, Madison, Wisconsin, États-Unis</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00134490v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The expression of key events in narratives: A developmental study and the role of scaffolding in 4-6 to 11 year olds normally-developing and SLI children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Salazar Orvig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Hudelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Caracci-Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Kugler-Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XIIth European Conference on Developmental Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2005, La Laguna, Tenerife, Canary Islands, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00134478v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rôle de l'étayage dans les récits d'enfants typiques et dysphasiques de 4 à 12 ans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence publique. UNICSUL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2005, Sao Paulo, Brésil</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00133604v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The effect of scaffolding on the expression of explanatory relations among events in the narratives of 4 to 11 yrs-old normally-developing and 6 to 11 yrs-old SLI children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Hudelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Salazar Orvig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Caracci-Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Kugler-Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9th International Pragmatics Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2005, Riva del Garda, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00134496v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The emergence of grammaticality in French : evidence from bound verbal morphology and protomorphological fillers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Parisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First Language</w:t>
-[...133 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+              <w:t xml:space="preserve">X IASCL (Berlin)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00095931v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The first steps towards word combination: The contribution of conversation and of expressive options</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Nieva-Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ELA 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2005, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00134466v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Autisme, Communication et Théorie de l'esprit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Plumet</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Tardif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Cupello</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée Autisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00134528v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Procédures d'étayage dans la production de conduites explicatives dans la narration: Etude développementale et comparative d'enfants typiques et d'enfants dysphasiques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hudelot</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...3213 lines deleted...]
-                <w:t xml:space="preserve">halshs-00202386v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8ème colloque d'Orthophonie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Neuchâtel, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00138096v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Acquérir, évaluer et faire fonctionner le langage dans la conversation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Stage Inspection Ecoles maternelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2004, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00133608v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le développement de &amp;quot;l'argumentation&amp;quot; chez le jeune enfant et sa relation avec les débuts d'une &amp;quot;théorie de l'esprit&amp;quot; en action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'Etude "L'Argumentation", Ecole Doctorale, Université Nancy 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2004, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00133609v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'émergence du récit : raconter pour autrui et avec l'aide d'autrui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'Etude « Pragmatique : Contexte et Acquisition du langage »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2004, Université de Poitiers-CNRS, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00133606v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analysis of Motion-Event Semantics in the Transition from Single Words to Early Language Combinations : Evidence from English and French</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorraine Mccune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ellen Herr-Israel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2nd Lisbon Conference on Language acquisition: Romance Languages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Lisbonne, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00134515v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interaction et acquisition première du langage : faits, modèles et processus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude "Acquisition des langues et interaction", Ecole doctorale lémanique en sciences du langage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2003, Lausanne, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00133617v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Language behavior in mother-child interaction before 3 years and the emergence of an implicit theory of mind</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Graduate School of Education, University of California at Santa Barbara</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2003, Santa Barbara, CA, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00133620v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les compétences communicatives du jeune enfant : une convergence de développements cognitifs, sociaux et langagiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence plénière invitée. Colloque international "Constructivisme et Education : Scolariser la petite enfance ?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2003, Genève, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00133612v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Discutante du Symposium invité &amp;quot;Animal and Human Play</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">33rd Annual Meeting of the Jean Piaget Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2003, Chicago, IL, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00133616v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apprendre à parler du &amp;quot;NON ici et maintenant&amp;quot; : le cas des récits et des explications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Symposium invité "Fonctionnements et acquisitions dans le discours". Colloque international "Constructivisme et Education: Scolariser la petite enfance?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2003, Genève, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00133614v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changes in early pragmatic functionings and what they can tell us about the emergence of an implicit theory of mind</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LISO, Language, Interaction and Social Organization, UCSB</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2003, Santa Barbara, CA, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00133619v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Learning to explain: A specifically pragmatic acquisition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2003, pp.Section 2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00134422v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Echanges conversationnels et premières acquisitions langagières.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque International ACFOS : Un projet pour chaque enfant sourd : enjeux et pratiques de l'évaluation.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, France. pp.61-76</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00202347v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pragmatique et cognition dans les premières acquisitions morphosyntaxiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le développement du langage avant deux ans.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, Reims, France. pp.209-227</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00202364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (41)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nominal and Verbal morphology in the early acquisition of French: A first study of the relation between comprehension and production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edy Veneziano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">R. Levie; A. Bar On; O. Ashkenazi; E. Dattner; G. Brandes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Developing language and literacy: Studies in honor of Dorit Diskin Ravid.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 23, Springer International Publishing, pp.57-79, 2022, Literacy series, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-99891-2_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03759212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les débuts de la grammaire chez le jeune enfant : Combinaison des mots et morphologie grammaticale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sophie Kern. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le développement du langage chez le jeune enfant : théorie, clinique, pratique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De Boeck Supérieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.143-174, 2019, Troubles du développement psychologique et des apprentissages, 9782807320543</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04125232v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Promoting narratives through a short conversational intervention in typically-developing and high-functioning children with ASD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Plumet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Narrative, Literacy and Other Skills</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 25, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Benjamins Publishing Company</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.305-332, 2019, Studies in Narrative, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1075/sin.25.14ven⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04097505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction to narrative, literacy and other skills</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ageliki Nicolopoulou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">E. Veneziano; A. Nicolopoulou. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Narratives, Literacy and other skills : Studies in intervention</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 25, John Benjamins Publishing Company, pp.1-18), 2019, Studies in Narratives Series., 9788417069568. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1075/sin.25.01ven⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03112012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">Le développement du langage chez le jeune enfant : théorie, clinique, pratique</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Learning conversational skills and learning from conversation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Amalia Bar-On; Dorit Ravid. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Handbook of Communication Disorders: Theoretical, Empirical, and Applied Linguistic Perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De Gruyter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.311-327, 2018, 9781614516859. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/9781614514909⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Amalia Bar-On; Dorit Ravid. </w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01753419v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Children’s ability to improve their narratives: A preliminary study of the relation to Executive Function abilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleonora Bartoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">V. Rosell-Clari, T. Cervera Crespo, and C. Hernández-Sacristán (Eds.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Language and Executive Functioning: A Multidisciplinary Perspective / Lenguaje y Funcionamiento Ejecutivo: Una Perspectiva Pluridisciplinar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Tirant Lo Blanch, pp.47-76, 2018, 9788417069568</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03108736v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">What can variation tell us about first language acquisition?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Hickmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harriet Jisa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sources of variations in first language acquisition: Languages, contexts, and learners</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 22, John Benjamins Publishing Company, pp.1-24, 2018, Trends in Language Acquisition Research, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1075/tilar.22.01hic⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03107662v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Retrieving the meaning of words from noun and verb grammatical contexts: Interindividual variation in a comprehension study of 2- to 4-year- old French-acquiring children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Parisse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Maya Hickmann, Edy Veneziano and Harriet Jisa. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sources of Variations in First Language Acquisition: Languages, Contexts, and Learner</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, John Benjamins, pp.81-102, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1075/tilar.22.05ven⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01630829v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Handbook of Communication Disorders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">A. Bar-On &amp; D. Ravid (Eds.),. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Communication Disorders: Theoretical, Empirical, and Applied Linguistic Perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
-[...14 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+              <w:t xml:space="preserve">, De Gruyter Mouton, pp.311-328, 2018, 9781614516859. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1515/9781614514909⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...74 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03107637v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noun and Verb categories in acquisition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Valentina Vapnarsky; Edy Veneziano. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexical Polycategoriality: Cross-linguistic, cross-theoretical and language acquisition approaches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 182, John Benjamins Publishing Company; John Benjamins, pp.381-411, 2017, Studies in Language Companion Series, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1075/slcs.182.13ven⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...90 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1075/tilar.22.01hic⟩</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01753450v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lexical Polycategoriality: Cross-linguistic, cross-theoretical and language acquisition approaches. An introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Vapnarsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexical Polycategoriality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 182, John Benjamins Publishing Company, pp.1-31, 2017, Studies in Language Companion Series, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1075/slcs.182.01val⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...81 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1075/tilar.22.05ven⟩</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04125684v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The development of narrative discourse in French by 5 to 10 years old children: Some insights from a conversational interaction method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">J. Perera, M. Aparici, E. Rosado, and N. Salas (Eds.),. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Written and Spoken Language Development across the Lifespan: Essays in Honour of Liliana Tolchinsky</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer Publishers., pp. 141-160, 2016, Literacy Studies series, 978-3-319-21135-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-21136-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...70 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01273759v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anticipation des réactions et conduites persuasives dans les interactions d'enfants typiques ou avec autisme : le cas des épisodes d'opposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Plumet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">E. Sieroff, E. Drozda-Senkowska, A-M Ergis &amp; S. Moutier (Eds). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Psychologie de l'anticipation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Armand Colin, pp.193-213, 2014, Recherches</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...79 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00986642v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filler syllables and acquisition of grammatical morphemes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">P. Brooks, V. Kempe, J. G. Golson (Eds.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Encyclopedia of Language Development.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sage Publications., 2014, Reference Books</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...68 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1075/slcs.182.13ven⟩</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00986644v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conversation and language acquisition: Unique properties and effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Arnon, Inbal, Marisa Casillas, Chigusa Kurumada and Bruno Estigarribia. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Language in interaction: Studies in honor of Eve V. Clark.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, John Benjamins Publishing Company, pp.83-100, 2014, TILAR, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1075/tilar.12.08ven⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...70 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01048559v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The development of conversational skills</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">P. Brooks, V. Kempe, J. G. Golson (Eds.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Encyclopedia of Language Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sage Publications, pp.108-110, 2014, Reference Books, 9781452258768</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Sage Publications., 2014, Reference Books</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00986643v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interaction, langage et théorie de l'esprit : liens inhérents et développementaux.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">J. Bernicot, E. Veneziano, M. Musiol &amp; A. Bert-Erboul (Eds.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Interactions verbales et acquisition du langage.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.89-118, 2010, Figures de l'interaction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...73 lines deleted...]
-              <w:t xml:space="preserve">, Armand Colin, pp.193-213, 2014, Recherches</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00505923v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peut-on aider l'enfant à mieux raconter ? Les effets de différentes méthodes d'intervention.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">H.Makdissi, A. Boisclair &amp; P. Sirois (Eds.),. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La littératie au préscolaire : une fenêtre ouverte sur la scolarisation.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires du Quebec, pp.107-144, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...70 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00413310v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pourquoi et comment étudier le langage en contexte ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Hudelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josie Bernicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Musiol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">J. Bernicot, E. Veneziano, M. Musiol &amp; A. Bert-Erboul. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Interactions verbales et acquisition du langage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.11-22, 2010, Figures de l'interaction</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Sage Publications, pp.108-110, 2014, Reference Books, 9781452258768</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00505935v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Learning to tell a story of false belief :A study of French-speaking children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">J. Guo, E. Lieven, S. Ervin-Tripp, N. Budwig S. Özçaliskan, &amp; K Nakamura. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Crosslinguistic approaches to the psychology of language: Research in the tradition of Dan Isaac Slobin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, New York, NY: Psychology Press, pp.277-289, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00134560v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Utilisations de langage et développement de la capacité à maîtriser plusieurs points de vue chez l'enfant. La pluralité des points de vue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">In A. Berthoz, C.Ossola et B. Stock (eds.), La pluralité interprétative : Fondements historiques et cognitifs de la notion de point de vue.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Odile Jacob, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00413305v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Processus inter et intra dans l'acquisition et le fonctionnement du langage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers du Service de la Recherche en Education du Canton de Genève.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Service de la Recherche en Education du Canton de Genève., pp.407-414, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00201938v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'émergence des explications dans l'interaction naturelle mère-enfant : Méthodes d'analyse et un modèle d'acquisition basé sur les situations conflictuelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'explication : enjeux cognitifs et communicationnels.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peeters Editions, pp. 151-172, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00201950v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hudelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...50 lines deleted...]
-              <w:t xml:space="preserve">, L'Harmattan, pp.11-22, 2010, Figures de l'interaction</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Salazar Orvig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'explication - Enjeux communicationnels et cognitifs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peeters Publishers, pp.1-12, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires du Quebec, pp.107-144, 2010</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00552917v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Learning to tell a story of false belief : A study of French-speaking children.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">J. Guo, E. Lieven,N. Budwig, S. Ervin-Tripp, K Nakamura &amp; S. Özçaliskan (Eds),. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Crosslinguistic approaches to the psychology of language: Research in the tradition of Dan Isaac Slobin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lawrence Erlbaum, pp. 277-289, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, L'Harmattan, pp.89-118, 2010, Figures de l'interaction</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00201935v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'émergence des explications de type &amp;quot;pourquoi&amp;quot; dans l'interaction naturelle mère-enfant avec attention particulière aux situations conflictuelles : méthodes d'analyse et un modèle d'acquisition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">C. Hudelot, A. Salazar-Orvig &amp; E. Veneziano. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'explication : enjeux cognitifs et communicationnels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peeters Editions, pp.151-172, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...86 lines deleted...]
-              <w:t xml:space="preserve">, New York, NY: Psychology Press, pp.277-289, 2009</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00134562v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effects of conversational functioning on early language acquisition:When both caregivers and children matter.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">B. Bokus. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Studies in the psychology of child language. Essays in honor of Grace Wales Shugar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Warsaw: Matrix, pp.47-69, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Odile Jacob, 2009</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00130611v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The emergence of expressive options in early child language : a constructivist account.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">D. Ravid &amp; H. Bat-Zeev Shyldkrot. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Perspectives on language and language development: Essays in honor of Ruth A. Berman</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, Dordrecht, pp.203-218, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Peeters Editions, pp. 151-172, 2008</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00130511v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'émergence des catégories nom et verbe et le développement de la morphosyntaxe : des relations inhérentes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cécile Brion, Eric Castagne. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nom et Verbe : catégorisation et référence. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Reims, pp.271-289, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Service de la Recherche en Education du Canton de Genève., pp.407-414, 2008</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01285554v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'émergence des catégories &amp;quot;nom&amp;quot; et &amp;quot;verbe&amp;quot; et le développement de la morphosyntaxe : des relations inhérentes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">C. Brion &amp; E. Castagne. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nom et Verbe : catégorisation et référence. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Reims, pp.99. 271-289, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00134421v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Développement des compétences pragmatiques et théories de l'esprit chez l'enfant : le cas de l'explication.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hudelot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...37 lines deleted...]
-              <w:t xml:space="preserve">, Peeters Publishers, pp.1-12, 2008</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">J. Bernicot, A. Trognon, M. Guidetti &amp; M. Musiol. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pragmatique et psychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Nancy, pp.215-236, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...86 lines deleted...]
-              <w:t xml:space="preserve">, Lawrence Erlbaum, pp. 277-289, 2008</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00202340v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Language in pretense during the second year: What it can tell us about “pretending” in pretense and the “know-how” about the mind.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">R. Mitchell. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pretense in animals and children</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cambridge University Press, pp.58-72, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Peeters Editions, pp.151-172, 2008</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00202341v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A System-Approach to the Analysis of “Fillers” at the Transition to Grammar.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Almgrem, M., Barreqa, A., Ezeizabarrena, M.-J., Idiazabal, I. &amp; MacWhinney, B. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Research on child language acquisition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cascadilla Press, pp.739-760, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Warsaw: Matrix, pp.47-69, 2005</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00202345v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interactional processes in the origins of the explaining capacity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">K. Nelson, A. Aksu-Koc and C. Johnson. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Children's Language, Vol. 10: Developing Narrative and Discourse competence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L. Erlbaum, pp.113-141, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Springer, Dordrecht, pp.203-218, 2004</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00202351v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interaction, conversation et acquisition du langage dans les trois premières années.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'acquisition du langage, Vol. 1, L'émergence du langage.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, P.U.F., pp.231-265, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Reims, pp.271-289, 2003</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00202354v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Echanges conversationnels et acquisition première du langage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">J. Bernicot, A. Trognon &amp; J. Caron-Pargue. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conversation, interaction et fonctionnement cognitif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Nancy, pp.91-123, 1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Reims, pp.99. 271-289, 2003</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00202367v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Développement normal et processus d'acquisition des caractéristiques de base du langage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Approche neuropsychologique de l'enfant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société de Neuropsycholgie de Langue Française., pp.61-76, 1992</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...73 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Nancy, pp.215-236, 2002</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00202392v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'acquisizione delle prime conoscenze di linguaggio: il ruolo della ripetizione verbale in situazioni comunicative.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">A. Bondioli. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Il bambino e gli altri: Ricerche educative sulla prima età.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Edizioni Juvenilia, pp.63-84, 1990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Cambridge University Press, pp.58-72, 2002</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00202390v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vocal-verbal interaction and the construction of early lexical knowledge.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M. D. Smith &amp; J. L. Locke. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The emergent lexicon : The child's development of a linguistic vocabulary</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Academic Press, pp.109-147, 1988</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Cascadilla Press, pp.739-760, 2001</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00202381v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les débuts de la communication langagière.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">J. Gérard. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Savoir parler, savoir dire, savoir communiquer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Delachaux &amp; Niestlé, pp.59-94, 1987</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, L. Erlbaum, pp.113-141, 2001</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00202384v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'adaptation verbale : mères et enfants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">J. Gérard. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Savoir parler, savoir dire, savoir communiquer.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Delachaux &amp; Niestlé, pp.95-119, 1987</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...429 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00202385v1</w:t>
-              </w:r>
-[...13439 lines deleted...]
-                <w:t xml:space="preserve">halshs-00202364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Promoting narrative skills in French-speaking children through a short conversational interaction and the relation of its effectiveness to executive function skills</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Edy Veneziano</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Thérèse Le Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Plumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Thérèse Le Normand</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Eleonora Bartoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Elie-Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17th International Pragmatics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Winterthur, Switzerland. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04125403v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The role of the language French-acquiring children interact with on their early production of subjects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Salazar Orvig</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17th International Pragmatics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Winterthur, Switzerland. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04125413v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The beginnings of a ‘subject category’ in French-acquiring children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve V. Clark</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15th Congress of the International Association for the Study of Child Language</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Philadelphie, United States. , eProceedings of the XVth IASCL Congress, Philadelphia, USA, July 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04125462v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peut-on améliorer les performances narratives d’enfants avec TSA de bon niveau verbal ? Les effets positifs d’une intervention conversationnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Plumet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...3 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10è Colloque International RIPSYDEVE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Aix-en-Provence, France. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04125749v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evolution sur 2 ans de la communication d’enfants TSA scolarisés en Unité d’Enseignement Maternelle observés dans différentes situations dans la classe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Plumet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méguy Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Koch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10è Colloque International RIPSYDEVE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Aix-en-Provence, France. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04125780v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The evaluative component in children’s narratives: Comparison of two intervention procedures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleonora Bartoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Smorti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Narrative and Interaction: Promoting and assessing the development of language, literacy and socio-cognitive skills.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01184005v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A conversational intervention procedure as a tool for improving and evaluating narrative skills : A study of 5-to-8 years old French children.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Hudelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Caracci-Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Elie-Deschamps</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Winterthur, Switzerland. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IASCL 2011, International Conference on the Study of Child Language</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...573 lines deleted...]
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00614139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -22571,766 +22783,766 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narrative, literacy and other skills</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ageliki Nicolopoulou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">John Benjamins Publishing Company, Studies in Narrative series (Vol. 25), 2019, Narrative, Literacy and other skills: Studies in intervention, Michael Bamberg, ISBN 9789027202215 (paper); ISBN 9789027262912 (e-book). </w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1075/sin.25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02132666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sources of variations in first language acquisition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Hickmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harriet Jisa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Benjamins Publishing Company</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 22, 2018, Trends in Language Acquisition Research, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1075/tilar.22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01753442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sources of Variation in First Language Acquisition : Languages, Contexts, and Learners</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Hickmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harriet Jisa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">John Benjamins Publishing Company, 2018, 9789027265326. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1075/tilar.22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05247339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lexical Polycategoriality : Cross-linguistic, cross-theoretical and language acquisition approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Vapnarsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edy Veneziano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vapnarsky Valentina &amp; Veneziano Edy. John Benjamins Publishing Company, 182, pp.479, 2017, Studies in Language Companion Series, 9789027259479</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01606699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Special issue on Conversation in language development and use</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edy Veneziano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">sage journals, pp.294, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00613904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions verbales et acquisition du langage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josie Bernicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Musiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bert-Erboul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L'Harmattan, pp.358, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00505932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'explication: Enjeux cognitifs et communicationnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hudelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Salazar Orvig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Peeters, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01372096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conversation in Language Development and Use</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edy Veneziano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Guest Editor, pp.258, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00133448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La conversation : instrument, objet et source de connaissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edy Veneziano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L'Harmattan, pp.250, 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00202361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -23340,268 +23552,268 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construção e reconstrução das condutas explicativas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionna Berthoud-Papandropoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edy Veneziano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00134569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relation entre structure et pragmatique dans les débuts du langage : émergence et développement d'utilisations informatives de langage et relation avec l'acquisition de connaisances structurales de la part de l'enfant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermine Sinclair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1995</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00202374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mother-child interactional functioning as a compound dyadic unit.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edy Veneziano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1987</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00202387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId380"/>
+      <w:footerReference w:type="default" r:id="rId385"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -23748,51 +23960,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04097559v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edy Veneziano" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Bartoli" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01427237221092661" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627100v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/2176-457349051" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848157v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Le Normand" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Hel&#232;ne Plumet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Elie-Deschamps" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0142723720901614" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492251v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Plumet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03112854v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/plc-2019-0005" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03105626v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/plc-2017-0007" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03104988v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Smorti" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1400/245556" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01273755v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01273744v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01273763v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve V. Clark" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0305000915000471" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01048561v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10803-014-2164-0" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01009955v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00986645v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00839522v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pragma.2013.03.013" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00648699v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Scripzac" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Testagrossa" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00613901v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00613829v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00531686v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Parisse" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00413314v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00413298v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00413300v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hudelot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00133367v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00133361v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00160787v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00133376v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00204211v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josie Bernicot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Salazar Orvig" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00133386v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00133389v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00095011v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00133398v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Cupello" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Tardif" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00133412v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202342v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202338v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202344v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202343v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202348v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202337v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202350v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202355v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sinclair" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202353v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202358v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202356v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202357v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202363v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202362v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tullia Musatti" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Mayer" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202360v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202365v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202366v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202369v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermine Sinclair" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202371v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202372v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202373v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202375v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202376v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202378v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202391v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202377v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionna Berthoud-Papandropoulou" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202379v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202380v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202388v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helga Kilcher" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202382v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202383v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne G&#233;rard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202386v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759212v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-99891-2_3" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04097505v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://benjamins.com/catalog/sin.25.14ven" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/sin.25.14ven" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03112012v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ageliki Nicolopoulou" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/sin.25.01ven" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125232v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/ouvrage/9782807320543-le-developpement-du-langage-chez-le-jeune-enfant" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01753419v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/document/doi/10.1515/9781614514909/html#contents" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9781614514909" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03108736v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03107662v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Hickmann" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harriet Jisa" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/tilar.22.01hic" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01630829v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/tilar.22.05ven" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03107637v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04125684v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Vapnarsky" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/slcs.182.01val" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01753450v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/slcs.182.13ven" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01273759v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-21136-7" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00986644v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00986642v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01048559v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/tilar.12.08ven" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00986643v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00505935v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Musiol" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00413310v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00505923v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00134560v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Albert" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Martin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00413305v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00201950v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00201938v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00552917v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00201935v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00134562v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00130611v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00130511v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01285554v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00134421v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202340v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202341v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202345v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202351v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202354v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202367v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202392v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202390v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202381v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202385v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202384v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04125516v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04125491v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125372v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01753778v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Bartoli" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Sibade" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01753458v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04125734v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01753805v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bracha Bir" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01753838v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126351v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126437v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01183996v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04126428v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bracha Nir" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01048809v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01048711v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01048751v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01048656v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00875389v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00875384v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00867406v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00867396v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00867404v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00867398v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128329v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00867408v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128311v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128370v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00867387v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00867386v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Angeard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Moutier," TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00867395v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00867401v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00867416v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Danon-Boileau" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00917301v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Caracci-Simon" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00616220v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00634772v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Hebert" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00634773v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00867423v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00634775v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Sanchez" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hel&#232;ne Makdissi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Boisclair" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00614049v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00614052v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00614044v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00634774v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pierre Baron" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00616221v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00614605v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00614045v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00614001v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04128677v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/hal-00917315v2" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00614046v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00614050v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00614048v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00506772v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Leroy-Collombel" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Mathiot" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliyah Morgenstern" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00506769v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00416158v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00613908v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Delacour" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00505964v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00506770v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00639383v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00613909v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00506787v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00506766v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00531706v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00506776v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00506779v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00613989v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00506768v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00531705v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00506775v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00506774v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00506788v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bassano" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00527950v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779905v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00613985v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00416157v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00506763v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00416143v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00416142v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Peters" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00506762v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00416144v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00416128v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00413336v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00413323v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00506761v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00506786v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00506760v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00506765v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364705v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halshs-00201942v2" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00506783v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364708v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Veyrier" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leatitia Albert" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00416130v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00416141v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00416132v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Veyrier" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00506785v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00506784v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve de Weck" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00416133v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281351v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364539v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00416138v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00416154v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00506781v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364709v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00416152v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281354v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Pingault" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281353v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00416155v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00134443v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00134458v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00133456v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Weil-Barais" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00134425v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00134428v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00163190v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00134437v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chevrie-Muller" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Brigaudiot" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00416148v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364711v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00416146v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00201958v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00164623v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281301v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00201961v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00506782v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00416147v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00133465v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364714v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00133497v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00416150v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00416151v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00416145v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00133511v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138023v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00133560v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00133567v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00133486v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00134490v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00134420v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00133603v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00134470v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00134481v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00134419v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00134418v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00134507v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00134478v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Kugler-Lambert" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00133604v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00134496v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00095931v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00134466v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Nieva-Ramos" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00134528v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138096v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00133608v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00133609v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00133606v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00134515v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Mccune" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Herr-Israel" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00133612v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00133617v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00133620v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00133616v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00133614v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00133619v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00134422v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202347v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202364v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04125403v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04125413v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04125462v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04125749v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04125780v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;guy Marie" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Koch" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01184005v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00614139v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02132666v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/sin.25" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01753442v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://benjamins.com/catalog/tilar.22" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/tilar.22" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05247339v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01606699v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00613904v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00505932v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bert-Erboul" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372096v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00133448v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202361v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00134569v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Favre" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202374v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202387v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05594796v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikkel Hansen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bracha Nir" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Simonin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edy Veneziano" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15475441.2025.2462013" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04097559v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Bartoli" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01427237221092661" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627100v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/2176-457349051" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848157v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Le Normand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Hel&#232;ne Plumet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Elie-Deschamps" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0142723720901614" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492251v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Plumet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03112854v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/plc-2019-0005" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03105626v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/plc-2017-0007" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03104988v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Smorti" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1400/245556" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01273763v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve V. Clark" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0305000915000471" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01048561v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10803-014-2164-0" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01273744v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01273755v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01009955v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00986645v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00839522v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pragma.2013.03.013" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00648699v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Scripzac" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Testagrossa" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00613901v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00613829v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00531686v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Parisse" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00413314v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00413298v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00413300v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hudelot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00133361v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00160787v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00133367v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00133376v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00204211v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josie Bernicot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Salazar Orvig" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00133386v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00133389v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00095011v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00133398v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Cupello" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Tardif" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00133412v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202342v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202344v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202343v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202348v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202337v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202350v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202338v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202353v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202355v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sinclair" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202357v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202356v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202358v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202363v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202362v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tullia Musatti" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Mayer" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202360v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202366v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202369v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermine Sinclair" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202365v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202372v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202371v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202373v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202376v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202375v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202378v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202391v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202377v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionna Berthoud-Papandropoulou" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202379v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202380v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202388v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helga Kilcher" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202382v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202383v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne G&#233;rard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202386v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05594916v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04125516v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04125491v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125372v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01753778v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Bartoli" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Sibade" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01753458v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04125734v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01753805v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bracha Bir" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01753838v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126351v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126437v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01183996v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04126428v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01048656v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01048751v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01048711v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01048809v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00867406v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00867396v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00867404v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00875384v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00867398v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128329v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00867408v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128370v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128311v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00875389v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00867387v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00867386v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Angeard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Moutier," TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00867395v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00867401v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00616221v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pierre Baron" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hel&#232;ne Makdissi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Boisclair" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00614001v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00614045v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00614605v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Caracci-Simon" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00614052v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00614044v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00634774v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Albert" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04128677v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/hal-00917315v2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00634775v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Sanchez" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00614049v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00867423v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Hickmann" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harriet Jisa" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00614046v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00614050v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00614048v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00917301v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00634773v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00634772v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Hebert" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00616220v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00867416v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Danon-Boileau" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00506766v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00506787v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00613909v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Leroy-Collombel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Mathiot" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliyah Morgenstern" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00505964v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00639383v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00506770v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00531706v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00506776v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00506779v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00613989v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00613908v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Delacour" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00506769v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00416158v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00506768v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00531705v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00506775v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00506774v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00506788v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bassano" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00527950v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00613985v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779905v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00506772v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00506763v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00416143v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00416142v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Peters" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00416157v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00506762v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00416144v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00416128v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00413336v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00413323v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00506761v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364705v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00506765v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00506760v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00506786v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00416132v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Veyrier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00506784v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve de Weck" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00506785v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00416133v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00416141v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00416130v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364708v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Veyrier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leatitia Albert" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281351v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364539v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00416138v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00416154v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00506781v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364709v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00416152v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281354v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Pingault" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281353v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00416155v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halshs-00201942v2" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00506783v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00416148v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00134437v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chevrie-Muller" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Brigaudiot" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00163190v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00134425v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00134428v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364711v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00134458v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00133456v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Weil-Barais" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00416146v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00201958v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00164623v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281301v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00416147v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00133465v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00506782v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00201961v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00134443v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00416145v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00416151v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00416150v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00133511v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138023v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00133560v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00133567v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00133486v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364714v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00133497v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00134507v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00134481v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00134418v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00134419v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00134470v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00133603v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00134420v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00134490v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00134478v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Kugler-Lambert" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00133604v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00134496v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00095931v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00134466v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Nieva-Ramos" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00134528v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138096v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00133608v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00133609v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00133606v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00134515v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Mccune" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Herr-Israel" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00133617v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00133620v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00133612v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00133616v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00133614v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00133619v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00134422v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202347v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202364v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759212v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-99891-2_3" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125232v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/ouvrage/9782807320543-le-developpement-du-langage-chez-le-jeune-enfant" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04097505v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://benjamins.com/catalog/sin.25.14ven" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/sin.25.14ven" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03112012v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ageliki Nicolopoulou" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/sin.25.01ven" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01753419v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/document/doi/10.1515/9781614514909/html#contents" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9781614514909" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03108736v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03107662v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/tilar.22.01hic" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01630829v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/tilar.22.05ven" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03107637v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01753450v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/slcs.182.13ven" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04125684v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Vapnarsky" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/slcs.182.01val" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01273759v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-21136-7" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00986642v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00986644v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01048559v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/tilar.12.08ven" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00986643v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00505923v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00413310v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00505935v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Musiol" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00134560v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Martin" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00413305v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00201938v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00201950v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00552917v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00201935v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00134562v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00130611v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00130511v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01285554v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00134421v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202340v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202341v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202345v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202351v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202354v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202367v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202392v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202390v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202381v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202384v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202385v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04125403v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04125413v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04125462v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04125749v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04125780v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;guy Marie" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Koch" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01184005v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00614139v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02132666v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/sin.25" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01753442v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://benjamins.com/catalog/tilar.22" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/tilar.22" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05247339v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01606699v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00613904v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00505932v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bert-Erboul" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372096v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00133448v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202361v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00134569v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Favre" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202374v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202387v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>