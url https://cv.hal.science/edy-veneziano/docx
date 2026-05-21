--- v1 (2026-04-25)
+++ v2 (2026-05-21)
@@ -9136,50 +9136,378 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00917301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Communicative and symbolic behaviors in autistic children; Functional specificities and conditions of appearance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Danon-Boileau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Plumet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communicative and symbolic behaviors in autistic children</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2011, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00867416v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The comparative effect of two intervention procedures on the evaluative component of narratives in SLI French children.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Thérèse Le Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Scripzac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Testagrossa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IASCL 2011, International Conference on the Study of Child Language</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Montreal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00616220v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The role of a dialogical intervention procedure on the learning and the evaluation of narrative in 5-to-8 years old French children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Caracci-Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Elie-Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Hebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17th European Conference on Reading: Literacy and Diversity. Mons, Belgique. 31 juillet -3 août.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Mons, Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00634772v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Improvements in children's narratives: Adjustments to the listener's knowledge.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edy Veneziano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -9201,7294 +9529,6966 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th European Conference on Reading: Literacy and Diversity. Mons, Belgique. 31 juillet -3 août.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Mons, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00634773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Edy Veneziano</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Early Verb Morphology in French: Assessing the Contribution of Child-Directed Speech and of Conversation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Parisse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XVIIth Biennial International Conference on Infant Studies, Baltimore, Maryland, March 10-14</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Baltimore, Maryland, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00506766v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les catégories nominale et verbale en émergence : méthodes d'évaluation et processus d'acquisition.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Seminaire "Acquisition de la grammaire"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2010, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00506787v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The construction of a language system: Putting together fragments of language knowledge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Leroy-Collombel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Mathiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Parisse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Grammaticalization and language acquisition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00613909v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justifications and their effects in early adult-child interaction: Developmental trends and individual differences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ECDP - XIV European Conference on Developmental Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Vilnius, Lithuania. pp.153-160</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00505964v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Early Verb Morphology in French: Assessing the Contribution of Child-Directed Speech and of Conversation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Parisse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XVIIth Biennial International Conference on Infant Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Baltimore, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00639383v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Verb inflections in the single-form verb period: The role of the input and of conversational contingencies.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Parisse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Grammaticalization and language acquisition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00506770v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The acquisition of early verbs in French: Assessing the role of conversation and of child-directed speech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Parisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Infant Studies 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Baltimore, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00531706v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theorie de l'esprit et conduites narratives chez des enfants dysphasiques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Thérèse Le Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Scripzac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Testagrossa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Le développement du jeune enfant : les apports de la recherche à la prise en charge des enfants aujourd'hui et demain par les professionnels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00506776v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peut-on msurer les progrès par l'observation du comportement naturel? Des exemples tirés de l'acquisition du langage.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"De l'anecdote au fait scientifique"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Lausanne, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00506779v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peut-on mesurer les progrès par l'observation du comportement naturel? Des exemples tirés de l'acquisition du langage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"De l'anecdote au fait scientifique"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Lausanne, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00613989v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The comprehension of noun and verb grammatical cues in 2 to 4 years old.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Parisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Delacour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Grammaticalization and language acquisition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00613908v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The comprehension of noun and verb grammatical cues in 2 to 4 years old children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Parisse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Grammaticalization and language acquisition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00506769v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The effects of two intervention procedures on children's narrative skills</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference of Education, Research and Innovation (ICERI 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Madrid, Spain. pp.5517-5527</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00416158v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Early Comprehension of Noun-Verb Distinction in French: An Experimental Method.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Parisse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XVIIth Biennial International Conference on Infant Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Baltimore, Maryland, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00506768v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Early Comprehension of Noun-Verb Distinction in French</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Parisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Delacour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Infant Studies 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00531705v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Can French acquiring children use noun and verb grammatical cues to understand the meaning of words?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Parisse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Child Language Seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, London, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00506775v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Communication et théorie de l'esprit en situation naturelle : Développement et dynamique interactionnelle chez l'enfant tout venant et l'enfant atteint d'autisme.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regard actuel sur l'autisme et sur les interventions"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Lausanne, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00506774v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grammaticalization and language acquisition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bassano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Internation conference Grammaticalization and language acquisition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00506788v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The emergence of Noun-Verb categories in the acquisition of French : Evidence from production and comprehension.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Parisse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference "How ﬂexible are lexical categories?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00527950v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theorie de l'esprit et conduites narratives chez des enfants dysphasique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Thérèse Le Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Scripzac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Testagrossa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le développement du jeune enfant : les apports de la recherche à la prise en charge des enfants aujourd'hui et demain par les professionnels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00613985v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Early Verb Morphology in French: Assessing the Contribution of Child-Directed Speech and of Conversation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Parisse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XVIIth Biennial International Conference on Infant Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Baltimore, Maryland, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03779905v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etudes longitudinales du développement de la production des &amp;quot;Fillers&amp;quot;.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Leroy-Collombel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Mathiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Parisse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Grammaticalization and language acquisition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00506772v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Langage , jeu de fiction et théorie implicite de l'esprit chez le jeune enfant.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Université Laval, Québéc, Québec, Canada.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Québec, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00506763v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justifications And Their Effects In Early Adult-Child Interaction: Developmental Trends And Individual Differences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XIV European Conference on Developmental Psychology (ECDP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Vilnius, Lithuania</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00416143v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Neglected Path to the Production of Word Combinations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ann Peters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">33rd Stanford Child Language Research Forum.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Berkeley, CA., United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00416142v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Acquisition du Français : A la recherche de l'émergence de distinctions entre Noms et Verbes : données de production et de compréhension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Polycat General Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00416157v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The expression of emotions and beliefs in the narratives of 5 –to-10 year-old children : Effects of a conversational intervention procedure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Hudelot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XIV European Conference on Developmental Psychology (ECDP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Vilnius, Lithuania</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00506762v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The expression of emotions and beliefs in the narratives of 5 to 10 years-old children: Effects of an intervention procedure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Hudelot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XIV European Conference on Developmental Psychology (ECDP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Vilnius, Lithuania</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00416144v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Some evidence for two periods in fillers production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Workshop on Templates</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00416128v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Typical and atypical pragmatic functioning in the everyday interactions of children with ASD.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Plumet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jean Piaget Society Annual Conference : "Development At Risk: Typical &amp; Atypical Developmental Pathways".</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Park City, Utah, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00413336v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Studies of Natural interaction in Children with Autism Spectrum Disorders : Strengths and challenges in everyday communication.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Plumet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jean Piaget Society Annual Conference : "Development At Risk: Typical &amp; Atypical Developmental Pathways".</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Park City, Utah, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00413323v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relation entre narration orale et compréhension de la lecture.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2ème Rencontre des responsables de la Coopération France-Québéc - CFQCU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00506761v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The expression of emotions and beliefs in the narratives of 5 to 10 year-old children: Effects of an intervention procedure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Hudelot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XIV European Conference on Developmental Psychology (ECDP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Unknown, Lithuania</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01364705v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Input et échange conversationnel : Deux types de médiation sociale dans l'appropriation du langage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PSYDESC Psychologie du développement, sémiotique et culture 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Lausanne, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00506765v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Neglected Path to the Production of Word Combinations.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ann Peters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">33rd Stanford Child Language Research Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Berkeley, CA, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00506760v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Acquisition du Français : A la recherche de l'émergence de distinctions entre Noms et Verbes : données de production et de compréhension.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3rd Polycat General Meeting,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00506786v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Explanatory relations in narratives: Effects of adjustments to the listener's state of knowledge in 6 to 11 year-old children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Hudelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Veyrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AILA 2008, 15th World Congress of Applied Linguistics.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Essen, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00416132v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narration dans l'interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève de Weck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Hudelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Salazar Orvig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecole thématique européenne CNRS “Processus d'acquisition du langage et interactions verbales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Poitiera, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00506784v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The emergence of nominal and verbal categories in children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Parisse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Noms et les Verbes en Acquisition inter-langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00506785v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conversation as a way to improve 5 to 10-years old children's stories.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Hudelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Veyrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XI International Congress For The Study of Child Language (IASCL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Edinburgh, Scotland, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00416133v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Negotiation in naturally-occurring conflictual interactions: A contribution to the differential assessment of high-functioning autistic children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Plumet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Diagnosing autism: what is new?</w:t>
+            </w:r>
+            <w:br/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sixièmes rencontres du Réseau interdisciplinaire Autisme-Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00416141v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Utilisations du langage et développement de la capacité à maîtriser plusieurs points de vue chez l'enfant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque International "La pluralité interprétative ", Collège de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00416130v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Explanatory relations in narratives: adjustment to the listener in 6 to 11 year-old children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Veyrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leatitia Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Hudelot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15th World Congress of Applied Linguistics (AILA 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Essen, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01364708v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les savoir-faire pragmatiques d'enfants autistes lors de la négociation de conflits en situation naturelle : Une étude comparative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Plumet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aspects communicationnels et pragmatiques dans l'autisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00281351v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Processus discursifs dans le développement de la cohérence cognitive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Hudelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de la Société Française de Psychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Unknown, Région indéterminée</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01364539v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interaction, Langage et théorie de l'esprit.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecole thématique européenne CNRS “Processus d'acquisition du langage et interactions verbales”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00416138v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perspectives on the complexity of language acquisition: Conversation, prosody, typology and individual differences.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XI International Congress for the Study of Child Language (IASCL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Edinburgh, Scotland, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00416154v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La distinction formelle entre Noms et Verbes: Relations entre compréhension et production.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2nd POLYCAT General Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2008, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00506781v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conversations as a way to improve 5 to 10-year old children's stories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leatitia Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Hudelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Veyrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IASCL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Edinbourg, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01364709v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les savoir-faire pragmatiques d'enfants autistes lors de la négociation de conflits en situation naturelle : Une étude comparative. Symposium International “Aspects communicationnels et pragmatiques dans l'autism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Plumet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Symposium International “Aspects communicationnels et pragmatiques dans l'autisme"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00416152v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La théorie de l'esprit dans les interactions familiales : le développement de la négociation des oppositions chez des enfants autistes et des enfants témoins.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Plumet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Cupello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenne Pingault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Tardif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le développement des métareprésentations chez l'enfant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Rouen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00281354v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pragmatic functioning in natural setting: A comparative study of the negotiation of oppositional episodes in autistic and control children.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Plumet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Cupello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenne Pingault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Tardif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7th Annual International Meeting for Autism Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, London, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00281353v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sviluppo delle capacità narrative e teoria della mente : effetti immediati e a lungo termine della conversazione</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire interuniversitaire, Université Bicocca</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Milan, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00416155v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interaction, Langage et théorie de l'esprit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecole thématique européenne CNRS “Processus d'acquisition du langage et interactions verbales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Poitiera, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00506783v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Processus discursifs dans le développement de la cohérence narrative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Hudelot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès national de la Société Française de Psychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Nantes, France. pp. 121-128</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00201942v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The development of children's adjustment to the interlocutor's knowledge: the expression of causal relations in narratives.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Hudelot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Child Language Seminar 2007 : 30th Anniversary.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Reading, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00416148v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A new narrative task to elicit the evaluative component in 4-to-10 year-old French-speaking children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Hudelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chevrie-Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Brigaudiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Caracci-Simon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Mons, Belgium</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13th European Conference on Developmental Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Jena, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...95 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Montreal, Canada</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00134437v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peut-on améliorer l'expression d'explications évaluatives dans les narrations? Etude comparative d'enfants à développement typique et dysphasiques entre 4 et 11 ans.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Hudelot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La dimension pragmatique dans l'étude des troubles du développement du langage.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Laurent Danon-Boileau</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00163190v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rôle des interactions communicatives dans les conduites narratives de l'enfant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Hudelot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de la Société Française de Psychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00134425v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narrative and theory of mind: can intervention studies clarify their relationship ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Hudelot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13th European Conference on Developmental Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Jena, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00134428v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peut-on améliorer l'expression d'explications évaluatives dans les narrations? Etude comparative d'enfants à développement typiques et dysphasiques entre 4 et 11 ans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Hudelot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Symposium International La dimension pragmatique dans l'étude des troubles du langage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01364711v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Communication in natural settings: adaptation of familiar partners to autistic children during the negotiation of oppositional episodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Plumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2011, Paris, France</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Cupello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Tardif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8th International Congress Autism Europe.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Oslo, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Baltimore, Maryland, United States</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00134458v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les apprentissages informels au cours de l'enfance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Weil-Barais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque francophone en Psychologie &amp; Psychopathologie de l'enfant</w:t>
+            </w:r>
+            <w:br/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">30 ans de clinique, de recherches et de pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Palais Mutualité, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2010, Paris, France</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00133456v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Langage et jeu de fiction aux débuts de l'acquisition du langage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Formes Symboliques, ENS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...108 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Paris, France</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00416146v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narrative and theory of mind: can intervention studies clarify their relationship?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Hudelot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13th European Conference on Developmental Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Jena, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Vilnius, Lithuania. pp.153-160</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00201958v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The development of children's adjustments to the listener's knowledge: the expression of explanatory relations in narratives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Hudelot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">30th Child Language Seminar - CLS 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Reading, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Baltimore, United States</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00164623v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Approche cognitive et interactionniste à l' acquisition première du langage : Aspects structuraux et pragmatiques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Université de Lausanne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Paris, France</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00281301v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A system approach to the emergence of grammaticalization : the case of two French-acquiring children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Child Language Seminar 2007 : 30th Anniversary.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Reading, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Baltimore, France</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00416147v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Construction intra/intersubjective des connaissances et du sujet connaissant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3e colloque "Constructivisme et éducation"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...95 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Nantes, France</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00133465v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'émergence de catégories de mots : comment les identifier ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1st Polycat GENERAL MEETING</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Lausanne, Suisse</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00506782v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Communication in natural settings: adaptation of familiar partners to autistic children during the negotiation of oppositional episodes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Plumet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Cupello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Tardif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8th International Congress Autism Europe.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Oslo, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Lausanne, Suisse</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00201961v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The influence of a dialogical soliciting procedure on the production of the evaluative component in children's narratives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Hudelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11th International Conference of IADA (International Association for Dialogue Analysis)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, Munster, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...82 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Paris, France</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00134443v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluation du fonctionnement pragmatique de la communication: mesures de la théorie de l'esprit in vivo et usage social du langage chez des enfants autistes et typiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Plumet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Cupello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Tardif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée Autisme, Fondation de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Paris, France</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00416145v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Récits, étayage et théorie de l'esprit : enfants à développement typique et dysphasiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Hudelot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude “Evaluer des compétences narratives: Pourquoi ? Comment ?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Madrid, Spain. pp.5517-5527</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00416151v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apprendre à expliquer des comportements par référence aux intentions et aux croyances : effets de l'étayage sur des récits d'enfants à développement typique et d'enfants dysphasiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Hudelot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Seminaire du LEAPLE, Université Paris 5-CNRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Baltimore, Maryland, United States</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00416150v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'effet de l'étayage sur l'expression des relations explicatives entre événements dans les narrations d'enfants typiques de 4 à 11 ans et d'enfants dysphasiques de 6 à 11 ans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Hudelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Salazar Orvig</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop « Pragmatique et apprentissage de la langue maternelle à l'école élémentaire – Evaluation et remédiation des capacités orales chez l'enfant normal et dysphasique »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...82 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, France</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00133511v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence du Dialogue sur le développement de la cohérence narrative.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Hudelot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Interaction et pensée : perspectives dialogiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, London, United Kingdom</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00138023v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les débuts de la grammaticalization dans le fonctionnement écologique de l'enfant francophone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude sur l'acquisition du lexique et de la morphologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Université Paris III, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Lausanne, Suisse</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00133560v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'acquisition du langage dans le cadre du développement de l'enfant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecole Thématique du CNRS "Acquisition du langage &amp; corpus en linguistique et en psychologie"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Moissac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Paris, France</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00133567v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluation du fonctionnement pragmatique de la communication: mesures de la théorie de l'esprit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Plumet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Cupello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Tardif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vivo et usage social du langage chez des enfants autistes et typiques. Journée Autisme,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, Fondation de France, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Paris, France</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00133486v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le langage dans le jeu de fiction: une manière d'évaluer la théorie implicite de l'esprit chez le jeune enfant ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9e colloque d'orthophonie-logopédie: "Jeu, langage et thérapies"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Neuchâtel, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...95 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Nantes, France</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00133497v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le récit comme révélateur d'une théorie de l'esprit, Evaluer des compétences narratives. Pourquoi ? Comment ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Hudelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Evaluer des compétences linguistiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5160 lines deleted...]
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01364714v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00133497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Répétitions, Reprises et Reformulations</w:t>
               </w:r>
@@ -23960,51 +23960,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05594796v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikkel Hansen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bracha Nir" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Simonin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edy Veneziano" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15475441.2025.2462013" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04097559v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Bartoli" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01427237221092661" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627100v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/2176-457349051" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848157v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Le Normand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Hel&#232;ne Plumet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Elie-Deschamps" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0142723720901614" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492251v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Plumet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03112854v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/plc-2019-0005" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03105626v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/plc-2017-0007" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03104988v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Smorti" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1400/245556" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01273763v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve V. Clark" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0305000915000471" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01048561v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10803-014-2164-0" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01273744v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01273755v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01009955v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00986645v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00839522v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pragma.2013.03.013" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00648699v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Scripzac" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Testagrossa" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00613901v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00613829v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00531686v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Parisse" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00413314v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00413298v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00413300v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hudelot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00133361v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00160787v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00133367v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00133376v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00204211v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josie Bernicot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Salazar Orvig" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00133386v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00133389v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00095011v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00133398v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Cupello" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Tardif" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00133412v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202342v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202344v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202343v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202348v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202337v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202350v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202338v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202353v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202355v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sinclair" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202357v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202356v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202358v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202363v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202362v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tullia Musatti" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Mayer" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202360v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202366v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202369v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermine Sinclair" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202365v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202372v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202371v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202373v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202376v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202375v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202378v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202391v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202377v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionna Berthoud-Papandropoulou" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202379v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202380v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202388v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helga Kilcher" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202382v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202383v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne G&#233;rard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202386v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05594916v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04125516v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04125491v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125372v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01753778v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Bartoli" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Sibade" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01753458v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04125734v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01753805v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bracha Bir" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01753838v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126351v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126437v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01183996v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04126428v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01048656v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01048751v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01048711v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01048809v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00867406v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00867396v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00867404v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00875384v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00867398v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128329v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00867408v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128370v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128311v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00875389v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00867387v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00867386v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Angeard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Moutier," TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00867395v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00867401v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00616221v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pierre Baron" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hel&#232;ne Makdissi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Boisclair" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00614001v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00614045v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00614605v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Caracci-Simon" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00614052v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00614044v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00634774v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Albert" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04128677v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/hal-00917315v2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00634775v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Sanchez" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00614049v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00867423v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Hickmann" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harriet Jisa" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00614046v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00614050v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00614048v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00917301v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00634773v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00634772v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Hebert" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00616220v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00867416v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Danon-Boileau" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00506766v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00506787v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00613909v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Leroy-Collombel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Mathiot" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliyah Morgenstern" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00505964v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00639383v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00506770v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00531706v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00506776v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00506779v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00613989v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00613908v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Delacour" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00506769v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00416158v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00506768v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00531705v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00506775v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00506774v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00506788v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bassano" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00527950v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00613985v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779905v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00506772v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00506763v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00416143v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00416142v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Peters" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00416157v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00506762v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00416144v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00416128v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00413336v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00413323v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00506761v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364705v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00506765v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00506760v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00506786v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00416132v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Veyrier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00506784v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve de Weck" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00506785v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00416133v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00416141v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00416130v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364708v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Veyrier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leatitia Albert" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281351v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364539v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00416138v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00416154v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00506781v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364709v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00416152v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281354v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Pingault" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281353v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00416155v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halshs-00201942v2" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00506783v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00416148v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00134437v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chevrie-Muller" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Brigaudiot" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00163190v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00134425v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00134428v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364711v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00134458v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00133456v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Weil-Barais" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00416146v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00201958v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00164623v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281301v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00416147v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00133465v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00506782v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00201961v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00134443v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00416145v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00416151v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00416150v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00133511v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138023v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00133560v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00133567v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00133486v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364714v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00133497v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00134507v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00134481v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00134418v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00134419v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00134470v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00133603v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00134420v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00134490v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00134478v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Kugler-Lambert" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00133604v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00134496v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00095931v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00134466v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Nieva-Ramos" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00134528v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138096v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00133608v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00133609v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00133606v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00134515v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Mccune" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Herr-Israel" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00133617v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00133620v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00133612v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00133616v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00133614v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00133619v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00134422v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202347v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202364v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759212v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-99891-2_3" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125232v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/ouvrage/9782807320543-le-developpement-du-langage-chez-le-jeune-enfant" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04097505v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://benjamins.com/catalog/sin.25.14ven" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/sin.25.14ven" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03112012v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ageliki Nicolopoulou" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/sin.25.01ven" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01753419v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/document/doi/10.1515/9781614514909/html#contents" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9781614514909" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03108736v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03107662v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/tilar.22.01hic" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01630829v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/tilar.22.05ven" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03107637v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01753450v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/slcs.182.13ven" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04125684v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Vapnarsky" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/slcs.182.01val" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01273759v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-21136-7" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00986642v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00986644v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01048559v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/tilar.12.08ven" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00986643v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00505923v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00413310v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00505935v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Musiol" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00134560v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Martin" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00413305v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00201938v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00201950v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00552917v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00201935v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00134562v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00130611v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00130511v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01285554v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00134421v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202340v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202341v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202345v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202351v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202354v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202367v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202392v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202390v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202381v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202384v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202385v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04125403v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04125413v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04125462v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04125749v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04125780v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;guy Marie" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Koch" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01184005v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00614139v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02132666v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/sin.25" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01753442v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://benjamins.com/catalog/tilar.22" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/tilar.22" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05247339v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01606699v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00613904v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00505932v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bert-Erboul" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372096v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00133448v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202361v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00134569v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Favre" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202374v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202387v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05594796v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikkel Hansen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bracha Nir" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Simonin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edy Veneziano" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15475441.2025.2462013" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04097559v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Bartoli" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01427237221092661" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627100v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/2176-457349051" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848157v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Le Normand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Hel&#232;ne Plumet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Elie-Deschamps" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0142723720901614" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492251v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Plumet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03112854v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/plc-2019-0005" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03105626v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/plc-2017-0007" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03104988v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Smorti" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1400/245556" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01273763v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve V. Clark" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0305000915000471" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01048561v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10803-014-2164-0" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01273744v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01273755v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01009955v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00986645v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00839522v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pragma.2013.03.013" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00648699v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Scripzac" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Testagrossa" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00613901v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00613829v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00531686v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Parisse" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00413314v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00413298v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00413300v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hudelot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00133361v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00160787v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00133367v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00133376v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00204211v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josie Bernicot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Salazar Orvig" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00133386v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00133389v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00095011v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00133398v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Cupello" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Tardif" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00133412v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202342v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202344v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202343v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202348v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202337v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202350v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202338v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202353v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202355v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sinclair" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202357v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202356v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202358v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202363v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202362v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tullia Musatti" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Mayer" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202360v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202366v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202369v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermine Sinclair" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202365v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202372v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202371v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202373v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202376v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202375v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202378v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202391v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202377v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionna Berthoud-Papandropoulou" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202379v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202380v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202388v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helga Kilcher" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202382v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202383v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne G&#233;rard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202386v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05594916v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04125516v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04125491v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125372v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01753778v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Bartoli" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Sibade" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01753458v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04125734v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01753805v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bracha Bir" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01753838v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126351v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126437v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01183996v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04126428v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01048656v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01048751v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01048711v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01048809v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00867406v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00867396v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00867404v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00875384v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00867398v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128329v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00867408v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128370v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128311v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00875389v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00867387v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00867386v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Angeard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Moutier," TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00867395v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00867401v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00616221v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pierre Baron" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hel&#232;ne Makdissi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Boisclair" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00614001v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00614045v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00614605v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Caracci-Simon" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00614052v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00614044v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00634774v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Albert" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04128677v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/hal-00917315v2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00634775v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Sanchez" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00614049v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00867423v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Hickmann" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harriet Jisa" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00614046v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00614050v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00614048v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00917301v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00867416v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Danon-Boileau" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00616220v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00634772v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Hebert" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00634773v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00506766v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00506787v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00613909v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Leroy-Collombel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Mathiot" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliyah Morgenstern" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00505964v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00639383v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00506770v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00531706v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00506776v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00506779v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00613989v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00613908v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Delacour" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00506769v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00416158v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00506768v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00531705v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00506775v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00506774v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00506788v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bassano" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00527950v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00613985v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779905v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00506772v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00506763v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00416143v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00416142v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Peters" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00416157v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00506762v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00416144v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00416128v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00413336v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00413323v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00506761v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364705v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00506765v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00506760v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00506786v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00416132v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Veyrier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00506784v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve de Weck" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00506785v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00416133v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00416141v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00416130v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364708v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Veyrier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leatitia Albert" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281351v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364539v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00416138v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00416154v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00506781v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364709v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00416152v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281354v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Pingault" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281353v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00416155v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00506783v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halshs-00201942v2" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00416148v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00134437v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chevrie-Muller" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Brigaudiot" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00163190v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00134425v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00134428v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364711v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00134458v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00133456v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Weil-Barais" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00416146v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00201958v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00164623v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281301v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00416147v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00133465v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00506782v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00201961v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00134443v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00416145v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00416151v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00416150v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00133511v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138023v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00133560v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00133567v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00133486v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00133497v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364714v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00134507v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00134481v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00134418v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00134419v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00134470v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00133603v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00134420v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00134490v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00134478v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Kugler-Lambert" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00133604v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00134496v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00095931v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00134466v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Nieva-Ramos" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00134528v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138096v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00133608v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00133609v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00133606v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00134515v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Mccune" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Herr-Israel" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00133617v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00133620v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00133612v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00133616v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00133614v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00133619v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00134422v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202347v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202364v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759212v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-99891-2_3" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125232v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/ouvrage/9782807320543-le-developpement-du-langage-chez-le-jeune-enfant" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04097505v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://benjamins.com/catalog/sin.25.14ven" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/sin.25.14ven" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03112012v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ageliki Nicolopoulou" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/sin.25.01ven" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01753419v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/document/doi/10.1515/9781614514909/html#contents" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9781614514909" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03108736v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03107662v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/tilar.22.01hic" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01630829v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/tilar.22.05ven" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03107637v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01753450v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/slcs.182.13ven" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04125684v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Vapnarsky" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/slcs.182.01val" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01273759v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-21136-7" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00986642v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00986644v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01048559v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/tilar.12.08ven" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00986643v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00505923v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00413310v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00505935v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Musiol" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00134560v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Martin" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00413305v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00201938v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00201950v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00552917v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00201935v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00134562v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00130611v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00130511v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01285554v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00134421v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202340v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202341v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202345v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202351v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202354v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202367v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202392v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202390v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202381v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202384v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202385v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04125403v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04125413v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04125462v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04125749v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04125780v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;guy Marie" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Koch" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01184005v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00614139v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02132666v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/sin.25" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01753442v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://benjamins.com/catalog/tilar.22" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/tilar.22" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05247339v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01606699v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00613904v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00505932v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bert-Erboul" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372096v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00133448v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202361v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00134569v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Favre" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202374v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202387v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>