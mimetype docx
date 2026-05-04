--- v0 (2026-03-28)
+++ v1 (2026-05-04)
@@ -1471,217 +1471,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02901275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exprimer sa colère en français langue étrangère : analyse d'un corpus d'apprenants</w:t>
+                <w:t xml:space="preserve">Les traces de l'oral à l'écrit dans un corpus d'apprenants de FLE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Dekhissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effrosyni Lamprou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freiderikos Valetopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès international La palette des émotions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, MSHS Poitiers, Oct 2018, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Colloque international Langues largement diffusées : valeur ajoutée pour langues Moins Diffusées et Moins Enseignées (MoDiMEs)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Aristote de Thessalonique, Jun 2018, Thessalonique, Grèce</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02019099v1</w:t>
+                <w:t xml:space="preserve">hal-02019303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les traces de l'oral à l'écrit dans un corpus d'apprenants de FLE</w:t>
+                <w:t xml:space="preserve">Exprimer sa colère en français langue étrangère : analyse d'un corpus d'apprenants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Dekhissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effrosyni Lamprou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freiderikos Valetopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international Langues largement diffusées : valeur ajoutée pour langues Moins Diffusées et Moins Enseignées (MoDiMEs)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Aristote de Thessalonique, Jun 2018, Thessalonique, Grèce</w:t>
+              <w:t xml:space="preserve">Congrès international La palette des émotions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MSHS Poitiers, Oct 2018, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02019303v1</w:t>
+                <w:t xml:space="preserve">hal-02019099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation des besoins langagiers des apprenants chypriotes hellénophones en français à partir d’un corpus d’écrits d’apprenants</w:t>
               </w:r>
@@ -2231,163 +2231,163 @@
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Définir la colère en français et en grec : étude basée sur un corpus de textes sous-titrés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effrosyni Lamprou</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Efi Lamprou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’expression des sentiments : de l’analyse linguistique aux applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018</w:t>
+              <w:t xml:space="preserve">L’expression de sentiments : de l’analyse linguistique aux applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9782753574168</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02930848v1</w:t>
+                <w:t xml:space="preserve">hal-05529076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Définir la colère en français et en grec : étude basée sur un corpus de textes sous-titrés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effrosyni Lamprou</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’expression de sentiments : de l’analyse linguistique aux applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 9782753574168</w:t>
+              <w:t xml:space="preserve">L’expression des sentiments : de l’analyse linguistique aux applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05529076v1</w:t>
+                <w:t xml:space="preserve">hal-02930848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les hellénophones</w:t>
               </w:r>
@@ -2695,217 +2695,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05529082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traduire la structure c’est … qui en grec moderne : les stratégies adoptées par les apprenants</w:t>
+                <w:t xml:space="preserve">Compétence interculturel ou apprentissage du stéréotype ? Le cas d’un manuel de FLE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effrosyni Lamprou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efi Lamprou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Freiderikos Valetopoulos</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne H. Baider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La focalisation à travers les langues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 9782753520998</w:t>
+              <w:t xml:space="preserve">Les compétences en progression. Un défi pour la didactique des langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05529088v1</w:t>
+                <w:t xml:space="preserve">hal-05529084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compétence interculturel ou apprentissage du stéréotype ? Le cas d’un manuel de FLE</w:t>
+                <w:t xml:space="preserve">Traduire la structure c’est … qui en grec moderne : les stratégies adoptées par les apprenants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effrosyni Lamprou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efi Lamprou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabienne H. Baider</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Freiderikos Valetopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les compétences en progression. Un défi pour la didactique des langues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012</w:t>
+              <w:t xml:space="preserve">La focalisation à travers les langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 9782753520998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05529084v1</w:t>
+                <w:t xml:space="preserve">hal-05529088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traduire la structure 'c’est … qui' en grec moderne</w:t>
               </w:r>
@@ -3145,51 +3145,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="674F0034"/>
+    <w:nsid w:val="F56099CF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3376,51 +3376,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/effrosyni-lamprou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6355-2409" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/080753949" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/188490714" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000356622397" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702376v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freiderikos Valetopoulos" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Dekhissi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Effrosyni Lamprou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14746/strop.2022.492.004" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793012v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14746/gl.2022.49.1.04" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544295v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ran&#231;on" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02888419v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17951/lsmll.2020.44.1.135-145" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060152v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ela.185.0067" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063662v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529087v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne H. Baider" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efi Lamprou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/014725ar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05560580v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034938v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439775v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03642851v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Nauge" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02479746v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Brunet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901275v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019099v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019303v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514572v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211413v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325197v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1349042" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b20954" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529089v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Monville-Burston" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529093v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Floros" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930848v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529076v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513659v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513731v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513743v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529082v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529088v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529084v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513776v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513779v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/effrosyni-lamprou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6355-2409" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/080753949" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/188490714" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000356622397" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702376v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freiderikos Valetopoulos" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Dekhissi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Effrosyni Lamprou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14746/strop.2022.492.004" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793012v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14746/gl.2022.49.1.04" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544295v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ran&#231;on" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02888419v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17951/lsmll.2020.44.1.135-145" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060152v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ela.185.0067" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063662v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529087v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne H. Baider" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efi Lamprou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/014725ar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05560580v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034938v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439775v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03642851v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Nauge" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02479746v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Brunet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901275v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019303v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019099v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514572v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211413v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325197v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1349042" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b20954" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529089v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Monville-Burston" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529093v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Floros" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529076v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930848v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513659v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513731v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513743v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529082v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529084v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529088v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513776v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513779v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>