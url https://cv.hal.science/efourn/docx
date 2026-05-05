--- v0 (2026-04-10)
+++ v1 (2026-05-05)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Erwan Fourn </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency Transformation Methods for Planar Multiband Filters Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaochang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qi-Jun Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Microwave Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 26 (2), pp.47-58. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/mmm.2024.3486597⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04921805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Compact Dual-Band Single-Feed Slotted Waveguide Array Antenna for Unidirectional Radiation Patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aritra Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Allanic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Le Gouguec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tap.2024.3484150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04767102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and Implementation of Multiband SIW Bandpass Filters Based on In-Line Topology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Zhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaixue Ma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tmtt.2024.3392890⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04596444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconfigurable Bandstop Filter with Switchable CLLs for Bandwidth Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moheddine Smari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saber Dakhli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethi Choubani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress In Electromagnetics Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 110, pp.11-19. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2528/PIERL23022206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04087014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Multiband Band-Pass Filters Based on Novel Associated Band-Stop Resonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress In Electromagnetics Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 103, pp.65-72. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2528/PIERL22011104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03687700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct Synthesis of Multiband Bandpass Filters With Generalized Frequency Transformation Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Quendo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 69 (8), pp.3820-3831. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMTT.2021.3086835⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-cost metal-only transmit array antennas at Ka band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trung Kien Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Clemente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatimata Diaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dussopt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 18 (6), pp.1243-1247. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LAWP.2019.2913571⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IJMWT special issue on the 2017 French Microwave Days</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (01), pp.1-2. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1759078718000545⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual-Band Transmitarrays With Dual-Linear Polarization at Ka-Band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kien T. Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Sauleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatimata Diaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Clemente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 65 (12), pp.7009-7018. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAP.2017.2762011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01684557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel N -Band Tunable Resonator Based on N -Order Dual Behavior Resonator and Tunable Capacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Quendo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rius</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (1), pp.15-23. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1759078714001378⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01120573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equivalent circuit of a reconfigurable triple-slot reflectarray cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Nadaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hartmut W. Gundel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Microwaves Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (10), pp.1080-1086. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-map.2015.0378⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phoenix' reflectarray unit cell with reduced size and inductive loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Makdissy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ferrando-Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Microwaves Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (12), pp.1363--1370. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-map.2015.0626⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01371965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature stable BaSrTiO3 thin films suitable for microwave applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Nadaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Borderon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Renoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 591, pp.90-96. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tsf.2015.08.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waveguide-integrated MEMS-based phase shifter for phased array antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zargham Baghchehsaraei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Vorobyov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Åberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Sauleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Microwaves Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8 (4), pp.235-243. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-map.2013.0256⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01108415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental validation of the feasibility of a reconfigurable square spiral antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Callec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Diez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 12, pp.1053-1056</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00919898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase-Shifting Cell for Dual Linearly Polarized Reflectarrays With Reconfigurable Potentialities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Makdissy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Legay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13, pp.11-14. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LAWP.2013.2294873⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00979607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triple-slot phase-shifting cell loaded with one variable capacitance for reflectarray applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Makdissy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Legay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 48 (21), pp.426-427</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00772503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase-shifting cell loaded with variable capacitances for dual linearly polarized reflectarrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Makdissy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Legay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 48 (21), pp.1319-1320</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00772524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimization of MEMS Breakdowns Effects on the radiation of a MEMS Based Reconfigurable Reflectarray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Salti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Legay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 58 (7), pp.2281-2287. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAP.2010.2048861⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00506729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of radiating jeans-button antennas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Queudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 51 (12), pp.2820-2824</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00518391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Millimeter wave carbon nanotube gas sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dragoman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dubuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 101 (10), pp.106103. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2734873⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00392529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental determination of microwave attenuation and electrical permittivity of double-walled carbon nanotubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mircea Dragoman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dubuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 88 (15,), pp.1-3. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2193464⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03598205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MEMS switchable interdigital coplanar filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Tanné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Person</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Pothier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 51 (1), pp.320 - 324. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMTT.2002.806517⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02482504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (90)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Reflectarray Unit Cell Based on Varactor Diode for Weather Radar Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikram Dendani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saber Dakhli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethi Choubani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE International Symposium on Antennas and Propagation and North American Radio Science Meeting (AP-S/CNC-USNC-URSI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Ottawa, Canada. pp.2836-2839, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ap-s/cnc-usnc-ursi55537.2025.11266037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05444081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Phoenix Unit Cell with Linear Polarization for Weather Radar Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikram Dendani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saber Dakhli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethi Choubani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 19th European Conference on Antennas and Propagation (EuCAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Stockholm, France. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EuCAP63536.2025.10999686⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05404603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Phoenix Unit Cell with Linear Polarization for Weather Radar Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikram Dendani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saber Dakhli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethi Choubani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 19th European Conference on Antennas and Propagation (EuCAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Stockholm, Sweden. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/eucap63536.2025.10999686⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05097529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards multiple reconfigurations of microwave circuits and antennas by mixing substrate-integrated semi-conductor junctions and phase change materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tunable Metasurface Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Queen Mary University of London, Mar 2024, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05041962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filtre reconfigurable passe-bande / coupe-bande à base de couches minces de chalcogénure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Raguénès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Quendo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Allanic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23èmes Journées Nationales Micro-ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Juan-Les -Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04853365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-reconfiguration of microwave circuits and antennas with independent electrical and optical control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54th European Microwave Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05041952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d’une antenne guide à fentes bi-fréquences optimisée pour la mise en réseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Le Gouguec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aritra Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Allanic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Charlotte Amiaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIième Journées nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire d’Électronique, Antennes et Télécommunications (LEAT) d'Université Côte d'Azur, Jun 2024, Antibes - Juan les Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04731742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'une antenne guide à fentes bi-fréquences optimisée pour la mise en réseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aritra Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Allanic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Le Gouguec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Charlotte Amiaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23èmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Antibes-Juan-Les-Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05041914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tunable feeding network for beam steering applications based on chalcogenide material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Raguénès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Quendo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Allanic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Le Berre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE Conference on Antenna Measurements and Applications (CAMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Genoa, Italy. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/cama57522.2023.10352778⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04385171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dual-Band Single-Feed SWA by Cascading Waveguides for Unidirectional Radiation Patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aritra Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Allanic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Charlotte Amiaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE Conference on Antenna Measurements and Applications (CAMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Genoa, Italy. pp.578-581, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CAMA57522.2023.10352734⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04704213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of chalcogenide glass to DBR filter reconfiguration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Raguénès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Quendo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Allanic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Le Berre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Micro-ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Limoges (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03986677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filtre passe bande tri-bandes reconfigurable grâce à une commande PWM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Kouny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Wu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22èmes Journées Nationales Micro-ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Limoges (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04853375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D-FSS Unit-Cell Simplification and Modelling for Single-Polarized Wideband Bandpass Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Garcia Vigueras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Le Roy-Naneix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE Conference on Antenna Measurements &amp; Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Antibes Juan-Les-Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03509385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antenne réseau réflecteur reconfigurable à 1-bit à base de dioxyde de vanadium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Younes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Ishchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Garry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Sauleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées annuelles GDR Oxyfun</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05404823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Over 40W, X-Band GaN on SiC MMIC Amplifier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.A. Mjema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Haentjens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Drissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.D. Arroyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Microwave Integrated Circuits Conference, EuMIC 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Utrecht, Netherlands. pp.265-268</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03158264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Planar Quad-band Band-Pass Filter Employing Dual-Mode Band-Stop Resonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Microwave Filter Workshop 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Perugia, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03435157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Design Methodology for Reconfigurable Reflectarrays with a Deformable Ground</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Benteyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Goussetis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th European Conference on Antennas and Propagation, EuCAP 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Copenhagen, Denmark. pp.9135257, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EuCAP48036.2020.9135257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmit-Arrays at Ka-band for Harsh Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.T. Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Sauleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Clemente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th European Conference on Antennas and Propagation, EuCAP 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Copenhagen, Denmark. pp.9135615, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EuCAP48036.2020.9135615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-Dimensional Frequency Selective Surface for Single-Polarized Filtering Applications with Angular Stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. García-Vigueras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Le Roy Naneix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th European Conference on Antennas and Propagation, EuCAP 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Copenhagen, Denmark. pp.9135366, </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EuCAP48036.2020.9135366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel Sext-Band Band-Pass Filter with Non-Coupled Structure Based on Multi-Shorted-Stub Resonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 Asia-Pacific Microwave Conference (APMC2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Hong Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03066340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct Synthesis of Quad-Band Band-Pass Filter by Frequency Transformation Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Quendo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Microwave Conference (EuMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02307094v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux réflecteurs reconfigurables mécaniquement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Benteyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Goussetis²</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21èmes Journées Nationales Micro-ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02307104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of a 3D Periodic Surface Based on a Folded Resonator Embedded into a Waveguide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Garcia-Vigueras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Le Roy Naneix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49th European Microwave Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02307102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct Synthesis of Quad-Band Band-Pass Filter by Frequency Transformation Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Quendo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02133583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse et Modélisation d'une Structure 3D Sélective en Fréquence Combinant un Tronçon de Guide et un Résonateur Plié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. García-Vigueras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Le Roy Naneix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21èmes Journées Nationales Micro-ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02307105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K/Ka-Band Transmitarray Antennas Based on Polarization Twisted Unit-Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kien Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Sauleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatimata Diaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Clemente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Conference on Antennas and Propagation (EuCAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Londres, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/cp.2018.0995⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarization Control of a Metal-Only Transmitarray Unit-Cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kien Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Sauleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatimata Diaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Clemente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE International Symposium on Antennas and Propagation and USNC-URSI Radio Science Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Boston, United States. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/apusncursinrsm.2018.8609344⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a 3-Facet Linearly-Polarized Transmitarray Antenna at Ka-band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatimata Diaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Clemente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dussopt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Sauleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kien Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE International Symposium on Antennas and Propagation and USNC-URSI Radio Science Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Boston, United States. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/apusncursinrsm.2018.8608481⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metal-Only Transmitarray Based on C-Shaped Slot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kien Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Sauleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatimata Diaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Clemente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE International Symposium on Antennas and Propagation and USNC-URSI Radio Science Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Boston, United States. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/apusncursinrsm.2018.8608611⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ka-band metal−only transmitarrays for low−cost satcom terminals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kien Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Sauleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatimata Diaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Clemente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th ESA Antenna Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Noordwijk, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circuit-based synthesis of a reflectarray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Grossetete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Garcia-Vigueras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01724170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual-band dual-polarized transmitarrays at Ka-band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sauleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Diaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Clemente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th European Conference on Antennas and Propagation, EUCAP 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Paris, France. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EuCAP.2017.7928119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01622468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Dual-Band Dual-Linearly Polarized Transmitarray Antennas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kien Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Sauleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatimata Diaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Clemente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47th European Microwave Conference (EuMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Nuremberg, Germany. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EuMC.2017.8230814⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01770201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers la synthèse analytique d'un panneau réflecteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Grossetête</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Garcia Vigueras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01724207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a 2-bit Unit-Cell for Electronically Reconfigurable Transmitarrays at Ka-band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatimata Diaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Clemente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Di Palma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dussopt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kien Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th European Radar Conference (EURAD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Nuremberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse de filtres DBR bi-bandes à stubs en circuit-ouvert avec prise en compte des paramètres de pente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Calleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Quendo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Favennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rius</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXèmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01634489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration de couches minces ferroélectriques accordables dans une cellule de réseau réflecteur reconfigurable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Nadaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Borderon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hartmut Gundel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14èmes Journées de Caractérisation Micro-ondes et Matériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Calais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-Layer Reflectarray Cell Synthesis Based on Filter Synthesis Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Grossetete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Gillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 Loughborough Antennas &amp; Propagation Conference (LAPC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Loughborough, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LAPC.2016.7807481⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A triple-slot active reflectarray cell using a ferroelectric capacitor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Nadaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Borderon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hartmut Gundel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Lisbonnes, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01116821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellule triple-fente active pour application réseau réflecteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Nadaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Borderon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hartmut W. Gundel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19èmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Bordeaux, France. pp.396-399</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensionnement de cellule de réseau réflecteur par synthèse de filtre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Grossetête</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Gillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée Générale GDR Ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01254322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de couches minces ferroélectriques de BaSrTiO 3 pour applications microondes reconfigurables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Nadaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Borderon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Renoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hartmut W. Gundel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19èmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Bordeaux, France. pp.954-957</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triple-Slot Phase-Shifting Cell of Reduced Size for Reflectarray Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Makdissy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Conference on Antennas and Propagation, (EuCAP 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, La Haye, Netherlands. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EuCAP.2014.6902094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01108236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple phase-shifting cell for reflectarray using a slot loaded with a ferroelectric capacitor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Nadaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hartmut Gundel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Borderon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loughborough Antennas and Propagation Conférence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Loughborough, France. pp.214 - 217, </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LAPC.2014.6996361⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01092458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High frequency dielectric characterization of high-k thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Nadaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hartmut W. Gundel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Borderon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECAPD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Vilnius, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filtering slot antenna using coupled line resonator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Nadaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lo Hine Tong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Microwave Integrated Circuit Conference (EuMIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Rome, Italy. pp.1500 - 1503, </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EuMC.2014.6986733⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01108217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de couches minces ferroélectriques en topologie coplanaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Nadaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Borderon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Renoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13èmes Journées de Caractérisation Microondes et Matériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Nantes, France. pp.24 - 26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01092460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antenne spirale avec élément rayonnant parasite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Callec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Diez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17èmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France. pp.J2-AP-P8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00869021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellule déphaseuse 3-bit pour les antennes réseaux réflecteurs à double polarisation linéaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Makdissy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Legay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17èmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France. pp.J3-DP-P1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00869025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spiral antenna with parasitic radiating element</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Callec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Diez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43rd European Microwave Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Nuremberg, Germany. pp.1719-1722</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new method of dielectric characterization in the microwave range for high-k ferroelectric thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Nadaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hartmut W. Gundel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Borderon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on the Applications of Ferroelectrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Prague, Czech Republic. pp.9-12, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISAF.2013.6748698⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00921681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new reconfigurable square spiral antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Callec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Diez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Antenna And Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Prague, Czech Republic. pp.A18-2.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00771359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triple-Slot Phase-Shifting Cell Loaded with Capacitances for Reflectarray Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Makdissy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Legay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuCAP 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00772542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase Quantization Effects on the Radiation of MEMS-Based Reconfigurable Reflectarrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Salti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Legay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MESM (Middle Eastern Simulation and Modelling Conference)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Muscat, Oman</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00781615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microwave system in package & high power amplifier application setting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Haentjens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Le Borgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Haentjens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Le Notre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Chretien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Symposium on Microwaves - ISM2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Bangalore, India. pp.IP4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00776097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris based 2-bit waveguide phase shifters and transmit-array for automotive radar applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vorobyov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Sauleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chicherin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.V. Raisanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Antennas and Propagation, EuCAP 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00773161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TUMESA: MEMS tuneable metamaterials for smart wireless applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ala-Laurinaho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chicherin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Du</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Simovski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Zvolensky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Microwave Week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00772585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new interleaved ultrawideband antenna arrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Callec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Diez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Symposium of ANtenna Technology and applied ElectroMagnetics (ANTEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Toulouse, France. pp.080</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00771376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Patch-Slot Combination Approach for Large Band Reflectarrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Makdissy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Legay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuMW 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00772545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconfigurable transmit antenna arrays for automotive radar applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vorobyov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Sauleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artem V. Boriskin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference YSC 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Kharkov, Ukraine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00664919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MEMS based waveguide phase shifters for phased arrays in automotive radar applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vorobyov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Sauleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Oberhammer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Baghchehsaraei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Conference on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Rome, Italy. pp.2087 - 2090</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00658564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DC up to 50GHz shielded interconnection for surface mount package</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Haentjens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Le Borgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hamed Drissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Beauvisage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Connector for Electronics-program</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Paris, France. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00658578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DUAL-ANNULAR SLOT PHASE-SHIFTING CELL LOADED WITH MEMS SWITCHES FOR RECONFIGURABLE REFLECTARRAYS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Makdissy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Legay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd ESA antenna workshop on challenges for space antenna systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00772534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TUMESA - MEMS Tuneable Metamaterials fo Smart Wireless Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chicherin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Du</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Zvolensky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Simovski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ala-Laurinaho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FP7 RF-MST cluster workshop, MEMSWAVE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00664900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets des défauts des commutateurs MEMS sur le rayonnement d'un réseau réflecteur reconfigurable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Salti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Gillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées " Communications Sans Fil ", GDR Ondes - Club EEA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00554383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of ground plane membranes to realize a bandwidth and frequency tunable filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Carlos Bohorquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Pena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vaisman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Shafai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.D. Chrusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Symposium of Antenna Technology and Applied Electromagnetics (ANTEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Ottawa, Canada. pp.10.1109/ANTEM.2010.5552547</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00776160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting the installed performance of a RF receiver's antenna in its operational environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raëd El Makhour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric de Daran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hamed Drissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asia Pacific International Symposium on Electromagnetic Compatibility 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Beijing, China. pp.606-609</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00507047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connexion coplanaire pour boîtier hermétique destinée à des applications très large bande (DC-40GHz)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Haentjens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Beauvisage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Le Borgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hamed Drissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMAPS - Journée Connectique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00544695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pharmacist Cross&amp;quot; Phase-Shift Cell Loaded with MEMS Switches for Reconfigurable Reflectarrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Salti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Legay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuCAP 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00511771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets des pannes des MEMS sur le rayonnement d'un réseau réflecteur reconfigurable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Salti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Legay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-components integration in a SIP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Haentjens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Leborgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hamed Drissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Chretien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42nd International Symposium on Microelectronics IMAPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, San José, United States. pp.Pages 794-799</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00771390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TUMESA - MEMS Tuneable Metamaterials for Smart Wireless Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chicherin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Du</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Zvolensky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Simovski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.V. Raisanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FP7 RF-MST cluster workshop, MEMSWAVE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Trieste, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00408366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MEMS tunable metamaterials for beam steering millimeter wave applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chicherin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sterner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Baghchehsaraei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Oberhammer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Durodov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NATO workshop on Advanced Materials and Technologies for Micro/Nano-Devices, Sensors and Actuators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Saint Petersbourg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00408350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methods taking into account the vehicle's impact in the development of automotive RF receivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raëd El Makhour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric de Daran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hamed Drissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th EMC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00525207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MEMS switching devices as promising solution for electronically controlled phase shifter in automotive radar applications: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vorobyov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Sauleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Electromagnetics, Photonics and Biophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Kharkov, Ukraine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robustness optimization of MEMS-based reflectarray phase-shifting cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Salti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Legay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd European Conference on Antennas and Propagation (EUCAP 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00527279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MEMS Breakdown Effects on the Radiation of a MEMS Based Reconfigurable Reflectarray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Salti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Aubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd European Conference on Antennas and Propagation (EUCAP 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00527282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction and validation of radiated emission model by planar and spherical near-field measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raëd El Makhour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric de Daran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hamed Drissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2EMC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00230103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radio-electric characterizations of jeans buttons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Queudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuCAP 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Edinburg, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00318536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of printed dipole with director</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Queudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuCAP 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Edinburg, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00318535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon nanotubes-based microwave and millimeter wave sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dragoman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Neculoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Konstantinidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th European Microwave Conference (EuMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00230080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency variations improvement of a bandwidth and central frequency reconfigurable DBR filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Tanné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Manchec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Quendo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th European Microwave Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Manchester, United Kingdom. pp.181-184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00711132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconfigurable planar SIW cavity resonator and filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Carlos Bohorquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Potelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Person</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Quendo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE MTT-S International Microwave Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00437418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MEMS IC concept for reconfigurable Low noise amplifier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Busquere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dubuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ancey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th European Microwave Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Manchester, United Kingdom. pp.1513-1516</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capabilities of a 10 GHz MEMS based VCO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Coustou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dubuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st European Microwave Integrated Circuits Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Manchester, United Kingdom. pp.157-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00711131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bandwidth and central frequency control on tunable bandpass filter by using MEMS cantilevers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Pothier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Tristant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE MTT-S international microwave symposium digest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Philadelphia, États-Unis. pp.523 - 526, </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EUMA.2002.339325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02482527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations on tunable filter topologies using MEMS cantilevers for millimeter wave applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Quendo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Tanné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Person</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEMSWAVE : 3d workshop for millimeterwave communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2002, Heraklion, Grèce</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02482351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tunable interdigital coplanar filters using MEMS capacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Tanné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Person</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMC 2002 : proceedings ot the 32nd European Microwave Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Milan, Italie. pp.801 - 804</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02482353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Switchable interdigital coplanar filter using MEMS capacitor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Tanné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Person</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International workshop on microwave filters, CNES/ESA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2002, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02482360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bandwidth and central frequency tunable bandpass filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Quendo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Tanné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Person</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMC 2002 : proceedings of the 32nd European Microwave Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Milan, Italie. pp.473 - 476</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02482359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing resistivity measurement approaches for Ge2Sb2Te5 thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiviya Parthipan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Paranthoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Nazabal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albane Benardais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Journées Scientifiques du GDR Chalco</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05421693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FILTRE BI BANDE POUR CHAÎNE DE RÉCEPTION IFF/ADS-B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Cailleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hogommat-Chabrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: EP4395063. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04853386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système antennaire à une ou plusieurs spirale(s) et reconfigurable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Callec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Diez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR1159275. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00658031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellule déphaseuse rayonnante reconfigurable basée sur des résonances fentes et microrubans complémentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Makdissy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Salti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR1102786. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00658027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude et conception de systèmes de communication adaptatifs à base de MEMS aux longueurs d’ondes millimétriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Electronique. Université de Bretagne Occidentale, 2004. Français. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01108372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution au développement de composants micro-ondes multi-bandes et/ou reconfigurables. Applications aux antennes directives et aux filtres planaires.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Electromagnétisme. Université de Rennes 1, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02057489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution au développement de composants micro-ondes multi-bandes et/ou reconfigurables. Applications aux antennes directives et aux filtres planaires.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Electronique. Université de Rennes 1, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01876972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId306"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Erwan Fourn </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency Transformation Methods for Planar Multiband Filters Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaochang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qi-Jun Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Microwave Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 26 (2), pp.47-58. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/mmm.2024.3486597⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04921805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Compact Dual-Band Single-Feed Slotted Waveguide Array Antenna for Unidirectional Radiation Patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aritra Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Allanic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Le Gouguec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tap.2024.3484150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04767102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and Implementation of Multiband SIW Bandpass Filters Based on In-Line Topology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Zhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaixue Ma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tmtt.2024.3392890⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04596444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconfigurable Bandstop Filter with Switchable CLLs for Bandwidth Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moheddine Smari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saber Dakhli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethi Choubani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress In Electromagnetics Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 110, pp.11-19. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2528/PIERL23022206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04087014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Multiband Band-Pass Filters Based on Novel Associated Band-Stop Resonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress In Electromagnetics Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 103, pp.65-72. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2528/PIERL22011104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03687700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct Synthesis of Multiband Bandpass Filters With Generalized Frequency Transformation Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Quendo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 69 (8), pp.3820-3831. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMTT.2021.3086835⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-cost metal-only transmit array antennas at Ka band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trung Kien Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Clemente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatimata Diaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dussopt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 18 (6), pp.1243-1247. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LAWP.2019.2913571⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IJMWT special issue on the 2017 French Microwave Days</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (01), pp.1-2. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1759078718000545⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual-Band Transmitarrays With Dual-Linear Polarization at Ka-Band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kien T. Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Sauleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatimata Diaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Clemente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 65 (12), pp.7009-7018. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAP.2017.2762011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01684557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phoenix' reflectarray unit cell with reduced size and inductive loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Makdissy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ferrando-Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Microwaves Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (12), pp.1363--1370. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-map.2015.0626⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01371965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equivalent circuit of a reconfigurable triple-slot reflectarray cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Nadaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hartmut W. Gundel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Microwaves Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (10), pp.1080-1086. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-map.2015.0378⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel N -Band Tunable Resonator Based on N -Order Dual Behavior Resonator and Tunable Capacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Quendo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rius</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (1), pp.15-23. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1759078714001378⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01120573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature stable BaSrTiO3 thin films suitable for microwave applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Nadaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Borderon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Renoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 591, pp.90-96. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tsf.2015.08.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waveguide-integrated MEMS-based phase shifter for phased array antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zargham Baghchehsaraei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Vorobyov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Åberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Sauleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Microwaves Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8 (4), pp.235-243. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-map.2013.0256⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01108415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental validation of the feasibility of a reconfigurable square spiral antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Callec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Diez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 12, pp.1053-1056</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00919898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase-Shifting Cell for Dual Linearly Polarized Reflectarrays With Reconfigurable Potentialities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Makdissy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Legay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13, pp.11-14. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LAWP.2013.2294873⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00979607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triple-slot phase-shifting cell loaded with one variable capacitance for reflectarray applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Makdissy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Legay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 48 (21), pp.426-427</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00772503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase-shifting cell loaded with variable capacitances for dual linearly polarized reflectarrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Makdissy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Legay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 48 (21), pp.1319-1320</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00772524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimization of MEMS Breakdowns Effects on the radiation of a MEMS Based Reconfigurable Reflectarray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Salti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Legay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 58 (7), pp.2281-2287. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAP.2010.2048861⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00506729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of radiating jeans-button antennas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Queudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 51 (12), pp.2820-2824</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00518391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Millimeter wave carbon nanotube gas sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dragoman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dubuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 101 (10), pp.106103. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2734873⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00392529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental determination of microwave attenuation and electrical permittivity of double-walled carbon nanotubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mircea Dragoman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dubuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 88 (15,), pp.1-3. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2193464⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03598205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MEMS switchable interdigital coplanar filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Tanné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Person</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Pothier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 51 (1), pp.320 - 324. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMTT.2002.806517⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02482504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (89)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Reflectarray Unit Cell Based on Varactor Diode for Weather Radar Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikram Dendani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saber Dakhli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethi Choubani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE International Symposium on Antennas and Propagation and North American Radio Science Meeting (AP-S/CNC-USNC-URSI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Ottawa, Canada. pp.2836-2839, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ap-s/cnc-usnc-ursi55537.2025.11266037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05444081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Phoenix Unit Cell with Linear Polarization for Weather Radar Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikram Dendani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saber Dakhli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethi Choubani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 19th European Conference on Antennas and Propagation (EuCAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Stockholm, Sweden. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/eucap63536.2025.10999686⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05097529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards multiple reconfigurations of microwave circuits and antennas by mixing substrate-integrated semi-conductor junctions and phase change materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tunable Metasurface Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Queen Mary University of London, Mar 2024, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05041962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filtre reconfigurable passe-bande / coupe-bande à base de couches minces de chalcogénure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Raguénès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Quendo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Allanic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23èmes Journées Nationales Micro-ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Juan-Les -Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04853365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-reconfiguration of microwave circuits and antennas with independent electrical and optical control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54th European Microwave Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05041952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d’une antenne guide à fentes bi-fréquences optimisée pour la mise en réseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Le Gouguec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aritra Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Allanic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Charlotte Amiaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIième Journées nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire d’Électronique, Antennes et Télécommunications (LEAT) d'Université Côte d'Azur, Jun 2024, Antibes - Juan les Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04731742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'une antenne guide à fentes bi-fréquences optimisée pour la mise en réseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aritra Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Allanic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Le Gouguec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Charlotte Amiaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23èmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Antibes-Juan-Les-Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05041914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tunable feeding network for beam steering applications based on chalcogenide material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Raguénès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Quendo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Allanic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Le Berre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE Conference on Antenna Measurements and Applications (CAMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Genoa, Italy. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/cama57522.2023.10352778⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04385171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dual-Band Single-Feed SWA by Cascading Waveguides for Unidirectional Radiation Patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aritra Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Allanic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Charlotte Amiaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE Conference on Antenna Measurements and Applications (CAMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Genoa, Italy. pp.578-581, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CAMA57522.2023.10352734⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04704213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of chalcogenide glass to DBR filter reconfiguration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Raguénès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Quendo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Allanic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Le Berre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Micro-ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Limoges (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03986677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filtre passe bande tri-bandes reconfigurable grâce à une commande PWM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Kouny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Wu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22èmes Journées Nationales Micro-ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Limoges (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04853375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D-FSS Unit-Cell Simplification and Modelling for Single-Polarized Wideband Bandpass Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Garcia Vigueras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Le Roy-Naneix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE Conference on Antenna Measurements &amp; Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Antibes Juan-Les-Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03509385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antenne réseau réflecteur reconfigurable à 1-bit à base de dioxyde de vanadium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Younes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Ishchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Garry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Sauleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées annuelles GDR Oxyfun</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05404823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Over 40W, X-Band GaN on SiC MMIC Amplifier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.A. Mjema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Haentjens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Drissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.D. Arroyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Microwave Integrated Circuits Conference, EuMIC 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Utrecht, Netherlands. pp.265-268</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03158264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Planar Quad-band Band-Pass Filter Employing Dual-Mode Band-Stop Resonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Microwave Filter Workshop 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Perugia, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03435157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-Dimensional Frequency Selective Surface for Single-Polarized Filtering Applications with Angular Stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. García-Vigueras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Le Roy Naneix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th European Conference on Antennas and Propagation, EuCAP 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Copenhagen, Denmark. pp.9135366, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EuCAP48036.2020.9135366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmit-Arrays at Ka-band for Harsh Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.T. Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Sauleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Clemente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th European Conference on Antennas and Propagation, EuCAP 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Copenhagen, Denmark. pp.9135615, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EuCAP48036.2020.9135615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel Sext-Band Band-Pass Filter with Non-Coupled Structure Based on Multi-Shorted-Stub Resonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 Asia-Pacific Microwave Conference (APMC2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Hong Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03066340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Design Methodology for Reconfigurable Reflectarrays with a Deformable Ground</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Benteyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Goussetis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th European Conference on Antennas and Propagation, EuCAP 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Copenhagen, Denmark. pp.9135257, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EuCAP48036.2020.9135257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of a 3D Periodic Surface Based on a Folded Resonator Embedded into a Waveguide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Garcia-Vigueras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Le Roy Naneix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49th European Microwave Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02307102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct Synthesis of Quad-Band Band-Pass Filter by Frequency Transformation Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Quendo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02133583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux réflecteurs reconfigurables mécaniquement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Benteyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Goussetis²</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21èmes Journées Nationales Micro-ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02307104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct Synthesis of Quad-Band Band-Pass Filter by Frequency Transformation Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Quendo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Microwave Conference (EuMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02307094v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse et Modélisation d'une Structure 3D Sélective en Fréquence Combinant un Tronçon de Guide et un Résonateur Plié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. García-Vigueras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Le Roy Naneix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21èmes Journées Nationales Micro-ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02307105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metal-Only Transmitarray Based on C-Shaped Slot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kien Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Sauleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatimata Diaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Clemente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE International Symposium on Antennas and Propagation and USNC-URSI Radio Science Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Boston, United States. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/apusncursinrsm.2018.8608611⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarization Control of a Metal-Only Transmitarray Unit-Cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kien Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Sauleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatimata Diaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Clemente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE International Symposium on Antennas and Propagation and USNC-URSI Radio Science Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Boston, United States. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/apusncursinrsm.2018.8609344⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a 3-Facet Linearly-Polarized Transmitarray Antenna at Ka-band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatimata Diaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Clemente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dussopt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Sauleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kien Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE International Symposium on Antennas and Propagation and USNC-URSI Radio Science Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Boston, United States. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/apusncursinrsm.2018.8608481⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ka-band metal−only transmitarrays for low−cost satcom terminals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kien Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Sauleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatimata Diaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Clemente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th ESA Antenna Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Noordwijk, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K/Ka-Band Transmitarray Antennas Based on Polarization Twisted Unit-Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kien Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Sauleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatimata Diaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Clemente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Conference on Antennas and Propagation (EuCAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Londres, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/cp.2018.0995⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a 2-bit Unit-Cell for Electronically Reconfigurable Transmitarrays at Ka-band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatimata Diaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Clemente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Di Palma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dussopt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kien Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th European Radar Conference (EURAD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Nuremberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers la synthèse analytique d'un panneau réflecteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Grossetête</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Garcia Vigueras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01724207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse de filtres DBR bi-bandes à stubs en circuit-ouvert avec prise en compte des paramètres de pente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Calleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Quendo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Favennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rius</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXèmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01634489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual-band dual-polarized transmitarrays at Ka-band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sauleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Diaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Clemente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th European Conference on Antennas and Propagation, EUCAP 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Paris, France. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EuCAP.2017.7928119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01622468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circuit-based synthesis of a reflectarray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Grossetete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Garcia-Vigueras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01724170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Dual-Band Dual-Linearly Polarized Transmitarray Antennas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kien Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Sauleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatimata Diaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Clemente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47th European Microwave Conference (EuMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Nuremberg, Germany. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EuMC.2017.8230814⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01770201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-Layer Reflectarray Cell Synthesis Based on Filter Synthesis Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Grossetete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Gillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 Loughborough Antennas &amp; Propagation Conference (LAPC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Loughborough, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LAPC.2016.7807481⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration de couches minces ferroélectriques accordables dans une cellule de réseau réflecteur reconfigurable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Nadaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Borderon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hartmut Gundel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14èmes Journées de Caractérisation Micro-ondes et Matériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Calais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellule triple-fente active pour application réseau réflecteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Nadaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Borderon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hartmut W. Gundel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19èmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Bordeaux, France. pp.396-399</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A triple-slot active reflectarray cell using a ferroelectric capacitor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Nadaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Borderon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hartmut Gundel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Lisbonnes, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01116821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensionnement de cellule de réseau réflecteur par synthèse de filtre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Grossetête</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Gillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée Générale GDR Ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01254322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de couches minces ferroélectriques de BaSrTiO 3 pour applications microondes reconfigurables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Nadaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Borderon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Renoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hartmut W. Gundel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19èmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Bordeaux, France. pp.954-957</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triple-Slot Phase-Shifting Cell of Reduced Size for Reflectarray Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Makdissy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Conference on Antennas and Propagation, (EuCAP 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, La Haye, Netherlands. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EuCAP.2014.6902094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01108236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple phase-shifting cell for reflectarray using a slot loaded with a ferroelectric capacitor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Nadaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hartmut Gundel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Borderon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loughborough Antennas and Propagation Conférence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Loughborough, France. pp.214 - 217, </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LAPC.2014.6996361⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01092458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High frequency dielectric characterization of high-k thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Nadaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hartmut W. Gundel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Borderon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECAPD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Vilnius, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filtering slot antenna using coupled line resonator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Nadaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lo Hine Tong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Microwave Integrated Circuit Conference (EuMIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Rome, Italy. pp.1500 - 1503, </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EuMC.2014.6986733⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01108217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de couches minces ferroélectriques en topologie coplanaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Nadaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Borderon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Renoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13èmes Journées de Caractérisation Microondes et Matériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Nantes, France. pp.24 - 26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01092460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellule déphaseuse 3-bit pour les antennes réseaux réflecteurs à double polarisation linéaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Makdissy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Legay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17èmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France. pp.J3-DP-P1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00869025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antenne spirale avec élément rayonnant parasite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Callec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Diez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17èmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France. pp.J2-AP-P8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00869021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new method of dielectric characterization in the microwave range for high-k ferroelectric thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Nadaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hartmut W. Gundel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Borderon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on the Applications of Ferroelectrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Prague, Czech Republic. pp.9-12, </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISAF.2013.6748698⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00921681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spiral antenna with parasitic radiating element</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Callec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Diez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43rd European Microwave Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Nuremberg, Germany. pp.1719-1722</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microwave system in package & high power amplifier application setting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Haentjens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Le Borgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Haentjens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Le Notre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Chretien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Symposium on Microwaves - ISM2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Bangalore, India. pp.IP4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00776097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase Quantization Effects on the Radiation of MEMS-Based Reconfigurable Reflectarrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Salti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Legay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MESM (Middle Eastern Simulation and Modelling Conference)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Muscat, Oman</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00781615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris based 2-bit waveguide phase shifters and transmit-array for automotive radar applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vorobyov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Sauleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chicherin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.V. Raisanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Antennas and Propagation, EuCAP 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00773161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TUMESA: MEMS tuneable metamaterials for smart wireless applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ala-Laurinaho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chicherin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Du</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Simovski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Zvolensky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Microwave Week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00772585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new interleaved ultrawideband antenna arrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Callec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Diez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Symposium of ANtenna Technology and applied ElectroMagnetics (ANTEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Toulouse, France. pp.080</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00771376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Patch-Slot Combination Approach for Large Band Reflectarrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Makdissy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Legay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuMW 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00772545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triple-Slot Phase-Shifting Cell Loaded with Capacitances for Reflectarray Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Makdissy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Legay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuCAP 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00772542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new reconfigurable square spiral antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Callec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Diez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Antenna And Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Prague, Czech Republic. pp.A18-2.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00771359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DC up to 50GHz shielded interconnection for surface mount package</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Haentjens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Le Borgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hamed Drissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Beauvisage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Connector for Electronics-program</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Paris, France. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00658578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MEMS based waveguide phase shifters for phased arrays in automotive radar applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vorobyov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Sauleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Oberhammer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Baghchehsaraei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Conference on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Rome, Italy. pp.2087 - 2090</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00658564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TUMESA - MEMS Tuneable Metamaterials fo Smart Wireless Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chicherin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Du</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Zvolensky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Simovski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ala-Laurinaho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FP7 RF-MST cluster workshop, MEMSWAVE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00664900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DUAL-ANNULAR SLOT PHASE-SHIFTING CELL LOADED WITH MEMS SWITCHES FOR RECONFIGURABLE REFLECTARRAYS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Makdissy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Legay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd ESA antenna workshop on challenges for space antenna systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00772534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconfigurable transmit antenna arrays for automotive radar applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vorobyov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Sauleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artem V. Boriskin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference YSC 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Kharkov, Ukraine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00664919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting the installed performance of a RF receiver's antenna in its operational environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raëd El Makhour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric de Daran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hamed Drissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asia Pacific International Symposium on Electromagnetic Compatibility 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Beijing, China. pp.606-609</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00507047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connexion coplanaire pour boîtier hermétique destinée à des applications très large bande (DC-40GHz)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Haentjens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Beauvisage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Le Borgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hamed Drissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMAPS - Journée Connectique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00544695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pharmacist Cross&amp;quot; Phase-Shift Cell Loaded with MEMS Switches for Reconfigurable Reflectarrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Salti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Legay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuCAP 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00511771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets des défauts des commutateurs MEMS sur le rayonnement d'un réseau réflecteur reconfigurable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Salti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Gillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées " Communications Sans Fil ", GDR Ondes - Club EEA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00554383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of ground plane membranes to realize a bandwidth and frequency tunable filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Carlos Bohorquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Pena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vaisman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Shafai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.D. Chrusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Symposium of Antenna Technology and Applied Electromagnetics (ANTEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Ottawa, Canada. pp.10.1109/ANTEM.2010.5552547</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00776160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methods taking into account the vehicle's impact in the development of automotive RF receivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raëd El Makhour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric de Daran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hamed Drissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th EMC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00525207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MEMS switching devices as promising solution for electronically controlled phase shifter in automotive radar applications: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vorobyov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Sauleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Electromagnetics, Photonics and Biophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Kharkov, Ukraine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robustness optimization of MEMS-based reflectarray phase-shifting cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Salti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Legay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd European Conference on Antennas and Propagation (EUCAP 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00527279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MEMS Breakdown Effects on the Radiation of a MEMS Based Reconfigurable Reflectarray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Salti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Aubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd European Conference on Antennas and Propagation (EUCAP 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00527282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets des pannes des MEMS sur le rayonnement d'un réseau réflecteur reconfigurable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Salti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Legay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TUMESA - MEMS Tuneable Metamaterials for Smart Wireless Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chicherin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Du</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Zvolensky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Simovski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.V. Raisanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FP7 RF-MST cluster workshop, MEMSWAVE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Trieste, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00408366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MEMS tunable metamaterials for beam steering millimeter wave applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chicherin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sterner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Baghchehsaraei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Oberhammer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Durodov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NATO workshop on Advanced Materials and Technologies for Micro/Nano-Devices, Sensors and Actuators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Saint Petersbourg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00408350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-components integration in a SIP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Haentjens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Leborgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hamed Drissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Chretien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42nd International Symposium on Microelectronics IMAPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, San José, United States. pp.Pages 794-799</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00771390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction and validation of radiated emission model by planar and spherical near-field measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raëd El Makhour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric de Daran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hamed Drissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2EMC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00230103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radio-electric characterizations of jeans buttons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Queudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuCAP 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Edinburg, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00318536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of printed dipole with director</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Queudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuCAP 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Edinburg, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00318535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon nanotubes-based microwave and millimeter wave sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dragoman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Neculoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Konstantinidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th European Microwave Conference (EuMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00230080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MEMS IC concept for reconfigurable Low noise amplifier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Busquere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dubuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ancey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th European Microwave Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Manchester, United Kingdom. pp.1513-1516</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capabilities of a 10 GHz MEMS based VCO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Coustou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dubuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st European Microwave Integrated Circuits Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Manchester, United Kingdom. pp.157-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00711131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconfigurable planar SIW cavity resonator and filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Carlos Bohorquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Potelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Person</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Quendo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE MTT-S International Microwave Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00437418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency variations improvement of a bandwidth and central frequency reconfigurable DBR filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Tanné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Manchec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Quendo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th European Microwave Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Manchester, United Kingdom. pp.181-184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00711132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bandwidth and central frequency control on tunable bandpass filter by using MEMS cantilevers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Pothier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Tristant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE MTT-S international microwave symposium digest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Philadelphia, États-Unis. pp.523 - 526, </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EUMA.2002.339325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02482527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tunable interdigital coplanar filters using MEMS capacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Tanné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Person</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMC 2002 : proceedings ot the 32nd European Microwave Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Milan, Italie. pp.801 - 804</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02482353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Switchable interdigital coplanar filter using MEMS capacitor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Tanné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Person</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International workshop on microwave filters, CNES/ESA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2002, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02482360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bandwidth and central frequency tunable bandpass filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Quendo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Tanné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Person</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMC 2002 : proceedings of the 32nd European Microwave Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Milan, Italie. pp.473 - 476</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02482359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations on tunable filter topologies using MEMS cantilevers for millimeter wave applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Quendo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Tanné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Person</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEMSWAVE : 3d workshop for millimeterwave communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2002, Heraklion, Grèce</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02482351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing resistivity measurement approaches for Ge2Sb2Te5 thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiviya Parthipan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Paranthoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Nazabal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albane Benardais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Journées Scientifiques du GDR Chalco</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05421693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FILTRE BI BANDE POUR CHAÎNE DE RÉCEPTION IFF/ADS-B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Cailleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hogommat-Chabrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: EP4395063. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04853386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellule déphaseuse rayonnante reconfigurable basée sur des résonances fentes et microrubans complémentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Makdissy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Salti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR1102786. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00658027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système antennaire à une ou plusieurs spirale(s) et reconfigurable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Callec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Diez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR1159275. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00658031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude et conception de systèmes de communication adaptatifs à base de MEMS aux longueurs d’ondes millimétriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Electronique. Université de Bretagne Occidentale, 2004. Français. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01108372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution au développement de composants micro-ondes multi-bandes et/ou reconfigurables. Applications aux antennes directives et aux filtres planaires.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Electronique. Université de Rennes 1, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01876972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution au développement de composants micro-ondes multi-bandes et/ou reconfigurables. Applications aux antennes directives et aux filtres planaires.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Electromagnétisme. Université de Rennes 1, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02057489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId304"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921805v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaochang Liu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Wu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Fourn" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Feng" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi-Jun Zhang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/mmm.2024.3486597" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767102v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aritra Roy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Allanic" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Le Gouguec" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gall&#233;e" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tap.2024.3484150" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596444v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Zhan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Besnier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaixue Ma" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tmtt.2024.3392890" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087014v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moheddine Smari" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saber Dakhli" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Choubani" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERL23022206" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687700v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERL22011104" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330274v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Quendo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2021.3086835" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140116v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung Kien Pham" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Clemente" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatimata Diaby" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dussopt" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2019.2913571" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01806900v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078718000545" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01684557v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kien T. Pham" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Sauleau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2017.2762011" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120573v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rius" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078714001378" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307936v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Nadaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gillard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hartmut W. Gundel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-map.2015.0378" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01371965v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Makdissy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gillard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferrando-Rocher" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Girard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-map.2015.0626" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186520v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Borderon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Renoud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2015.08.019" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108415v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zargham Baghchehsaraei" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Vorobyov" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan &#197;berg" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-map.2013.0256" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919898v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Callec" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Diez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979607v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Makdissy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Girard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Legay" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2013.2294873" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772503v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772524v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506729v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Salti" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2010.2048861" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518391v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Floc'H" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Queudet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Rmili" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392529v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dragoman" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Grenier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dubuc" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bary" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2734873" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598205v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mircea Dragoman" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2193464" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482504v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Tann&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Person" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Pothier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2002.806517" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444081v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Dendani" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ap-s/cnc-usnc-ursi55537.2025.11266037" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404603v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP63536.2025.10999686" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097529v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eucap63536.2025.10999686" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041962v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853365v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Ragu&#233;n&#232;s" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Le Berre" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041952v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731742v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Charlotte Amiaud" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041914v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385171v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cama57522.2023.10352778" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704213v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA57522.2023.10352734" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986677v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853375v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Kouny" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509385v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Le Bihan" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Garcia Vigueras" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Roy-Naneix" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404823v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Younes" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Ishchenko" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Garry" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158264v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Mjema" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Haentjens" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Drissi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.D. Arroyo" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435157v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931853v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Benteyn" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Goussetis" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP48036.2020.9135257" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931815v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.T. Pham" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Clemente" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP48036.2020.9135615" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931833v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Bihan" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garc&#237;a-Vigueras" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Roy Naneix" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP48036.2020.9135366" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066340v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307094v2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307104v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Girard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Goussetis&#178;" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307102v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Garcia-Vigueras" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133583v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307105v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Le Bihan" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053240v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kien Pham" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp.2018.0995" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053235v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/apusncursinrsm.2018.8609344" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053225v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/apusncursinrsm.2018.8608481" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053227v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/apusncursinrsm.2018.8608611" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053245v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724170v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Grossetete" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01622468v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Pham" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sauleau" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Diaby" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP.2017.7928119" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01770201v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC.2017.8230814" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724207v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Grosset&#234;te" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Garcia Vigueras" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01806923v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Di Palma" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634489v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Calleau" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Favennec" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053193v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hartmut Gundel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430635v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAPC.2016.7807481" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116821v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279694v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254322v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279645v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108236v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2014.6902094" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092458v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAPC.2014.6996361" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079021v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108217v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lo Hine Tong" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuMC.2014.6986733" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092460v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869021v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869025v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926424v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921681v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISAF.2013.6748698" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771359v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772542v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781615v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776097v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Haentjens" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Borgne" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Haentjens" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Le Notre" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Chretien" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773161v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vorobyov" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chicherin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Raisanen" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772585v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ala-Laurinaho" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Du" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Simovski" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Zvolensky" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771376v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772545v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664919v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem V. Boriskin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658564v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Oberhammer" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Baghchehsaraei" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658578v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'Hamed Drissi" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Beauvisage" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772534v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664900v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554383v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776160v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Carlos Bohorquez" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pena" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vaisman" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Shafai" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.D. Chrusch" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507047v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#235;d El Makhour" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric de Daran" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lafon" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544695v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511771v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537552v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771390v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Leborgne" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408366v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408350v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sterner" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Durodov" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525207v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537356v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527279v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527282v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Aubert" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00230103v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zhao" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318536v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318535v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00230080v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M&#252;ller" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Neculoiu" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Konstantinidis" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711132v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Manchec" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437418v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Potelon" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710398v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Busquere" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ancey" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711131v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Coustou" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Llopis" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482527v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Mercier" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Champeaux" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Tristant" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUMA.2002.339325" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482351v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482353v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482360v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482359v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421693v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiviya Parthipan" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Paranthoen" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Perrin" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nazabal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Benardais" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853386v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Cailleux" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Hogommat-Chabrot" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658031v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658027v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01108372v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02057489v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01876972v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921805v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaochang Liu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Wu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Fourn" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Feng" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi-Jun Zhang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/mmm.2024.3486597" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767102v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aritra Roy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Allanic" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Le Gouguec" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gall&#233;e" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tap.2024.3484150" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596444v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Zhan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Besnier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaixue Ma" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tmtt.2024.3392890" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087014v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moheddine Smari" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saber Dakhli" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Choubani" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERL23022206" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687700v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERL22011104" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330274v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Quendo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2021.3086835" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140116v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung Kien Pham" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Clemente" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatimata Diaby" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dussopt" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2019.2913571" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01806900v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078718000545" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01684557v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kien T. Pham" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Sauleau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2017.2762011" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01371965v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Makdissy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gillard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferrando-Rocher" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Girard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-map.2015.0626" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307936v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Nadaud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gillard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hartmut W. Gundel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-map.2015.0378" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120573v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rius" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078714001378" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186520v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Borderon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Renoud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2015.08.019" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108415v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zargham Baghchehsaraei" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Vorobyov" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan &#197;berg" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-map.2013.0256" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919898v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Callec" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Diez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979607v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Makdissy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Girard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Legay" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2013.2294873" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772503v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772524v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506729v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Salti" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2010.2048861" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518391v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Floc'H" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Queudet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Rmili" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392529v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dragoman" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Grenier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dubuc" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bary" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2734873" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598205v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mircea Dragoman" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2193464" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482504v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Tann&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Person" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Pothier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2002.806517" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444081v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Dendani" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ap-s/cnc-usnc-ursi55537.2025.11266037" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097529v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eucap63536.2025.10999686" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041962v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853365v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Ragu&#233;n&#232;s" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Le Berre" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041952v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731742v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Charlotte Amiaud" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041914v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385171v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cama57522.2023.10352778" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704213v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA57522.2023.10352734" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986677v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853375v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Kouny" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509385v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Le Bihan" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Garcia Vigueras" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Roy-Naneix" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404823v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Younes" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Ishchenko" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Garry" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158264v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Mjema" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Haentjens" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Drissi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.D. Arroyo" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435157v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931833v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Bihan" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garc&#237;a-Vigueras" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Roy Naneix" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP48036.2020.9135366" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931815v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.T. Pham" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Clemente" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP48036.2020.9135615" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066340v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931853v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Benteyn" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Goussetis" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP48036.2020.9135257" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307102v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Garcia-Vigueras" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133583v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307104v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Girard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Goussetis&#178;" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307094v2" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307105v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Le Bihan" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053227v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kien Pham" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/apusncursinrsm.2018.8608611" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053235v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/apusncursinrsm.2018.8609344" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053225v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/apusncursinrsm.2018.8608481" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053245v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053240v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp.2018.0995" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01806923v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Di Palma" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724207v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Grosset&#234;te" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Garcia Vigueras" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634489v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Calleau" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Favennec" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01622468v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Pham" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sauleau" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Diaby" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP.2017.7928119" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724170v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Grossetete" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01770201v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC.2017.8230814" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430635v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAPC.2016.7807481" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053193v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hartmut Gundel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279694v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116821v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254322v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279645v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108236v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2014.6902094" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092458v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAPC.2014.6996361" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079021v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108217v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lo Hine Tong" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuMC.2014.6986733" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092460v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869025v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869021v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921681v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISAF.2013.6748698" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926424v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776097v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Haentjens" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Borgne" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Haentjens" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Le Notre" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Chretien" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781615v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773161v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vorobyov" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chicherin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Raisanen" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772585v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ala-Laurinaho" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Du" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Simovski" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Zvolensky" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771376v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772545v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772542v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771359v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658578v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'Hamed Drissi" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Beauvisage" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658564v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Oberhammer" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Baghchehsaraei" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664900v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772534v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664919v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem V. Boriskin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507047v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#235;d El Makhour" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric de Daran" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lafon" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544695v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511771v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554383v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776160v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Carlos Bohorquez" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pena" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vaisman" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Shafai" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.D. Chrusch" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525207v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537356v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527279v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527282v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Aubert" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537552v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408366v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408350v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sterner" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Durodov" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771390v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Leborgne" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00230103v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zhao" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318536v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318535v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00230080v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M&#252;ller" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Neculoiu" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Konstantinidis" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710398v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Busquere" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ancey" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711131v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Coustou" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Llopis" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437418v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Potelon" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711132v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Manchec" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482527v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Mercier" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Champeaux" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Tristant" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUMA.2002.339325" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482353v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482360v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482359v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482351v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421693v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiviya Parthipan" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Paranthoen" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Perrin" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nazabal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Benardais" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853386v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Cailleux" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Hogommat-Chabrot" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658027v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658031v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01108372v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01876972v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02057489v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>