--- v1 (2026-05-05)
+++ v2 (2026-05-25)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Erwan Fourn </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency Transformation Methods for Planar Multiband Filters Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaochang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qi-Jun Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Microwave Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 26 (2), pp.47-58. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/mmm.2024.3486597⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04921805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Compact Dual-Band Single-Feed Slotted Waveguide Array Antenna for Unidirectional Radiation Patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aritra Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Allanic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Le Gouguec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tap.2024.3484150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04767102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and Implementation of Multiband SIW Bandpass Filters Based on In-Line Topology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Zhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaixue Ma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tmtt.2024.3392890⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04596444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconfigurable Bandstop Filter with Switchable CLLs for Bandwidth Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moheddine Smari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saber Dakhli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethi Choubani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress In Electromagnetics Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 110, pp.11-19. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2528/PIERL23022206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04087014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Multiband Band-Pass Filters Based on Novel Associated Band-Stop Resonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress In Electromagnetics Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 103, pp.65-72. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2528/PIERL22011104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03687700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct Synthesis of Multiband Bandpass Filters With Generalized Frequency Transformation Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Quendo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 69 (8), pp.3820-3831. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMTT.2021.3086835⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-cost metal-only transmit array antennas at Ka band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trung Kien Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Clemente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatimata Diaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dussopt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 18 (6), pp.1243-1247. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LAWP.2019.2913571⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IJMWT special issue on the 2017 French Microwave Days</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (01), pp.1-2. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1759078718000545⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual-Band Transmitarrays With Dual-Linear Polarization at Ka-Band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kien T. Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Sauleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatimata Diaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Clemente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 65 (12), pp.7009-7018. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAP.2017.2762011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01684557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phoenix' reflectarray unit cell with reduced size and inductive loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Makdissy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ferrando-Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Microwaves Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (12), pp.1363--1370. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-map.2015.0626⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01371965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equivalent circuit of a reconfigurable triple-slot reflectarray cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Nadaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hartmut W. Gundel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Microwaves Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (10), pp.1080-1086. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-map.2015.0378⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel N -Band Tunable Resonator Based on N -Order Dual Behavior Resonator and Tunable Capacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Quendo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rius</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (1), pp.15-23. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1759078714001378⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01120573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature stable BaSrTiO3 thin films suitable for microwave applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Nadaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Borderon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Renoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 591, pp.90-96. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tsf.2015.08.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waveguide-integrated MEMS-based phase shifter for phased array antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zargham Baghchehsaraei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Vorobyov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Åberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Sauleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Microwaves Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8 (4), pp.235-243. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-map.2013.0256⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01108415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental validation of the feasibility of a reconfigurable square spiral antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Callec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Diez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 12, pp.1053-1056</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00919898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase-Shifting Cell for Dual Linearly Polarized Reflectarrays With Reconfigurable Potentialities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Makdissy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Legay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13, pp.11-14. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LAWP.2013.2294873⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00979607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triple-slot phase-shifting cell loaded with one variable capacitance for reflectarray applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Makdissy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Legay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 48 (21), pp.426-427</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00772503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase-shifting cell loaded with variable capacitances for dual linearly polarized reflectarrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Makdissy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Legay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 48 (21), pp.1319-1320</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00772524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimization of MEMS Breakdowns Effects on the radiation of a MEMS Based Reconfigurable Reflectarray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Salti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Legay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 58 (7), pp.2281-2287. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAP.2010.2048861⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00506729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of radiating jeans-button antennas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Queudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 51 (12), pp.2820-2824</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00518391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Millimeter wave carbon nanotube gas sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dragoman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dubuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 101 (10), pp.106103. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2734873⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00392529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental determination of microwave attenuation and electrical permittivity of double-walled carbon nanotubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mircea Dragoman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dubuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 88 (15,), pp.1-3. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2193464⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03598205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MEMS switchable interdigital coplanar filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Tanné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Person</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Pothier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 51 (1), pp.320 - 324. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMTT.2002.806517⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02482504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (89)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Reflectarray Unit Cell Based on Varactor Diode for Weather Radar Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikram Dendani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saber Dakhli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethi Choubani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE International Symposium on Antennas and Propagation and North American Radio Science Meeting (AP-S/CNC-USNC-URSI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Ottawa, Canada. pp.2836-2839, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ap-s/cnc-usnc-ursi55537.2025.11266037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05444081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Phoenix Unit Cell with Linear Polarization for Weather Radar Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikram Dendani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saber Dakhli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethi Choubani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 19th European Conference on Antennas and Propagation (EuCAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Stockholm, Sweden. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/eucap63536.2025.10999686⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05097529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards multiple reconfigurations of microwave circuits and antennas by mixing substrate-integrated semi-conductor junctions and phase change materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tunable Metasurface Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Queen Mary University of London, Mar 2024, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05041962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filtre reconfigurable passe-bande / coupe-bande à base de couches minces de chalcogénure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Raguénès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Quendo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Allanic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23èmes Journées Nationales Micro-ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Juan-Les -Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04853365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-reconfiguration of microwave circuits and antennas with independent electrical and optical control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54th European Microwave Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05041952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d’une antenne guide à fentes bi-fréquences optimisée pour la mise en réseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Le Gouguec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aritra Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Allanic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Charlotte Amiaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIième Journées nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire d’Électronique, Antennes et Télécommunications (LEAT) d'Université Côte d'Azur, Jun 2024, Antibes - Juan les Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04731742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'une antenne guide à fentes bi-fréquences optimisée pour la mise en réseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aritra Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Allanic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Le Gouguec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Charlotte Amiaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23èmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Antibes-Juan-Les-Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05041914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tunable feeding network for beam steering applications based on chalcogenide material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Raguénès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Quendo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Allanic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Le Berre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE Conference on Antenna Measurements and Applications (CAMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Genoa, Italy. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/cama57522.2023.10352778⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04385171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dual-Band Single-Feed SWA by Cascading Waveguides for Unidirectional Radiation Patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aritra Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Allanic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Charlotte Amiaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE Conference on Antenna Measurements and Applications (CAMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Genoa, Italy. pp.578-581, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CAMA57522.2023.10352734⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04704213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of chalcogenide glass to DBR filter reconfiguration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Raguénès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Quendo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Allanic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Le Berre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Micro-ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Limoges (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03986677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filtre passe bande tri-bandes reconfigurable grâce à une commande PWM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Kouny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Wu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22èmes Journées Nationales Micro-ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Limoges (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04853375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D-FSS Unit-Cell Simplification and Modelling for Single-Polarized Wideband Bandpass Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Garcia Vigueras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Le Roy-Naneix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE Conference on Antenna Measurements &amp; Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Antibes Juan-Les-Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03509385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antenne réseau réflecteur reconfigurable à 1-bit à base de dioxyde de vanadium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Younes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Ishchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Garry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Sauleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées annuelles GDR Oxyfun</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05404823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Over 40W, X-Band GaN on SiC MMIC Amplifier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.A. Mjema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Haentjens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Drissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.D. Arroyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Microwave Integrated Circuits Conference, EuMIC 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Utrecht, Netherlands. pp.265-268</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03158264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Planar Quad-band Band-Pass Filter Employing Dual-Mode Band-Stop Resonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Microwave Filter Workshop 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Perugia, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03435157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-Dimensional Frequency Selective Surface for Single-Polarized Filtering Applications with Angular Stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. García-Vigueras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Le Roy Naneix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th European Conference on Antennas and Propagation, EuCAP 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Copenhagen, Denmark. pp.9135366, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EuCAP48036.2020.9135366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmit-Arrays at Ka-band for Harsh Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.T. Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Sauleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Clemente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th European Conference on Antennas and Propagation, EuCAP 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Copenhagen, Denmark. pp.9135615, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EuCAP48036.2020.9135615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel Sext-Band Band-Pass Filter with Non-Coupled Structure Based on Multi-Shorted-Stub Resonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 Asia-Pacific Microwave Conference (APMC2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Hong Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03066340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Design Methodology for Reconfigurable Reflectarrays with a Deformable Ground</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Benteyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Goussetis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th European Conference on Antennas and Propagation, EuCAP 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Copenhagen, Denmark. pp.9135257, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EuCAP48036.2020.9135257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of a 3D Periodic Surface Based on a Folded Resonator Embedded into a Waveguide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Garcia-Vigueras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Le Roy Naneix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49th European Microwave Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02307102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct Synthesis of Quad-Band Band-Pass Filter by Frequency Transformation Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Quendo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02133583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux réflecteurs reconfigurables mécaniquement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Benteyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Goussetis²</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21èmes Journées Nationales Micro-ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02307104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct Synthesis of Quad-Band Band-Pass Filter by Frequency Transformation Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Quendo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Microwave Conference (EuMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02307094v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse et Modélisation d'une Structure 3D Sélective en Fréquence Combinant un Tronçon de Guide et un Résonateur Plié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. García-Vigueras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Le Roy Naneix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21èmes Journées Nationales Micro-ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02307105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metal-Only Transmitarray Based on C-Shaped Slot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kien Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Sauleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatimata Diaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Clemente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE International Symposium on Antennas and Propagation and USNC-URSI Radio Science Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Boston, United States. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/apusncursinrsm.2018.8608611⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarization Control of a Metal-Only Transmitarray Unit-Cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kien Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Sauleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatimata Diaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Clemente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE International Symposium on Antennas and Propagation and USNC-URSI Radio Science Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Boston, United States. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/apusncursinrsm.2018.8609344⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a 3-Facet Linearly-Polarized Transmitarray Antenna at Ka-band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatimata Diaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Clemente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dussopt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Sauleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kien Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE International Symposium on Antennas and Propagation and USNC-URSI Radio Science Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Boston, United States. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/apusncursinrsm.2018.8608481⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ka-band metal−only transmitarrays for low−cost satcom terminals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kien Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Sauleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatimata Diaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Clemente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th ESA Antenna Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Noordwijk, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K/Ka-Band Transmitarray Antennas Based on Polarization Twisted Unit-Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kien Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Sauleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatimata Diaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Clemente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Conference on Antennas and Propagation (EuCAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Londres, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/cp.2018.0995⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a 2-bit Unit-Cell for Electronically Reconfigurable Transmitarrays at Ka-band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatimata Diaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Clemente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Di Palma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dussopt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kien Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th European Radar Conference (EURAD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Nuremberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers la synthèse analytique d'un panneau réflecteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Grossetête</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Garcia Vigueras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01724207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse de filtres DBR bi-bandes à stubs en circuit-ouvert avec prise en compte des paramètres de pente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Calleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Quendo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Favennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rius</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXèmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01634489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual-band dual-polarized transmitarrays at Ka-band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sauleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Diaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Clemente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th European Conference on Antennas and Propagation, EUCAP 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Paris, France. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EuCAP.2017.7928119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01622468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circuit-based synthesis of a reflectarray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Grossetete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Garcia-Vigueras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01724170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Dual-Band Dual-Linearly Polarized Transmitarray Antennas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kien Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Sauleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatimata Diaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Clemente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47th European Microwave Conference (EuMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Nuremberg, Germany. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EuMC.2017.8230814⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01770201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-Layer Reflectarray Cell Synthesis Based on Filter Synthesis Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Grossetete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Gillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 Loughborough Antennas &amp; Propagation Conference (LAPC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Loughborough, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LAPC.2016.7807481⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration de couches minces ferroélectriques accordables dans une cellule de réseau réflecteur reconfigurable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Nadaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Borderon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hartmut Gundel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14èmes Journées de Caractérisation Micro-ondes et Matériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Calais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellule triple-fente active pour application réseau réflecteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Nadaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Borderon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hartmut W. Gundel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19èmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Bordeaux, France. pp.396-399</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A triple-slot active reflectarray cell using a ferroelectric capacitor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Nadaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Borderon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hartmut Gundel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Lisbonnes, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01116821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensionnement de cellule de réseau réflecteur par synthèse de filtre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Grossetête</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Gillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée Générale GDR Ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01254322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de couches minces ferroélectriques de BaSrTiO 3 pour applications microondes reconfigurables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Nadaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Borderon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Renoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hartmut W. Gundel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19èmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Bordeaux, France. pp.954-957</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triple-Slot Phase-Shifting Cell of Reduced Size for Reflectarray Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Makdissy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Conference on Antennas and Propagation, (EuCAP 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, La Haye, Netherlands. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EuCAP.2014.6902094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01108236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple phase-shifting cell for reflectarray using a slot loaded with a ferroelectric capacitor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Nadaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hartmut Gundel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Borderon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loughborough Antennas and Propagation Conférence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Loughborough, France. pp.214 - 217, </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LAPC.2014.6996361⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01092458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High frequency dielectric characterization of high-k thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Nadaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hartmut W. Gundel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Borderon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECAPD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Vilnius, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filtering slot antenna using coupled line resonator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Nadaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lo Hine Tong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Microwave Integrated Circuit Conference (EuMIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Rome, Italy. pp.1500 - 1503, </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EuMC.2014.6986733⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01108217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de couches minces ferroélectriques en topologie coplanaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Nadaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Borderon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Renoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13èmes Journées de Caractérisation Microondes et Matériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Nantes, France. pp.24 - 26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01092460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellule déphaseuse 3-bit pour les antennes réseaux réflecteurs à double polarisation linéaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Makdissy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Legay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17èmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France. pp.J3-DP-P1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00869025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antenne spirale avec élément rayonnant parasite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Callec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Diez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17èmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France. pp.J2-AP-P8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00869021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new method of dielectric characterization in the microwave range for high-k ferroelectric thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Nadaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hartmut W. Gundel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Borderon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on the Applications of Ferroelectrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Prague, Czech Republic. pp.9-12, </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISAF.2013.6748698⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00921681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spiral antenna with parasitic radiating element</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Callec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Diez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43rd European Microwave Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Nuremberg, Germany. pp.1719-1722</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microwave system in package & high power amplifier application setting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Haentjens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Le Borgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Haentjens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Le Notre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Chretien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Symposium on Microwaves - ISM2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Bangalore, India. pp.IP4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00776097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase Quantization Effects on the Radiation of MEMS-Based Reconfigurable Reflectarrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Salti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Legay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MESM (Middle Eastern Simulation and Modelling Conference)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Muscat, Oman</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00781615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris based 2-bit waveguide phase shifters and transmit-array for automotive radar applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vorobyov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Sauleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chicherin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.V. Raisanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Antennas and Propagation, EuCAP 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00773161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TUMESA: MEMS tuneable metamaterials for smart wireless applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ala-Laurinaho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chicherin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Du</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Simovski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Zvolensky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Microwave Week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00772585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new interleaved ultrawideband antenna arrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Callec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Diez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Symposium of ANtenna Technology and applied ElectroMagnetics (ANTEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Toulouse, France. pp.080</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00771376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Patch-Slot Combination Approach for Large Band Reflectarrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Makdissy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Legay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuMW 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00772545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triple-Slot Phase-Shifting Cell Loaded with Capacitances for Reflectarray Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Makdissy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Legay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuCAP 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00772542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new reconfigurable square spiral antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Callec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Diez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Antenna And Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Prague, Czech Republic. pp.A18-2.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00771359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DC up to 50GHz shielded interconnection for surface mount package</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Haentjens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Le Borgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hamed Drissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Beauvisage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Connector for Electronics-program</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Paris, France. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00658578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MEMS based waveguide phase shifters for phased arrays in automotive radar applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vorobyov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Sauleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Oberhammer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Baghchehsaraei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Conference on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Rome, Italy. pp.2087 - 2090</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00658564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TUMESA - MEMS Tuneable Metamaterials fo Smart Wireless Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chicherin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Du</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Zvolensky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Simovski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ala-Laurinaho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FP7 RF-MST cluster workshop, MEMSWAVE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00664900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DUAL-ANNULAR SLOT PHASE-SHIFTING CELL LOADED WITH MEMS SWITCHES FOR RECONFIGURABLE REFLECTARRAYS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Makdissy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Legay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd ESA antenna workshop on challenges for space antenna systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00772534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconfigurable transmit antenna arrays for automotive radar applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vorobyov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Sauleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artem V. Boriskin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference YSC 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Kharkov, Ukraine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00664919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting the installed performance of a RF receiver's antenna in its operational environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raëd El Makhour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric de Daran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hamed Drissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asia Pacific International Symposium on Electromagnetic Compatibility 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Beijing, China. pp.606-609</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00507047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connexion coplanaire pour boîtier hermétique destinée à des applications très large bande (DC-40GHz)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Haentjens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Beauvisage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Le Borgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hamed Drissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMAPS - Journée Connectique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00544695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pharmacist Cross&amp;quot; Phase-Shift Cell Loaded with MEMS Switches for Reconfigurable Reflectarrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Salti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Legay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuCAP 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00511771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets des défauts des commutateurs MEMS sur le rayonnement d'un réseau réflecteur reconfigurable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Salti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Gillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées " Communications Sans Fil ", GDR Ondes - Club EEA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00554383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of ground plane membranes to realize a bandwidth and frequency tunable filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Carlos Bohorquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Pena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vaisman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Shafai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.D. Chrusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Symposium of Antenna Technology and Applied Electromagnetics (ANTEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Ottawa, Canada. pp.10.1109/ANTEM.2010.5552547</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00776160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methods taking into account the vehicle's impact in the development of automotive RF receivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raëd El Makhour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric de Daran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hamed Drissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th EMC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00525207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MEMS switching devices as promising solution for electronically controlled phase shifter in automotive radar applications: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vorobyov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Sauleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Electromagnetics, Photonics and Biophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Kharkov, Ukraine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robustness optimization of MEMS-based reflectarray phase-shifting cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Salti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Legay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd European Conference on Antennas and Propagation (EUCAP 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00527279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MEMS Breakdown Effects on the Radiation of a MEMS Based Reconfigurable Reflectarray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Salti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Aubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd European Conference on Antennas and Propagation (EUCAP 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00527282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets des pannes des MEMS sur le rayonnement d'un réseau réflecteur reconfigurable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Salti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Legay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TUMESA - MEMS Tuneable Metamaterials for Smart Wireless Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chicherin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Du</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Zvolensky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Simovski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.V. Raisanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FP7 RF-MST cluster workshop, MEMSWAVE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Trieste, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00408366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MEMS tunable metamaterials for beam steering millimeter wave applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chicherin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sterner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Baghchehsaraei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Oberhammer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Durodov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NATO workshop on Advanced Materials and Technologies for Micro/Nano-Devices, Sensors and Actuators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Saint Petersbourg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00408350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-components integration in a SIP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Haentjens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Leborgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hamed Drissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Chretien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42nd International Symposium on Microelectronics IMAPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, San José, United States. pp.Pages 794-799</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00771390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction and validation of radiated emission model by planar and spherical near-field measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raëd El Makhour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric de Daran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hamed Drissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2EMC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00230103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radio-electric characterizations of jeans buttons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Queudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuCAP 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Edinburg, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00318536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of printed dipole with director</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Queudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuCAP 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Edinburg, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00318535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon nanotubes-based microwave and millimeter wave sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dragoman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Neculoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Konstantinidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th European Microwave Conference (EuMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00230080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MEMS IC concept for reconfigurable Low noise amplifier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Busquere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dubuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ancey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th European Microwave Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Manchester, United Kingdom. pp.1513-1516</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capabilities of a 10 GHz MEMS based VCO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Coustou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dubuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st European Microwave Integrated Circuits Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Manchester, United Kingdom. pp.157-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00711131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconfigurable planar SIW cavity resonator and filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Carlos Bohorquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Potelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Person</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Quendo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE MTT-S International Microwave Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00437418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency variations improvement of a bandwidth and central frequency reconfigurable DBR filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Tanné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Manchec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Quendo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th European Microwave Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Manchester, United Kingdom. pp.181-184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00711132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bandwidth and central frequency control on tunable bandpass filter by using MEMS cantilevers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Pothier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Tristant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE MTT-S international microwave symposium digest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Philadelphia, États-Unis. pp.523 - 526, </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EUMA.2002.339325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02482527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tunable interdigital coplanar filters using MEMS capacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Tanné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Person</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMC 2002 : proceedings ot the 32nd European Microwave Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Milan, Italie. pp.801 - 804</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02482353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Switchable interdigital coplanar filter using MEMS capacitor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Tanné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Person</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International workshop on microwave filters, CNES/ESA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2002, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02482360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bandwidth and central frequency tunable bandpass filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Quendo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Tanné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Person</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMC 2002 : proceedings of the 32nd European Microwave Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Milan, Italie. pp.473 - 476</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02482359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations on tunable filter topologies using MEMS cantilevers for millimeter wave applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Quendo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Tanné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Person</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEMSWAVE : 3d workshop for millimeterwave communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2002, Heraklion, Grèce</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02482351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing resistivity measurement approaches for Ge2Sb2Te5 thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiviya Parthipan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Paranthoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Nazabal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albane Benardais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Journées Scientifiques du GDR Chalco</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05421693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FILTRE BI BANDE POUR CHAÎNE DE RÉCEPTION IFF/ADS-B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Cailleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hogommat-Chabrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: EP4395063. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04853386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellule déphaseuse rayonnante reconfigurable basée sur des résonances fentes et microrubans complémentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Makdissy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Salti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR1102786. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00658027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système antennaire à une ou plusieurs spirale(s) et reconfigurable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Callec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Diez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR1159275. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00658031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude et conception de systèmes de communication adaptatifs à base de MEMS aux longueurs d’ondes millimétriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Electronique. Université de Bretagne Occidentale, 2004. Français. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01108372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution au développement de composants micro-ondes multi-bandes et/ou reconfigurables. Applications aux antennes directives et aux filtres planaires.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Electronique. Université de Rennes 1, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01876972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution au développement de composants micro-ondes multi-bandes et/ou reconfigurables. Applications aux antennes directives et aux filtres planaires.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Electromagnétisme. Université de Rennes 1, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02057489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId304"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Erwan Fourn </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency Transformation Methods for Planar Multiband Filters Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaochang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qi-Jun Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Microwave Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 26 (2), pp.47-58. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/mmm.2024.3486597⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04921805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Compact Dual-Band Single-Feed Slotted Waveguide Array Antenna for Unidirectional Radiation Patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aritra Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Allanic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Le Gouguec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tap.2024.3484150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04767102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and Implementation of Multiband SIW Bandpass Filters Based on In-Line Topology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Zhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaixue Ma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tmtt.2024.3392890⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04596444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconfigurable Bandstop Filter with Switchable CLLs for Bandwidth Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moheddine Smari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saber Dakhli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethi Choubani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress In Electromagnetics Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 110, pp.11-19. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2528/PIERL23022206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04087014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Multiband Band-Pass Filters Based on Novel Associated Band-Stop Resonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress In Electromagnetics Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 103, pp.65-72. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2528/PIERL22011104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03687700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct Synthesis of Multiband Bandpass Filters With Generalized Frequency Transformation Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Quendo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 69 (8), pp.3820-3831. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMTT.2021.3086835⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-cost metal-only transmit array antennas at Ka band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trung Kien Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Clemente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatimata Diaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dussopt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 18 (6), pp.1243-1247. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LAWP.2019.2913571⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IJMWT special issue on the 2017 French Microwave Days</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (01), pp.1-2. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1759078718000545⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual-Band Transmitarrays With Dual-Linear Polarization at Ka-Band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kien T. Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Sauleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatimata Diaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Clemente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 65 (12), pp.7009-7018. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAP.2017.2762011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01684557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phoenix' reflectarray unit cell with reduced size and inductive loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Makdissy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ferrando-Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Microwaves Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (12), pp.1363--1370. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-map.2015.0626⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01371965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equivalent circuit of a reconfigurable triple-slot reflectarray cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Nadaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hartmut W. Gundel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Microwaves Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (10), pp.1080-1086. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-map.2015.0378⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel N -Band Tunable Resonator Based on N -Order Dual Behavior Resonator and Tunable Capacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Quendo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rius</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (1), pp.15-23. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1759078714001378⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01120573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature stable BaSrTiO3 thin films suitable for microwave applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Nadaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Borderon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Renoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 591, pp.90-96. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tsf.2015.08.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waveguide-integrated MEMS-based phase shifter for phased array antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zargham Baghchehsaraei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Vorobyov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Åberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Sauleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Microwaves Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8 (4), pp.235-243. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-map.2013.0256⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01108415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental validation of the feasibility of a reconfigurable square spiral antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Callec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Diez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 12, pp.1053-1056</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00919898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase-Shifting Cell for Dual Linearly Polarized Reflectarrays With Reconfigurable Potentialities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Makdissy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Legay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13, pp.11-14. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LAWP.2013.2294873⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00979607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triple-slot phase-shifting cell loaded with one variable capacitance for reflectarray applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Makdissy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Legay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 48 (21), pp.426-427</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00772503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase-shifting cell loaded with variable capacitances for dual linearly polarized reflectarrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Makdissy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Legay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 48 (21), pp.1319-1320</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00772524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimization of MEMS Breakdowns Effects on the radiation of a MEMS Based Reconfigurable Reflectarray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Salti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Legay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 58 (7), pp.2281-2287. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAP.2010.2048861⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00506729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of radiating jeans-button antennas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Queudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 51 (12), pp.2820-2824</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00518391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Millimeter wave carbon nanotube gas sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dragoman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dubuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 101 (10), pp.106103. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2734873⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00392529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental determination of microwave attenuation and electrical permittivity of double-walled carbon nanotubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mircea Dragoman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dubuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 88 (15,), pp.1-3. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2193464⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03598205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MEMS switchable interdigital coplanar filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Tanné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Person</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Pothier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 51 (1), pp.320 - 324. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMTT.2002.806517⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02482504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (89)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Reflectarray Unit Cell Based on Varactor Diode for Weather Radar Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikram Dendani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saber Dakhli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethi Choubani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE International Symposium on Antennas and Propagation and North American Radio Science Meeting (AP-S/CNC-USNC-URSI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Ottawa, Canada. pp.2836-2839, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ap-s/cnc-usnc-ursi55537.2025.11266037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05444081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Phoenix Unit Cell with Linear Polarization for Weather Radar Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikram Dendani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saber Dakhli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethi Choubani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 19th European Conference on Antennas and Propagation (EuCAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Stockholm, Sweden. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/eucap63536.2025.10999686⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05097529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards multiple reconfigurations of microwave circuits and antennas by mixing substrate-integrated semi-conductor junctions and phase change materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tunable Metasurface Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Queen Mary University of London, Mar 2024, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05041962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filtre reconfigurable passe-bande / coupe-bande à base de couches minces de chalcogénure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Raguénès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Quendo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Allanic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23èmes Journées Nationales Micro-ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Juan-Les -Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04853365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-reconfiguration of microwave circuits and antennas with independent electrical and optical control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54th European Microwave Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05041952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d’une antenne guide à fentes bi-fréquences optimisée pour la mise en réseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Le Gouguec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aritra Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Allanic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Charlotte Amiaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIième Journées nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire d’Électronique, Antennes et Télécommunications (LEAT) d'Université Côte d'Azur, Jun 2024, Antibes - Juan les Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04731742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'une antenne guide à fentes bi-fréquences optimisée pour la mise en réseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aritra Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Allanic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Le Gouguec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Charlotte Amiaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23èmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Antibes-Juan-Les-Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05041914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tunable feeding network for beam steering applications based on chalcogenide material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Raguénès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Quendo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Allanic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Le Berre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE Conference on Antenna Measurements and Applications (CAMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Genoa, Italy. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/cama57522.2023.10352778⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04385171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dual-Band Single-Feed SWA by Cascading Waveguides for Unidirectional Radiation Patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aritra Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Allanic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Charlotte Amiaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE Conference on Antenna Measurements and Applications (CAMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Genoa, Italy. pp.578-581, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CAMA57522.2023.10352734⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04704213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filtre passe bande tri-bandes reconfigurable grâce à une commande PWM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Kouny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Wu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22èmes Journées Nationales Micro-ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Limoges (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04853375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of chalcogenide glass to DBR filter reconfiguration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Raguénès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Quendo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Allanic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Le Berre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Micro-ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Limoges (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03986677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D-FSS Unit-Cell Simplification and Modelling for Single-Polarized Wideband Bandpass Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Garcia Vigueras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Le Roy-Naneix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE Conference on Antenna Measurements &amp; Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Antibes Juan-Les-Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03509385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antenne réseau réflecteur reconfigurable à 1-bit à base de dioxyde de vanadium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Younes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Ishchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Garry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Sauleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées annuelles GDR Oxyfun</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05404823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Over 40W, X-Band GaN on SiC MMIC Amplifier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.A. Mjema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Haentjens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Drissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.D. Arroyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Microwave Integrated Circuits Conference, EuMIC 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Utrecht, Netherlands. pp.265-268</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03158264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Planar Quad-band Band-Pass Filter Employing Dual-Mode Band-Stop Resonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Microwave Filter Workshop 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Perugia, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03435157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-Dimensional Frequency Selective Surface for Single-Polarized Filtering Applications with Angular Stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. García-Vigueras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Le Roy Naneix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th European Conference on Antennas and Propagation, EuCAP 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Copenhagen, Denmark. pp.9135366, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EuCAP48036.2020.9135366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmit-Arrays at Ka-band for Harsh Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.T. Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Sauleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Clemente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th European Conference on Antennas and Propagation, EuCAP 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Copenhagen, Denmark. pp.9135615, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EuCAP48036.2020.9135615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel Sext-Band Band-Pass Filter with Non-Coupled Structure Based on Multi-Shorted-Stub Resonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 Asia-Pacific Microwave Conference (APMC2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Hong Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03066340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Design Methodology for Reconfigurable Reflectarrays with a Deformable Ground</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Benteyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Goussetis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th European Conference on Antennas and Propagation, EuCAP 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Copenhagen, Denmark. pp.9135257, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EuCAP48036.2020.9135257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of a 3D Periodic Surface Based on a Folded Resonator Embedded into a Waveguide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Garcia-Vigueras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Le Roy Naneix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49th European Microwave Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02307102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct Synthesis of Quad-Band Band-Pass Filter by Frequency Transformation Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Quendo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02133583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux réflecteurs reconfigurables mécaniquement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Benteyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Goussetis²</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21èmes Journées Nationales Micro-ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02307104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct Synthesis of Quad-Band Band-Pass Filter by Frequency Transformation Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Quendo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Microwave Conference (EuMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02307094v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse et Modélisation d'une Structure 3D Sélective en Fréquence Combinant un Tronçon de Guide et un Résonateur Plié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. García-Vigueras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Le Roy Naneix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21èmes Journées Nationales Micro-ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02307105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metal-Only Transmitarray Based on C-Shaped Slot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kien Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Sauleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatimata Diaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Clemente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE International Symposium on Antennas and Propagation and USNC-URSI Radio Science Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Boston, United States. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/apusncursinrsm.2018.8608611⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a 3-Facet Linearly-Polarized Transmitarray Antenna at Ka-band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatimata Diaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Clemente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dussopt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Sauleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kien Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE International Symposium on Antennas and Propagation and USNC-URSI Radio Science Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Boston, United States. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/apusncursinrsm.2018.8608481⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarization Control of a Metal-Only Transmitarray Unit-Cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kien Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Sauleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatimata Diaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Clemente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE International Symposium on Antennas and Propagation and USNC-URSI Radio Science Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Boston, United States. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/apusncursinrsm.2018.8609344⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ka-band metal−only transmitarrays for low−cost satcom terminals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kien Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Sauleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatimata Diaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Clemente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th ESA Antenna Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Noordwijk, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K/Ka-Band Transmitarray Antennas Based on Polarization Twisted Unit-Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kien Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Sauleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatimata Diaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Clemente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Conference on Antennas and Propagation (EuCAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Londres, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/cp.2018.0995⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a 2-bit Unit-Cell for Electronically Reconfigurable Transmitarrays at Ka-band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatimata Diaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Clemente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Di Palma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dussopt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kien Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th European Radar Conference (EURAD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Nuremberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers la synthèse analytique d'un panneau réflecteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Grossetête</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Garcia Vigueras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01724207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse de filtres DBR bi-bandes à stubs en circuit-ouvert avec prise en compte des paramètres de pente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Calleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Quendo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Favennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rius</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXèmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01634489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Dual-Band Dual-Linearly Polarized Transmitarray Antennas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kien Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Sauleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatimata Diaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Clemente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47th European Microwave Conference (EuMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Nuremberg, Germany. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EuMC.2017.8230814⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01770201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circuit-based synthesis of a reflectarray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Grossetete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Garcia-Vigueras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01724170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual-band dual-polarized transmitarrays at Ka-band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sauleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Diaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Clemente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th European Conference on Antennas and Propagation, EUCAP 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Paris, France. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EuCAP.2017.7928119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01622468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-Layer Reflectarray Cell Synthesis Based on Filter Synthesis Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Grossetete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Gillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 Loughborough Antennas &amp; Propagation Conference (LAPC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Loughborough, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LAPC.2016.7807481⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration de couches minces ferroélectriques accordables dans une cellule de réseau réflecteur reconfigurable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Nadaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Borderon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hartmut Gundel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14èmes Journées de Caractérisation Micro-ondes et Matériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Calais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellule triple-fente active pour application réseau réflecteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Nadaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Borderon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hartmut W. Gundel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19èmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Bordeaux, France. pp.396-399</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A triple-slot active reflectarray cell using a ferroelectric capacitor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Nadaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Borderon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hartmut Gundel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Lisbonnes, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01116821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensionnement de cellule de réseau réflecteur par synthèse de filtre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Grossetête</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Gillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée Générale GDR Ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01254322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de couches minces ferroélectriques de BaSrTiO 3 pour applications microondes reconfigurables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Nadaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Borderon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Renoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hartmut W. Gundel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19èmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Bordeaux, France. pp.954-957</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple phase-shifting cell for reflectarray using a slot loaded with a ferroelectric capacitor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Nadaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hartmut Gundel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Borderon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loughborough Antennas and Propagation Conférence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Loughborough, France. pp.214 - 217, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LAPC.2014.6996361⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01092458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triple-Slot Phase-Shifting Cell of Reduced Size for Reflectarray Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Makdissy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Conference on Antennas and Propagation, (EuCAP 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, La Haye, Netherlands. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EuCAP.2014.6902094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01108236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High frequency dielectric characterization of high-k thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Nadaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hartmut W. Gundel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Borderon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECAPD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Vilnius, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filtering slot antenna using coupled line resonator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Nadaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lo Hine Tong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Microwave Integrated Circuit Conference (EuMIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Rome, Italy. pp.1500 - 1503, </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EuMC.2014.6986733⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01108217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de couches minces ferroélectriques en topologie coplanaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Nadaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Borderon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Renoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13èmes Journées de Caractérisation Microondes et Matériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Nantes, France. pp.24 - 26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01092460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellule déphaseuse 3-bit pour les antennes réseaux réflecteurs à double polarisation linéaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Makdissy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Legay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17èmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France. pp.J3-DP-P1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00869025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antenne spirale avec élément rayonnant parasite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Callec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Diez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17èmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France. pp.J2-AP-P8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00869021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new method of dielectric characterization in the microwave range for high-k ferroelectric thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Nadaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hartmut W. Gundel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Borderon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on the Applications of Ferroelectrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Prague, Czech Republic. pp.9-12, </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISAF.2013.6748698⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00921681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spiral antenna with parasitic radiating element</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Callec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Diez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43rd European Microwave Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Nuremberg, Germany. pp.1719-1722</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microwave system in package & high power amplifier application setting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Haentjens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Le Borgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Haentjens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Le Notre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Chretien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Symposium on Microwaves - ISM2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Bangalore, India. pp.IP4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00776097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase Quantization Effects on the Radiation of MEMS-Based Reconfigurable Reflectarrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Salti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Legay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MESM (Middle Eastern Simulation and Modelling Conference)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Muscat, Oman</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00781615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris based 2-bit waveguide phase shifters and transmit-array for automotive radar applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vorobyov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Sauleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chicherin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.V. Raisanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Antennas and Propagation, EuCAP 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00773161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TUMESA: MEMS tuneable metamaterials for smart wireless applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ala-Laurinaho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chicherin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Du</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Simovski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Zvolensky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Microwave Week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00772585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new interleaved ultrawideband antenna arrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Callec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Diez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Symposium of ANtenna Technology and applied ElectroMagnetics (ANTEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Toulouse, France. pp.080</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00771376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Patch-Slot Combination Approach for Large Band Reflectarrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Makdissy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Legay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuMW 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00772545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new reconfigurable square spiral antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Callec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Diez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Antenna And Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Prague, Czech Republic. pp.A18-2.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00771359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triple-Slot Phase-Shifting Cell Loaded with Capacitances for Reflectarray Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Makdissy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Legay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuCAP 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00772542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DC up to 50GHz shielded interconnection for surface mount package</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Haentjens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Le Borgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hamed Drissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Beauvisage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Connector for Electronics-program</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Paris, France. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00658578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MEMS based waveguide phase shifters for phased arrays in automotive radar applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vorobyov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Sauleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Oberhammer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Baghchehsaraei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Conference on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Rome, Italy. pp.2087 - 2090</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00658564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TUMESA - MEMS Tuneable Metamaterials fo Smart Wireless Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chicherin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Du</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Zvolensky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Simovski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ala-Laurinaho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FP7 RF-MST cluster workshop, MEMSWAVE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00664900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DUAL-ANNULAR SLOT PHASE-SHIFTING CELL LOADED WITH MEMS SWITCHES FOR RECONFIGURABLE REFLECTARRAYS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Makdissy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Legay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd ESA antenna workshop on challenges for space antenna systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00772534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconfigurable transmit antenna arrays for automotive radar applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vorobyov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Sauleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artem V. Boriskin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference YSC 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Kharkov, Ukraine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00664919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting the installed performance of a RF receiver's antenna in its operational environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raëd El Makhour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric de Daran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hamed Drissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asia Pacific International Symposium on Electromagnetic Compatibility 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Beijing, China. pp.606-609</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00507047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connexion coplanaire pour boîtier hermétique destinée à des applications très large bande (DC-40GHz)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Haentjens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Beauvisage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Le Borgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hamed Drissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMAPS - Journée Connectique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00544695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pharmacist Cross&amp;quot; Phase-Shift Cell Loaded with MEMS Switches for Reconfigurable Reflectarrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Salti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Legay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuCAP 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00511771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets des défauts des commutateurs MEMS sur le rayonnement d'un réseau réflecteur reconfigurable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Salti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Gillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées " Communications Sans Fil ", GDR Ondes - Club EEA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00554383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of ground plane membranes to realize a bandwidth and frequency tunable filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Carlos Bohorquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Pena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vaisman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Shafai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.D. Chrusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Symposium of Antenna Technology and Applied Electromagnetics (ANTEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Ottawa, Canada. pp.10.1109/ANTEM.2010.5552547</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00776160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methods taking into account the vehicle's impact in the development of automotive RF receivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raëd El Makhour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric de Daran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hamed Drissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th EMC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00525207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MEMS switching devices as promising solution for electronically controlled phase shifter in automotive radar applications: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vorobyov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Sauleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Electromagnetics, Photonics and Biophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Kharkov, Ukraine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robustness optimization of MEMS-based reflectarray phase-shifting cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Salti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Legay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd European Conference on Antennas and Propagation (EUCAP 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00527279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MEMS Breakdown Effects on the Radiation of a MEMS Based Reconfigurable Reflectarray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Salti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Aubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd European Conference on Antennas and Propagation (EUCAP 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00527282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets des pannes des MEMS sur le rayonnement d'un réseau réflecteur reconfigurable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Salti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Legay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TUMESA - MEMS Tuneable Metamaterials for Smart Wireless Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chicherin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Du</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Zvolensky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Simovski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.V. Raisanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FP7 RF-MST cluster workshop, MEMSWAVE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Trieste, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00408366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MEMS tunable metamaterials for beam steering millimeter wave applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chicherin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sterner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Baghchehsaraei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Oberhammer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Durodov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NATO workshop on Advanced Materials and Technologies for Micro/Nano-Devices, Sensors and Actuators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Saint Petersbourg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00408350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-components integration in a SIP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Haentjens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Leborgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hamed Drissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Chretien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42nd International Symposium on Microelectronics IMAPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, San José, United States. pp.Pages 794-799</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00771390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction and validation of radiated emission model by planar and spherical near-field measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raëd El Makhour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric de Daran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hamed Drissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2EMC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00230103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radio-electric characterizations of jeans buttons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Queudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuCAP 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Edinburg, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00318536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of printed dipole with director</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Queudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuCAP 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Edinburg, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00318535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon nanotubes-based microwave and millimeter wave sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dragoman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Neculoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Konstantinidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th European Microwave Conference (EuMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00230080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MEMS IC concept for reconfigurable Low noise amplifier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Busquere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dubuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ancey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th European Microwave Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Manchester, United Kingdom. pp.1513-1516</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capabilities of a 10 GHz MEMS based VCO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Coustou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dubuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st European Microwave Integrated Circuits Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Manchester, United Kingdom. pp.157-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00711131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconfigurable planar SIW cavity resonator and filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Carlos Bohorquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Potelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Person</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Quendo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE MTT-S International Microwave Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00437418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency variations improvement of a bandwidth and central frequency reconfigurable DBR filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Tanné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Manchec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Quendo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th European Microwave Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Manchester, United Kingdom. pp.181-184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00711132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bandwidth and central frequency control on tunable bandpass filter by using MEMS cantilevers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Pothier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Tristant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE MTT-S international microwave symposium digest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Philadelphia, États-Unis. pp.523 - 526, </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EUMA.2002.339325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02482527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tunable interdigital coplanar filters using MEMS capacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Tanné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Person</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMC 2002 : proceedings ot the 32nd European Microwave Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Milan, Italie. pp.801 - 804</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02482353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Switchable interdigital coplanar filter using MEMS capacitor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Tanné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Person</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International workshop on microwave filters, CNES/ESA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2002, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02482360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bandwidth and central frequency tunable bandpass filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Quendo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Tanné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Person</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMC 2002 : proceedings of the 32nd European Microwave Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Milan, Italie. pp.473 - 476</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02482359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations on tunable filter topologies using MEMS cantilevers for millimeter wave applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Quendo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Tanné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Person</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEMSWAVE : 3d workshop for millimeterwave communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2002, Heraklion, Grèce</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02482351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing resistivity measurement approaches for Ge2Sb2Te5 thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiviya Parthipan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Paranthoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Nazabal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albane Benardais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Journées Scientifiques du GDR Chalco</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05421693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FILTRE BI BANDE POUR CHAÎNE DE RÉCEPTION IFF/ADS-B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Cailleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hogommat-Chabrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: EP4395063. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04853386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellule déphaseuse rayonnante reconfigurable basée sur des résonances fentes et microrubans complémentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Makdissy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Salti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR1102786. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00658027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système antennaire à une ou plusieurs spirale(s) et reconfigurable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Callec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Diez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR1159275. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00658031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude et conception de systèmes de communication adaptatifs à base de MEMS aux longueurs d’ondes millimétriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Electronique. Université de Bretagne Occidentale, 2004. Français. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01108372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution au développement de composants micro-ondes multi-bandes et/ou reconfigurables. Applications aux antennes directives et aux filtres planaires.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Electronique. Université de Rennes 1, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01876972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution au développement de composants micro-ondes multi-bandes et/ou reconfigurables. Applications aux antennes directives et aux filtres planaires.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Electromagnétisme. Université de Rennes 1, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02057489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId304"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921805v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaochang Liu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Wu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Fourn" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Feng" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi-Jun Zhang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/mmm.2024.3486597" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767102v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aritra Roy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Allanic" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Le Gouguec" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gall&#233;e" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tap.2024.3484150" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596444v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Zhan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Besnier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaixue Ma" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tmtt.2024.3392890" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087014v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moheddine Smari" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saber Dakhli" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Choubani" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERL23022206" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687700v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERL22011104" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330274v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Quendo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2021.3086835" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140116v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung Kien Pham" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Clemente" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatimata Diaby" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dussopt" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2019.2913571" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01806900v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078718000545" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01684557v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kien T. Pham" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Sauleau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2017.2762011" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01371965v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Makdissy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gillard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferrando-Rocher" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Girard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-map.2015.0626" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307936v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Nadaud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gillard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hartmut W. Gundel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-map.2015.0378" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120573v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rius" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078714001378" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186520v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Borderon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Renoud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2015.08.019" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108415v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zargham Baghchehsaraei" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Vorobyov" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan &#197;berg" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-map.2013.0256" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919898v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Callec" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Diez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979607v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Makdissy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Girard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Legay" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2013.2294873" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772503v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772524v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506729v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Salti" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2010.2048861" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518391v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Floc'H" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Queudet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Rmili" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392529v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dragoman" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Grenier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dubuc" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bary" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2734873" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598205v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mircea Dragoman" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2193464" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482504v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Tann&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Person" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Pothier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2002.806517" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444081v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Dendani" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ap-s/cnc-usnc-ursi55537.2025.11266037" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097529v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eucap63536.2025.10999686" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041962v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853365v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Ragu&#233;n&#232;s" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Le Berre" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041952v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731742v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Charlotte Amiaud" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041914v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385171v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cama57522.2023.10352778" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704213v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA57522.2023.10352734" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986677v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853375v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Kouny" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509385v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Le Bihan" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Garcia Vigueras" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Roy-Naneix" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404823v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Younes" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Ishchenko" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Garry" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158264v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Mjema" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Haentjens" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Drissi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.D. Arroyo" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435157v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931833v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Bihan" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garc&#237;a-Vigueras" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Roy Naneix" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP48036.2020.9135366" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931815v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.T. Pham" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Clemente" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP48036.2020.9135615" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066340v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931853v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Benteyn" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Goussetis" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP48036.2020.9135257" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307102v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Garcia-Vigueras" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133583v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307104v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Girard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Goussetis&#178;" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307094v2" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307105v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Le Bihan" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053227v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kien Pham" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/apusncursinrsm.2018.8608611" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053235v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/apusncursinrsm.2018.8609344" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053225v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/apusncursinrsm.2018.8608481" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053245v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053240v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp.2018.0995" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01806923v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Di Palma" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724207v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Grosset&#234;te" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Garcia Vigueras" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634489v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Calleau" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Favennec" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01622468v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Pham" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sauleau" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Diaby" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP.2017.7928119" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724170v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Grossetete" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01770201v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC.2017.8230814" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430635v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAPC.2016.7807481" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053193v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hartmut Gundel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279694v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116821v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254322v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279645v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108236v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2014.6902094" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092458v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAPC.2014.6996361" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079021v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108217v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lo Hine Tong" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuMC.2014.6986733" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092460v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869025v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869021v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921681v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISAF.2013.6748698" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926424v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776097v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Haentjens" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Borgne" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Haentjens" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Le Notre" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Chretien" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781615v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773161v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vorobyov" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chicherin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Raisanen" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772585v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ala-Laurinaho" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Du" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Simovski" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Zvolensky" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771376v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772545v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772542v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771359v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658578v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'Hamed Drissi" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Beauvisage" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658564v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Oberhammer" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Baghchehsaraei" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664900v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772534v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664919v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem V. Boriskin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507047v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#235;d El Makhour" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric de Daran" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lafon" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544695v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511771v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554383v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776160v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Carlos Bohorquez" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pena" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vaisman" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Shafai" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.D. Chrusch" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525207v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537356v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527279v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527282v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Aubert" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537552v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408366v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408350v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sterner" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Durodov" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771390v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Leborgne" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00230103v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zhao" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318536v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318535v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00230080v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M&#252;ller" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Neculoiu" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Konstantinidis" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710398v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Busquere" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ancey" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711131v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Coustou" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Llopis" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437418v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Potelon" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711132v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Manchec" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482527v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Mercier" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Champeaux" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Tristant" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUMA.2002.339325" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482353v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482360v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482359v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482351v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421693v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiviya Parthipan" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Paranthoen" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Perrin" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nazabal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Benardais" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853386v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Cailleux" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Hogommat-Chabrot" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658027v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658031v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01108372v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01876972v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02057489v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921805v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaochang Liu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Wu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Fourn" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Feng" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi-Jun Zhang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/mmm.2024.3486597" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767102v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aritra Roy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Allanic" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Le Gouguec" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gall&#233;e" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tap.2024.3484150" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596444v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Zhan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Besnier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaixue Ma" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tmtt.2024.3392890" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087014v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moheddine Smari" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saber Dakhli" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Choubani" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERL23022206" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687700v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERL22011104" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330274v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Quendo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2021.3086835" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140116v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung Kien Pham" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Clemente" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatimata Diaby" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dussopt" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2019.2913571" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01806900v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078718000545" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01684557v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kien T. Pham" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Sauleau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2017.2762011" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01371965v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Makdissy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gillard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferrando-Rocher" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Girard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-map.2015.0626" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307936v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Nadaud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gillard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hartmut W. Gundel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-map.2015.0378" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120573v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rius" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078714001378" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186520v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Borderon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Renoud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2015.08.019" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108415v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zargham Baghchehsaraei" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Vorobyov" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan &#197;berg" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-map.2013.0256" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919898v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Callec" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Diez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979607v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Makdissy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Girard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Legay" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2013.2294873" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772503v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772524v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506729v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Salti" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2010.2048861" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518391v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Floc'H" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Queudet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Rmili" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392529v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dragoman" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Grenier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dubuc" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bary" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2734873" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598205v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mircea Dragoman" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2193464" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482504v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Tann&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Person" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Pothier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2002.806517" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444081v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Dendani" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ap-s/cnc-usnc-ursi55537.2025.11266037" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097529v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eucap63536.2025.10999686" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041962v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853365v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Ragu&#233;n&#232;s" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Le Berre" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041952v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731742v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Charlotte Amiaud" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041914v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385171v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cama57522.2023.10352778" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704213v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA57522.2023.10352734" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853375v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Kouny" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986677v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509385v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Le Bihan" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Garcia Vigueras" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Roy-Naneix" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404823v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Younes" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Ishchenko" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Garry" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158264v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Mjema" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Haentjens" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Drissi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.D. Arroyo" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435157v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931833v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Bihan" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garc&#237;a-Vigueras" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Roy Naneix" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP48036.2020.9135366" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931815v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.T. Pham" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Clemente" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP48036.2020.9135615" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066340v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931853v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Benteyn" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Goussetis" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP48036.2020.9135257" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307102v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Garcia-Vigueras" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133583v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307104v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Girard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Goussetis&#178;" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307094v2" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307105v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Le Bihan" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053227v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kien Pham" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/apusncursinrsm.2018.8608611" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053225v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/apusncursinrsm.2018.8608481" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053235v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/apusncursinrsm.2018.8609344" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053245v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053240v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp.2018.0995" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01806923v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Di Palma" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724207v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Grosset&#234;te" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Garcia Vigueras" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634489v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Calleau" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Favennec" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01770201v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC.2017.8230814" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724170v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Grossetete" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01622468v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Pham" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sauleau" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Diaby" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP.2017.7928119" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430635v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAPC.2016.7807481" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053193v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hartmut Gundel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279694v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116821v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254322v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279645v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092458v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAPC.2014.6996361" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108236v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2014.6902094" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079021v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108217v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lo Hine Tong" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuMC.2014.6986733" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092460v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869025v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869021v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921681v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISAF.2013.6748698" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926424v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776097v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Haentjens" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Borgne" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Haentjens" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Le Notre" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Chretien" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781615v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773161v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vorobyov" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chicherin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Raisanen" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772585v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ala-Laurinaho" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Du" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Simovski" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Zvolensky" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771376v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772545v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771359v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772542v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658578v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'Hamed Drissi" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Beauvisage" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658564v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Oberhammer" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Baghchehsaraei" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664900v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772534v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664919v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem V. Boriskin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507047v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#235;d El Makhour" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric de Daran" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lafon" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544695v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511771v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554383v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776160v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Carlos Bohorquez" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pena" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vaisman" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Shafai" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.D. Chrusch" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525207v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537356v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527279v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527282v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Aubert" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537552v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408366v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408350v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sterner" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Durodov" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771390v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Leborgne" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00230103v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zhao" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318536v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318535v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00230080v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M&#252;ller" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Neculoiu" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Konstantinidis" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710398v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Busquere" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ancey" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711131v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Coustou" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Llopis" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437418v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Potelon" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711132v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Manchec" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482527v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Mercier" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Champeaux" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Tristant" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUMA.2002.339325" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482353v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482360v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482359v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482351v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421693v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiviya Parthipan" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Paranthoen" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Perrin" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nazabal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Benardais" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853386v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Cailleux" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Hogommat-Chabrot" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658027v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658031v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01108372v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01876972v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02057489v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>