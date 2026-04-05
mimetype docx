--- v0 (2026-03-16)
+++ v1 (2026-04-05)
@@ -234,697 +234,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05516726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine-learning-driven reconstruction of organic aerosol sources across dense monitoring networks in Europe</w:t>
+                <w:t xml:space="preserve">A European aerosol phenomenology – 9: Light absorption properties of carbonaceous aerosol particles across surface Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Jouanny</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Petros Vasilakos</w:t>
+                <w:t xml:space="preserve">Jordi Rovira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marta Via</w:t>
+                <w:t xml:space="preserve">Marjan Savadkoohi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gang Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Griša Močnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenche Aas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.estlett.5c00771⟩</w:t>
+              <w:t xml:space="preserve">Environment International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 195, pp.109185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envint.2024.109185⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05326968v2</w:t>
+                <w:t xml:space="preserve">hal-04835799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrothermal activity indirectly influences ice nuclei particles in seawater and nascent sea spray of the Subtropical Pacific Ocean</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Unraveling Ice Nucleating Particle Concentration Variability: Insights Into Source Emissions Origin and Parameterizations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Bigeard</w:t>
+                <w:t xml:space="preserve">A. Canzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Dulaquais</w:t>
+                <w:t xml:space="preserve">E. Freney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Grzegorczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Baray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGUsphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-2025-3580⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 130 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2024JD041258⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05273455v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05040252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of source regions and transport pathways of sub-micron aerosol components in Europe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michelle Y Schneider</w:t>
+                <w:t xml:space="preserve">Machine-learning-driven reconstruction of organic aerosol sources across dense monitoring networks in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Jouanny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhishek Upadhyay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jianhui Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Samira Atabakhsh</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petros Vasilakos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Via</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2025.127110⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12 (11), pp.1523-1531. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.estlett.5c00771⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05266598v2</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05326968v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A European aerosol phenomenology – 9: Light absorption properties of carbonaceous aerosol particles across surface Europe</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hydrothermal activity indirectly influences ice nuclei particles in seawater and nascent sea spray of the Subtropical Pacific Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marjan Savadkoohi</w:t>
+                <w:t xml:space="preserve">Yannick Bras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gang Chen</w:t>
+                <w:t xml:space="preserve">Evelyn Freney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Griša Močnik</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Wenche Aas</w:t>
+                <w:t xml:space="preserve">Mar Benavides</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Bigeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Dulaquais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environment International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envint.2024.109185⟩</w:t>
+              <w:t xml:space="preserve">EGUsphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-2025-3580⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04835799v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05273455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unraveling Ice Nucleating Particle Concentration Variability: Insights Into Source Emissions Origin and Parameterizations</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analysis of source regions and transport pathways of sub-micron aerosol components in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Grzegorczyk</w:t>
+                <w:t xml:space="preserve">Michelle Y Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianhui Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Baray</w:t>
+                <w:t xml:space="preserve">Ying Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenche Aas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Lacher</w:t>
+                <w:t xml:space="preserve">Samira Atabakhsh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 130 (8), </w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 385, pp.127110. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2024JD041258⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2025.127110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05040252v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05266598v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement Report: Bio-physicochemistry of tropical clouds at Maïdo (Réunion Island, Indian Ocean): overview of results from the BIO-MAÏDO campaign</w:t>
               </w:r>
@@ -1172,502 +1172,502 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04781085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantified effect of seawater biogeochemistry on the temperature dependence of sea spray aerosol fluxes</w:t>
+                <w:t xml:space="preserve">Lidar ratio calculations from in situ aerosol optical, microphysical and chemical measurements: Observations at puy de Dôme, France and analysis with CALIOP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Sellegri</w:t>
+                <w:t xml:space="preserve">Kruthika Eswaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theresa Barthelmeß</w:t>
+                <w:t xml:space="preserve">Nadège Montoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Trueblood</w:t>
+                <w:t xml:space="preserve">Aurélien Chauvigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonia Cristi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Evelyn Freney</w:t>
+                <w:t xml:space="preserve">Jean-Luc Baray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Ancellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-23-12949-2023⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 296 (December), pp.107043. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosres.2023.107043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04269685v1</w:t>
+                <w:t xml:space="preserve">insu-04232928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sea2Cloud: From Biogenic Emission Fluxes to Cloud Properties in the Southwest Pacific</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Quantified effect of seawater biogeochemistry on the temperature dependence of sea spray aerosol fluxes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Sellegri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexia Saint-Macary</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Theresa Barthelmeß</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Trueblood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonia Cristi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyn Freney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1175/bams-d-21-0063.1⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23 (20), pp.12949-12964. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-23-12949-2023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">insu-04014814v2</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04269685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lidar ratio calculations from in situ aerosol optical, microphysical and chemical measurements: Observations at puy de Dôme, France and analysis with CALIOP</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nadège Montoux</w:t>
+                <w:t xml:space="preserve">Sea2Cloud: From Biogenic Emission Fluxes to Cloud Properties in the Southwest Pacific</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Sellegri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Chauvigné</w:t>
+                <w:t xml:space="preserve">Mike Harvey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Baray</w:t>
+                <w:t xml:space="preserve">Maija Peltola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Ancellet</w:t>
+                <w:t xml:space="preserve">Alexia Saint-Macary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theresa Barthelmeß</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 296 (December), pp.107043. </w:t>
+              <w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 104 (5), pp.E1017-E1043. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.atmosres.2023.107043⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1175/bams-d-21-0063.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">insu-04232928v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04014814v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">European aerosol phenomenology − 8: Harmonised source apportionment of organic aerosol using 22 Year-long ACSM/AMS datasets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gang Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Canonaco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Tobler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenche Aas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Alastuey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1744,51 +1744,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pamela Dominutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chevassus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1846,1276 +1846,1276 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03777980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A two-component parameterization of marine ice-nucleating particles based on seawater biology and sea spray aerosol measurements in the Mediterranean Sea</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Mediterranean nascent sea spray organic aerosol and relationships with seawater biogeochemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyn Freney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Sellegri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessia Nicosia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Trueblood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Rinaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 21 (6), pp.4659-4676. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-21-4659-2021⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 18, pp.2301-2323. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-21-10625-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03203880v1</w:t>
+                <w:t xml:space="preserve">hal-03115302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Altitude Aerosol Measurements in Central France: Seasonality, Sources and Free‐Troposphere/Boundary Layer Segregation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Surface ocean microbiota determine cloud precursors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Sellegri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessia Nicosia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyn Freney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Pichon</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Uitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melilotus Thyssen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Space Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2019EA001018⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-78097-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03174292v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03107746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface ocean microbiota determine cloud precursors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karine Sellegri</w:t>
+                <w:t xml:space="preserve">A two-component parameterization of marine ice-nucleating particles based on seawater biology and sea spray aerosol measurements in the Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Trueblood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessia Nicosia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Melilotus Thyssen</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anja Engel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Birthe Zäncker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Rinaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-78097-5⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (6), pp.4659-4676. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-21-4659-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03107746v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03203880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mediterranean nascent sea spray organic aerosol and relationships with seawater biogeochemistry</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Altitude Aerosol Measurements in Central France: Seasonality, Sources and Free‐Troposphere/Boundary Layer Segregation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Farah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyn Freney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Matteo Rinaldi</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Canonaco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Prévôt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 18, pp.2301-2323. </w:t>
+              <w:t xml:space="preserve">Earth and Space Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8 (3), pp.e2019EA001018. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/acp-21-10625-2021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2019EA001018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03115302v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03174292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cézeaux-Aulnat-Opme-Puy De Dôme: a multi-site for the long-term survey of the tropospheric composition and climate change</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Evelyn Freney</w:t>
+                <w:t xml:space="preserve">A biogenic secondary organic aerosol source of cirrus ice nucleating particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin J Wolf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yue Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria A Zawadowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Megan Goodell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Froyd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/amt-13-3413-2020⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-020-18424-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02883526v1</w:t>
+                <w:t xml:space="preserve">hal-03064736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A biogenic secondary organic aerosol source of cirrus ice nucleating particles</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Karl Froyd</w:t>
+                <w:t xml:space="preserve">Cézeaux-Aulnat-Opme-Puy De Dôme: a multi-site for the long-term survey of the tropospheric composition and climate change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Baray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Deguillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Colomb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Sellegri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyn Freney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11 (1), </w:t>
+              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (6), pp.3413-3445. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-020-18424-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/amt-13-3413-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03064736v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02883526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volcanic plume aging during passive degassing and low eruptive events of Etna and Stromboli volcanoes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The second ACTRIS inter-comparison (2016) for Aerosol Chemical Speciation Monitors (ACSM): Calibration protocols and instrument performance evaluations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyn Freney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joris Pianezze</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Tulet</w:t>
+                <w:t xml:space="preserve">Yunjiang Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brice Foucart</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maud Leriche</w:t>
+                <w:t xml:space="preserve">Philip Croteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Amodeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Liuzzo</w:t>
+                <w:t xml:space="preserve">Leah Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 124 (21), pp.11389-11405. </w:t>
+              <w:t xml:space="preserve">Aerosol Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 53 (7), pp.830-842. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2019JD031122⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/02786826.2019.1608901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02349783v1</w:t>
+                <w:t xml:space="preserve">hal-02157535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of new particle formation within Etna and Stromboli volcanic plumes and its parameterization from airborne in‐situ measurements</w:t>
+                <w:t xml:space="preserve">Volcanic plume aging during passive degassing and low eruptive events of Etna and Stromboli volcanoes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maher Sahyoun</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Evelyn Freney</w:t>
+                <w:t xml:space="preserve">Joris Pianezze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Tulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël Brito</w:t>
+                <w:t xml:space="preserve">Brice Foucart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Leriche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Duplissy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Gouhier</w:t>
+                <w:t xml:space="preserve">Marco Liuzzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2018JD028882⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 124 (21), pp.11389-11405. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2019JD031122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02076923v2</w:t>
+                <w:t xml:space="preserve">hal-02349783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The second ACTRIS inter-comparison (2016) for Aerosol Chemical Speciation Monitors (ACSM): Calibration protocols and instrument performance evaluations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Evidence of new particle formation within Etna and Stromboli volcanic plumes and its parameterization from airborne in‐situ measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maher Sahyoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyn Freney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yunjiang Zhang</w:t>
+                <w:t xml:space="preserve">Joël Brito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philip Croteau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tanguy Amodeo</w:t>
+                <w:t xml:space="preserve">Jonathan Duplissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leah Williams</w:t>
+                <w:t xml:space="preserve">Mathieu Gouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aerosol Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 53 (7), pp.830-842. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/02786826.2019.1608901⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2018JD028882⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02157535v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02076923v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the role of anthropogenic and biogenic sources on PM&amp;lt;sub&amp;gt;1&amp;lt;/sub&amp;gt;over southern West Africa using aircraft measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Brito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyn Freney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pamela Dominutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3326,90 +3326,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seasonal Variation of Aerosol Size Distribution Data at the Puy de Dôme Station with Emphasis on the Boundary Layer/Free Troposphere Segregation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Farah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyn Freney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Chauvigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3460,103 +3460,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aerosol composition and the contribution of SOA formation over Mediterranean forests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyn Freney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Sellegri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounir Chrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kouji Adachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Brito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 18 (10), pp.7041 - 7056. </w:t>
@@ -3780,51 +3780,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Pey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Culot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyn Freney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 17 (15), pp.9567-9583. </w:t>
@@ -3996,103 +3996,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Evidence of the Feeding of the Free Troposphere with Aerosol Particles from the Mixing Layer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyn Freney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Sellegri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eija Asmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Chauvigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aerosol and Air Quality Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 16 (3), pp.702-716. </w:t>
@@ -4584,51 +4584,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Chaumerliac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Leriche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyn Freney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aerosol and Air Quality Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 16 (3), pp.909 - 917. </w:t>
@@ -4679,64 +4679,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Airborne measurements of new particle formation in the free troposphere above the Mediterranean Sea during the HYMEX campaign</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Sellegri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyn Freney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4826,77 +4826,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Beekmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyn Freney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Sellegri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 15 (24), pp.13973-13992. </w:t>
@@ -5219,90 +5219,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Major contribution of neutral clusters to new particle formation at the interface between the boundary layer and the free troposphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Sellegri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eija Asmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Hervo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyn Freney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 15 (6), pp.3413-3428. </w:t>
@@ -5334,399 +5334,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01962988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hygroscopic properties and mixing state of aerosol measured at the high-altitude site Puy de Dôme (1465 m a.s.l.), France</w:t>
+                <w:t xml:space="preserve">Secondary organic aerosol formation during June 2010 in Central Europe: measurements and modelling studies with a mixed thermodynamic-kinetic approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Holmgren</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">B. Langmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Sellegri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyn Freney</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 14 (18), pp.9537-9554. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-14-9537-2014⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 14 (8), pp.3831-3842. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-14-3831-2014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01974454v1</w:t>
+                <w:t xml:space="preserve">hal-03752051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing the impact of urban emissions on regional aerosol particles: airborne measurements during the MEGAPOLI experiment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Hygroscopic properties and mixing state of aerosol measured at the high-altitude site Puy de Dôme (1465 m a.s.l.), France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Holmgren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Sellegri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Hervo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Rose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyn Freney</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Agnès Borbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 14 (3), pp.1397-1412. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2014, 14 (18), pp.9537-9554. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-14-9537-2014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/acp-14-1397-2014⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03752029v1</w:t>
+                <w:t xml:space="preserve">hal-01974454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Secondary organic aerosol formation during June 2010 in Central Europe: measurements and modelling studies with a mixed thermodynamic-kinetic approach</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Characterizing the impact of urban emissions on regional aerosol particles: airborne measurements during the MEGAPOLI experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyn Freney</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Sellegri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Canonaco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Colomb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Borbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 14 (8), pp.3831-3842. </w:t>
+              <w:t xml:space="preserve">, 2014, 14 (3), pp.1397-1412. </w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/acp-14-3831-2014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/acp-14-1397-2014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03752051v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03752029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observations of fluorescent and biological aerosol at a high-altitude site in Central France.</w:t>
               </w:r>
@@ -5738,77 +5738,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. M. Gabey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Vaïtilingom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyn Freney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Sellegri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 13 (15), pp.7415-7428. </w:t>
@@ -5859,51 +5859,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aerosol cloud activation in summer and winter at puy-de-Dôme high altitude site in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eija Asmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyn Freney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Hervo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6019,51 +6019,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Laj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Paulat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6126,64 +6126,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seasonal variations in aerosol particle composition at the puy-de-Dôme research station in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyn Freney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Sellegri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Canonaco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6286,51 +6286,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. King</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyn Freney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Rosenoern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6394,51 +6394,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deliquescence and Efflorescence of Potassium Salts Relevant to Biomass-Burning Aerosol Particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyn Freney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scot Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6569,51 +6569,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Goloub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bourrianne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyn Freney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6780,90 +6780,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The formation of nano-particle within volcanic plumes of Etna and Stromboli, Airbone observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maher Sahyoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyn Freney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Duplissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel F. de Brito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7024,1152 +7024,1152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04278092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How aerosol size and chemical properties influence ice nuclei number concentration at a high-altitude site</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Evelyn Freney</w:t>
+                <w:t xml:space="preserve">Evaluation of the Density and Absorption Properties of Laboratory-Generated Particulate Organic Nitrates (pON)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Eudes Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Amato</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Picard</w:t>
+                <w:t xml:space="preserve">Alexandre Albinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laëtitia Bouvier</w:t>
+                <w:t xml:space="preserve">Andrew Lambe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athina Kalogridis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liine Heikkinen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Aerosol Conference (EAC) 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Göteborg, Sweden</w:t>
+              <w:t xml:space="preserve">37. AAAR annual conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Portland, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02551961v1</w:t>
+                <w:t xml:space="preserve">ineris-03237286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of the ACMCC particulate organonitrates (pON) intercomparison</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Andrew Lambe</w:t>
+                <w:t xml:space="preserve">How aerosol size and chemical properties influence ice nuclei number concentration at a high-altitude site</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Bras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyn Freney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Athina Kalogridis</w:t>
+                <w:t xml:space="preserve">Pierre Amato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liine Heikkinen</w:t>
+                <w:t xml:space="preserve">Laëtitia Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Aerosol Conference (EAC 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Gothenburg, Sweden</w:t>
+              <w:t xml:space="preserve">European Aerosol Conference (EAC) 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Göteborg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-03237749v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02551961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards more accurate particulate organic nitrate quantification through aerosol mass spectrometry</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId271" w:history="1">
+                <w:t xml:space="preserve">Overview of the ACMCC particulate organonitrates (pON) intercomparison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Albinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Eudes Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Lambe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athina Kalogridis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liine Heikkinen</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Athina Kalogridis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37. AAAR annual conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Portland, United States</w:t>
+              <w:t xml:space="preserve">European Aerosol Conference (EAC 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Gothenburg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-03237787v1</w:t>
+                <w:t xml:space="preserve">ineris-03237749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of the ACMCC Particulate Organonitrates (pON) Experiment</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Liine Heikkinen</w:t>
+                <w:t xml:space="preserve">Understanding how aerosol properties influence atmospheric Ice nucleating particle number during the Puy de Dome ICe Nucleating Intercomparison Campaign (PICNIC).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Freney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Bras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Baray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Villani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37. AAAR annual conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Portland, United States</w:t>
+              <w:t xml:space="preserve">European Aerosol Conference (EAC) 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Göteborg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-03237284v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02551945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of ACSM response to different mixtures of organic and inorganic solutions, and assessing the impact on organic source apportionment results</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Favez</w:t>
+                <w:t xml:space="preserve">Towards more accurate particulate organic nitrate quantification through aerosol mass spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frans Graeffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liine Heikkinen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leah Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Eudes Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M.C. Minguillon</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athina Kalogridis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Aerosol Conference (EAC 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Gothenburg, Sweden</w:t>
+              <w:t xml:space="preserve">37. AAAR annual conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Portland, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-03237745v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-03237787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding how aerosol properties influence atmospheric Ice nucleating particle number during the Puy de Dome ICe Nucleating Intercomparison Campaign (PICNIC).</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Villani</w:t>
+                <w:t xml:space="preserve">Overview of the ACMCC Particulate Organonitrates (pON) Experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Albinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Eudes Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Lambe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athina Kalogridis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liine Heikkinen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Aerosol Conference (EAC) 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Göteborg, Sweden</w:t>
+              <w:t xml:space="preserve">37. AAAR annual conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Portland, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02551945v1</w:t>
+                <w:t xml:space="preserve">ineris-03237284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intercomparison of AMS and ACSM Measurements for Particulate Organic Nitrates (pON)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Athina Kalogridis</w:t>
+                <w:t xml:space="preserve">Evaluation of ACSM response to different mixtures of organic and inorganic solutions, and assessing the impact on organic source apportionment results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Freney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Favez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Eudes Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Liine Heikkinen</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Truong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.C. Minguillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37. AAAR annual conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Portland, United States</w:t>
+              <w:t xml:space="preserve">European Aerosol Conference (EAC 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Gothenburg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-03237285v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-03237745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physicochemical Characterization of Iberian Wildfire Aerosol at Multiple European Sites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Axel Eriksson</w:t>
+                <w:t xml:space="preserve">Intercomparison of AMS and ACSM Measurements for Particulate Organic Nitrates (pON)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athina Kalogridis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Eudes Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Andres Alastuey</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Albinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Lambe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liine Heikkinen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Aerosol Conference (EAC 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Gothenburg, Sweden</w:t>
+              <w:t xml:space="preserve">37. AAAR annual conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Portland, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-03237746v1</w:t>
+                <w:t xml:space="preserve">ineris-03237285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the Density and Absorption Properties of Laboratory-Generated Particulate Organic Nitrates (pON)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Physicochemical Characterization of Iberian Wildfire Aerosol at Multiple European Sites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Eriksson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Eudes Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Liine Heikkinen</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.K. Nojgaard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lufti Peker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres Alastuey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37. AAAR annual conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Portland, United States</w:t>
+              <w:t xml:space="preserve">European Aerosol Conference (EAC 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Gothenburg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-03237286v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-03237746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling concentrations and properties of secondary aerosols in the Western Mediterranean</w:t>
               </w:r>
@@ -8207,51 +8207,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Sciare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Freney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Vienne, Austria. pp.EGU2018-10100</w:t>
@@ -8280,64 +8280,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ACMCC (Aerosol Chemical Monitor Calibration Center) : Results from the 2016 ACTRIS intercomparison exercises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Freney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Favez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Sciare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8405,103 +8405,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the impact of anthropogenic emissions on biogenic SOA formation above West Africa: results from DACCIWA aircraft field campaign</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Brito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyn Freney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Colomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Duplissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> 19th EGU General Assembly, EGU2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Vienna, Austria</w:t>
@@ -8524,458 +8524,458 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01660685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of PM pollution within the French CARA program</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId277" w:history="1">
+                <w:t xml:space="preserve">ACMCC (Aerosol Chemical Monitor Calibration Centre) : An overview of the recent ACTRIS intercomparison exercise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Freney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Favez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Sciare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Amodeo</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Evelyne Freney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AAMG Conference on Monitoring Ambient Air 2016 "Air Quality Monitoring - Evolving Issues and New Technologies"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Londres, United Kingdom</w:t>
+              <w:t xml:space="preserve">European Aerosol Conference (EAC 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-01853065v1</w:t>
+                <w:t xml:space="preserve">ineris-01854285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of multiple ACSMs using laboratory secondary organic aerosol generated with a potential aerosol mass oxidation flow reactor</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Evelyn Freney</w:t>
+                <w:t xml:space="preserve">Characterization of PM pollution within the French CARA program</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Favez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Amodeo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Albinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Freney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35. AAAR annual conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Portland, United States</w:t>
+              <w:t xml:space="preserve">AAMG Conference on Monitoring Ambient Air 2016 "Air Quality Monitoring - Evolving Issues and New Technologies"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01854713v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01853065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ACMCC (Aerosol Chemical Monitor Calibration Centre) : An overview of the recent ACTRIS intercomparison exercise</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Favez</w:t>
+                <w:t xml:space="preserve">Characterization of multiple ACSMs using laboratory secondary organic aerosol generated with a potential aerosol mass oxidation flow reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leah Williams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Lambe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Croteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Gros</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Tanguy Amodeo</w:t>
+                <w:t xml:space="preserve">John Jayne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyn Freney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Aerosol Conference (EAC 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Tours, France</w:t>
+              <w:t xml:space="preserve">35. AAAR annual conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Portland, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-01854285v1</w:t>
+                <w:t xml:space="preserve">ineris-01854713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Aerosol Chemical Monitor Calibration Center (ACMCC): a new facility for the quality control of ACTRIS-2 Aerosol Chemical Speciation Monitor (ACSM) measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyn Freney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Favez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Sciare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9615,51 +9615,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516726v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Trejo Banos" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Upadhyay" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Cheng" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianhui Jiang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petros Vasilakos" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2026.110143" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326968v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Jouanny" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Via" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.estlett.5c00771" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05273455v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bras" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Freney" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar Benavides" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bigeard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Dulaquais" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-2025-3580" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266598v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Y Schneider" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Chen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenche Aas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Atabakhsh" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2025.127110" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835799v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Rovira" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjan Savadkoohi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Chen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gri&#353;a Mo&#269;nik" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2024.109185" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040252v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Canzi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Freney" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Grzegorczyk" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baray" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lacher" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JD041258" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135443v4" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Leriche" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tulet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deguillaume" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Burnet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Colomb" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-24-4129-2024" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781085v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lumini&#539;a M&#259;rmureanu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Antonia Marin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeni Vasilescu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Petit" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Amodeo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02786826.2024.2412999" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269685v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Sellegri" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theresa Barthelme&#223;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Trueblood" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Cristi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-23-12949-2023" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04014814v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Harvey" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maija Peltola" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Saint-Macary" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/bams-d-21-0063.1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04232928v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kruthika Eswaran" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Montoux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Chauvign&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Baray" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Ancellet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2023.107043" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738357v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Canonaco" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Tobler" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Alastuey" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2022.107325" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777980v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Dominutti" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chevassus" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Jaffrezo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Borbon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.2c00149" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203880v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Nicosia" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Engel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birthe Z&#228;ncker" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Rinaldi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-4659-2021" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174292v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Farah" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Pr&#233;v&#244;t" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Pichon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019EA001018" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107746v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Uitz" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melilotus Thyssen" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-78097-5" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115302v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-10625-2021" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883526v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-13-3413-2020" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03064736v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin J Wolf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Zhang" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria A Zawadowicz" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Goodell" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Froyd" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-18424-6" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349783v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Pianezze" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Foucart" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Liuzzo" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JD031122" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076923v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Sahyoun" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Brito" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Duplissy" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gouhier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JD028882" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157535v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunjiang Zhang" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Croteau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leah Williams" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02786826.2019.1608901" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01575042v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie L. Haslett" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-18-757-2018" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834470v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Chrit" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Sartelet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sciare" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Pey" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; B. Nicolas" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-18-9631-2018" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01974513v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Rose" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos9070244" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806752v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouji Adachi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-18-7041-2018" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116019v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dall&#8217;osto" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Beddows" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Asmi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Poulain" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hao" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-17343-9" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656123v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Berland" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Culot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-17-9567-2017" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977796v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Ciarelli" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebnem Aksoyoglu" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad El Haddad" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Bruns" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Crippa" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-17-7653-2017" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819803v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eija Asmi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4209/aaqr.2015.03.0164" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03710555v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kiendler-Scharr" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Mensah" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Friese" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Topping" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nemitz" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GL069239" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01891397v2" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Denjean" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cassola" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mazzino" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Triquet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chevaillier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-16-1081-2016" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01258732v2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mallet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dulac" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Formenti" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nabat" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-16-455-2016" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891042v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Barbet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Chaumerliac" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4209/aaqr.2015.05.0342" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01975950v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Dupuy" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-15-10203-2015" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981030v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Zhang" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Beekmann" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-15-13973-2015" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04977094v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Barbet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Deguillaume" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Chaumerliac" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Leriche" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Berger" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acpd-15-13395-2015" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01233173v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/57860" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01962988v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hervo" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-15-3413-2015" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01974454v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Holmgren" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-14-9537-2014" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752029v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-14-1397-2014" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752051v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Langmann" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sellegri" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-14-3831-2014" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950184v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Gabey" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Va&#239;tilingom" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boulon" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-13-7415-2013" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01893588v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Picard" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-12-11589-2012" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924813v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#233;line Bourcier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Masson" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laj" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Paulat" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2010.12.005" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D68WS0XD-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758593v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-11-13047-2011" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04432344v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Wang" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. King" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rosenoern" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Smith" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02786826.2010.503204" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04432283v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scot Martin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Buseck" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02786820902946620" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637239v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiaoyun Hu" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Goloub" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bourrianne" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dupuy" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251718v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olatunde Murana" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Ramirez" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Jamar" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Riffault" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dusanter" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223905v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel F. de Brito" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278092v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boichu" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mathurin" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Goloub" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Khaykin" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Remy-Xueref" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551961v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Amato" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Bouvier" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237749v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Albinet" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Lambe" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athina Kalogridis" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liine Heikkinen" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237787v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans Graeffe" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237284v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237745v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Freney" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Favez" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Truong" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Minguillon" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551945v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bras" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Picard" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Baray" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Villani" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237285v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237746v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Eriksson" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.K. Nojgaard" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lufti Peker" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237286v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853341v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marchand" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853508v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Trong" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01660685v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853065v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854713v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Jayne" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854285v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gros" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855117v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Truong" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01183502v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ducrocq" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bouttier" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Delano&#235;" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Duffourg" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Flamant" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855492v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arineh Cholakian" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Siour" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Laurent" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997305v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Petetin" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24478-5_14" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516726v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Trejo Banos" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Upadhyay" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Cheng" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianhui Jiang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petros Vasilakos" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2026.110143" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835799v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Rovira" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjan Savadkoohi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Chen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gri&#353;a Mo&#269;nik" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenche Aas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2024.109185" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040252v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Canzi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Freney" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Grzegorczyk" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baray" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lacher" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JD041258" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326968v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Jouanny" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Via" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.estlett.5c00771" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05273455v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bras" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Freney" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar Benavides" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bigeard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Dulaquais" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-2025-3580" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266598v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Y Schneider" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Chen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Atabakhsh" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2025.127110" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135443v4" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Leriche" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tulet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deguillaume" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Burnet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Colomb" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-24-4129-2024" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781085v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lumini&#539;a M&#259;rmureanu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Antonia Marin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeni Vasilescu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Petit" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Amodeo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02786826.2024.2412999" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04232928v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kruthika Eswaran" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Montoux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Chauvign&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Baray" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Ancellet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2023.107043" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269685v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Sellegri" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theresa Barthelme&#223;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Trueblood" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Cristi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-23-12949-2023" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04014814v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Harvey" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maija Peltola" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Saint-Macary" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/bams-d-21-0063.1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738357v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Canonaco" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Tobler" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Alastuey" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2022.107325" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777980v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Dominutti" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chevassus" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Jaffrezo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Borbon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.2c00149" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115302v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Nicosia" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Rinaldi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-10625-2021" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107746v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Uitz" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melilotus Thyssen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-78097-5" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203880v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Engel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birthe Z&#228;ncker" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-4659-2021" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174292v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Farah" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Pr&#233;v&#244;t" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Pichon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019EA001018" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03064736v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin J Wolf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Zhang" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria A Zawadowicz" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Goodell" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Froyd" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-18424-6" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883526v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-13-3413-2020" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157535v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunjiang Zhang" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Croteau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leah Williams" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02786826.2019.1608901" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349783v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Pianezze" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Foucart" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Liuzzo" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JD031122" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076923v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Sahyoun" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Brito" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Duplissy" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gouhier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JD028882" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01575042v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie L. Haslett" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-18-757-2018" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834470v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Chrit" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Sartelet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sciare" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Pey" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; B. Nicolas" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-18-9631-2018" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01974513v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Rose" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos9070244" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806752v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouji Adachi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-18-7041-2018" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116019v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dall&#8217;osto" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Beddows" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Asmi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Poulain" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hao" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-17343-9" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656123v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Berland" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Culot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-17-9567-2017" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977796v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Ciarelli" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebnem Aksoyoglu" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad El Haddad" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Bruns" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Crippa" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-17-7653-2017" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819803v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eija Asmi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4209/aaqr.2015.03.0164" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03710555v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kiendler-Scharr" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Mensah" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Friese" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Topping" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nemitz" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GL069239" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01891397v2" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Denjean" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cassola" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mazzino" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Triquet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chevaillier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-16-1081-2016" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01258732v2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mallet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dulac" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Formenti" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nabat" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-16-455-2016" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891042v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Barbet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Chaumerliac" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4209/aaqr.2015.05.0342" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01975950v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Dupuy" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-15-10203-2015" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981030v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Zhang" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Beekmann" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-15-13973-2015" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04977094v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Barbet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Deguillaume" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Chaumerliac" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Leriche" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Berger" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acpd-15-13395-2015" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01233173v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/57860" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01962988v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hervo" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-15-3413-2015" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752051v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Langmann" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sellegri" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-14-3831-2014" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01974454v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Holmgren" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-14-9537-2014" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752029v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-14-1397-2014" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950184v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Gabey" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Va&#239;tilingom" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boulon" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-13-7415-2013" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01893588v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Picard" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-12-11589-2012" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924813v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#233;line Bourcier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Masson" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laj" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Paulat" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2010.12.005" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D68WS0XD-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758593v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-11-13047-2011" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04432344v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Wang" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. King" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rosenoern" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Smith" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02786826.2010.503204" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04432283v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scot Martin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Buseck" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02786820902946620" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637239v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiaoyun Hu" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Goloub" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bourrianne" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dupuy" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251718v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olatunde Murana" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Ramirez" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Jamar" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Riffault" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dusanter" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223905v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel F. de Brito" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278092v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boichu" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mathurin" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Goloub" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Khaykin" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Remy-Xueref" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237286v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Albinet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Lambe" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athina Kalogridis" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liine Heikkinen" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551961v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Amato" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Bouvier" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237749v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551945v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bras" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Picard" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Baray" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Villani" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237787v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans Graeffe" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237284v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237745v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Freney" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Favez" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Truong" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Minguillon" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237285v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237746v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Eriksson" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.K. Nojgaard" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lufti Peker" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853341v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marchand" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853508v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Trong" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01660685v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854285v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gros" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853065v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854713v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Jayne" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855117v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Truong" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01183502v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ducrocq" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bouttier" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Delano&#235;" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Duffourg" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Flamant" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855492v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arineh Cholakian" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Siour" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Laurent" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997305v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Petetin" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24478-5_14" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>