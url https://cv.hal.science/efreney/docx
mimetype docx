--- v1 (2026-04-05)
+++ v2 (2026-05-04)
@@ -904,295 +904,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05266598v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement Report: Bio-physicochemistry of tropical clouds at Maïdo (Réunion Island, Indian Ocean): overview of results from the BIO-MAÏDO campaign</w:t>
+                <w:t xml:space="preserve">Evaluation of aerosol chemical speciation monitor response to different mixtures of organic and inorganic aerosols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud Leriche</w:t>
+                <w:t xml:space="preserve">Luminița Mărmureanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Tulet</w:t>
+                <w:t xml:space="preserve">Cristina Antonia Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Deguillaume</w:t>
+                <w:t xml:space="preserve">Jeni Vasilescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Burnet</w:t>
+                <w:t xml:space="preserve">Jean-Eudes Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Colomb</w:t>
+                <w:t xml:space="preserve">Tanguy Amodeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 24, pp.4129-4155. </w:t>
+              <w:t xml:space="preserve">Aerosol Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/acp-24-4129-2024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/02786826.2024.2412999⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04135443v4</w:t>
+                <w:t xml:space="preserve">hal-04781085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of aerosol chemical speciation monitor response to different mixtures of organic and inorganic aerosols</w:t>
+                <w:t xml:space="preserve">Measurement Report: Bio-physicochemistry of tropical clouds at Maïdo (Réunion Island, Indian Ocean): overview of results from the BIO-MAÏDO campaign</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luminița Mărmureanu</w:t>
+                <w:t xml:space="preserve">Maud Leriche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristina Antonia Marin</w:t>
+                <w:t xml:space="preserve">Pierre Tulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeni Vasilescu</w:t>
+                <w:t xml:space="preserve">Laurent Deguillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Eudes Petit</w:t>
+                <w:t xml:space="preserve">Frédéric Burnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tanguy Amodeo</w:t>
+                <w:t xml:space="preserve">Aurélie Colomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aerosol Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, pp.1-18. </w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24, pp.4129-4155. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/02786826.2024.2412999⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/acp-24-4129-2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04781085v1</w:t>
+                <w:t xml:space="preserve">hal-04135443v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lidar ratio calculations from in situ aerosol optical, microphysical and chemical measurements: Observations at puy de Dôme, France and analysis with CALIOP</w:t>
               </w:r>
@@ -2535,64 +2535,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cézeaux-Aulnat-Opme-Puy De Dôme: a multi-site for the long-term survey of the tropospheric composition and climate change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Deguillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Colomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Sellegri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2695,51 +2695,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yunjiang Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Croteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Amodeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leah Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2803,77 +2803,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volcanic plume aging during passive degassing and low eruptive events of Etna and Stromboli volcanoes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Pianezze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Foucart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Leriche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Liuzzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3052,295 +3052,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02076923v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the role of anthropogenic and biogenic sources on PM&amp;lt;sub&amp;gt;1&amp;lt;/sub&amp;gt;over southern West Africa using aircraft measurements</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aerosol sources in the western Mediterranean during summertime: a model-based approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie L. Haslett</w:t>
+                <w:t xml:space="preserve">Mounir Chrit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Sartelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Sciare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Pey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José B. Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 18 (2), pp.757-772. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-18-757-2018⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 18 (13), pp.9631 - 9659. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-18-9631-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01575042v1</w:t>
+                <w:t xml:space="preserve">hal-01834470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aerosol sources in the western Mediterranean during summertime: a model-based approach</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jorge Pey</w:t>
+                <w:t xml:space="preserve">Assessing the role of anthropogenic and biogenic sources on PM&amp;lt;sub&amp;gt;1&amp;lt;/sub&amp;gt;over southern West Africa using aircraft measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Brito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyn Freney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pamela Dominutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Borbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José B. Nicolas</w:t>
+                <w:t xml:space="preserve">Sophie L. Haslett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 18 (13), pp.9631 - 9659. </w:t>
+              <w:t xml:space="preserve">, 2018, 18 (2), pp.757-772. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/acp-18-9631-2018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/acp-18-757-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01834470v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01575042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seasonal Variation of Aerosol Size Distribution Data at the Puy de Dôme Station with Emphasis on the Boundary Layer/Free Troposphere Segregation</w:t>
               </w:r>
@@ -3486,51 +3486,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyn Freney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Sellegri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounir Chrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kouji Adachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3754,51 +3754,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Berland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Pey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Culot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4450,51 +4450,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Formenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nabat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Sciare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 16 (2), pp.455-504. </w:t>
@@ -4545,77 +4545,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of Aerosol Chemical Composition Simulations by the WRF-Chem Model at the Puy de Dôme Station (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Barbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Deguillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Chaumerliac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Leriche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyn Freney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4718,51 +4718,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyn Freney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Colomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 15 (17), pp.10203-10218. </w:t>
@@ -4928,299 +4928,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01981030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling organic aerosol composition at the puy de Dôme mountain (France) for two contrasted air masses with the WRF-Chem model</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A Berger</w:t>
+                <w:t xml:space="preserve">Interactions aérosols- rayonnement-climat en région méditerranéenne Impact de l'effet radiatif direct sur le cycle de l'eau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Dulac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nabat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Formenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Sciare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics Discussions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acpd-15-13395-2015⟩</w:t>
+              <w:t xml:space="preserve">La Météorologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 91, pp.29-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/2042/57860⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04977094v1</w:t>
+                <w:t xml:space="preserve">insu-01233173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions aérosols- rayonnement-climat en région méditerranéenne Impact de l'effet radiatif direct sur le cycle de l'eau</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean Sciare</w:t>
+                <w:t xml:space="preserve">Modeling organic aerosol composition at the puy de Dôme mountain (France) for two contrasted air masses with the WRF-Chem model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Barbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Deguillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Chaumerliac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Leriche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Météorologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 91, pp.29-38. </w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4267/2042/57860⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/acpd-15-13395-2015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">insu-01233173v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04977094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Major contribution of neutral clusters to new particle formation at the interface between the boundary layer and the free troposphere</w:t>
               </w:r>
@@ -5617,51 +5617,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Sellegri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Canonaco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Colomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Borbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6490,1992 +6490,1992 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04432283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (22)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (23)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les fumées d’incendies de forêt canadiens influencent la qualité de l’air dans la couche limite planétaire en Europe</w:t>
+                <w:t xml:space="preserve">Construction d’un Réseau de Neurones Convolutifs (CNN) pour la classification des spores fongiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qiaoyun Hu</w:t>
+                <w:t xml:space="preserve">Marceau Larouère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Goloub</w:t>
+                <w:t xml:space="preserve">E. Delage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyn Freney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Bourrianne</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">R. Dupuy</w:t>
+                <w:t xml:space="preserve">Pierre Amato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Baray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français sur les Aérosols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ASFERA, Mar 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Rencontre AuDACES (Auvergne Développement d'Applications et Calcul en Environnement Scientifique)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Emmanuel Delage, Jun 2025, Clermont-Ferrand (Université Clermont Auvergne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04637239v1</w:t>
+                <w:t xml:space="preserve">hal-05591493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of CHARON-PTRMS deployment during the ACROSS campaign</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les fumées d’incendies de forêt canadiens influencent la qualité de l’air dans la couche limite planétaire en Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiaoyun Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olatunde Murana</w:t>
+                <w:t xml:space="preserve">Philippe Goloub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carolina Ramirez</w:t>
+                <w:t xml:space="preserve">Eric Bourrianne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyn Freney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Jamar</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Dusanter</w:t>
+                <w:t xml:space="preserve">R. Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop ACTRIS-FR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Aussois, France</w:t>
+              <w:t xml:space="preserve">Congrès Français sur les Aérosols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ASFERA, Mar 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04251718v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04637239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The formation of nano-particle within volcanic plumes of Etna and Stromboli, Airbone observations</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Duplissy</w:t>
+                <w:t xml:space="preserve">Overview of CHARON-PTRMS deployment during the ACROSS campaign</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olatunde Murana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Ramirez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joel F. de Brito</w:t>
+                <w:t xml:space="preserve">Marina Jamar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Riffault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dusanter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Aerosol Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Online, United Kingdom</w:t>
+              <w:t xml:space="preserve">Workshop ACTRIS-FR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04223905v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04251718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Etna emissions on the French atmosphere (February 2021)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">T. Mathurin</w:t>
+                <w:t xml:space="preserve">The formation of nano-particle within volcanic plumes of Etna and Stromboli, Airbone observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maher Sahyoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyn Freney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Duplissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Goloub</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">I. Remy-Xueref</w:t>
+                <w:t xml:space="preserve">Joel F. de Brito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop des acteurs et utilisateurs d’ACTRIS-FR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Online, France</w:t>
+              <w:t xml:space="preserve">European Aerosol Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Online, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04278092v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04223905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the Density and Absorption Properties of Laboratory-Generated Particulate Organic Nitrates (pON)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Eudes Petit</w:t>
+                <w:t xml:space="preserve">Impact of Etna emissions on the French atmosphere (February 2021)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Boichu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Mathurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Albinet</w:t>
+                <w:t xml:space="preserve">P. Goloub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew Lambe</w:t>
+                <w:t xml:space="preserve">S. Khaykin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Athina Kalogridis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Liine Heikkinen</w:t>
+                <w:t xml:space="preserve">I. Remy-Xueref</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37. AAAR annual conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Portland, United States</w:t>
+              <w:t xml:space="preserve">Workshop des acteurs et utilisateurs d’ACTRIS-FR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-03237286v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04278092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How aerosol size and chemical properties influence ice nuclei number concentration at a high-altitude site</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Evelyn Freney</w:t>
+                <w:t xml:space="preserve">Evaluation of the Density and Absorption Properties of Laboratory-Generated Particulate Organic Nitrates (pON)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Eudes Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Albinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Amato</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Picard</w:t>
+                <w:t xml:space="preserve">Andrew Lambe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laëtitia Bouvier</w:t>
+                <w:t xml:space="preserve">Athina Kalogridis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liine Heikkinen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Aerosol Conference (EAC) 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Göteborg, Sweden</w:t>
+              <w:t xml:space="preserve">37. AAAR annual conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Portland, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02551961v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-03237286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of the ACMCC particulate organonitrates (pON) intercomparison</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Liine Heikkinen</w:t>
+                <w:t xml:space="preserve">How aerosol size and chemical properties influence ice nuclei number concentration at a high-altitude site</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Bras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyn Freney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Amato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Aerosol Conference (EAC 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Gothenburg, Sweden</w:t>
+              <w:t xml:space="preserve">European Aerosol Conference (EAC) 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Göteborg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-03237749v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02551961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding how aerosol properties influence atmospheric Ice nucleating particle number during the Puy de Dome ICe Nucleating Intercomparison Campaign (PICNIC).</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Villani</w:t>
+                <w:t xml:space="preserve">Overview of the ACMCC particulate organonitrates (pON) intercomparison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Albinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Eudes Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Lambe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athina Kalogridis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liine Heikkinen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Aerosol Conference (EAC) 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Göteborg, Sweden</w:t>
+              <w:t xml:space="preserve">European Aerosol Conference (EAC 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Gothenburg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02551945v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-03237749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards more accurate particulate organic nitrate quantification through aerosol mass spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frans Graeffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liine Heikkinen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leah Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Eudes Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Athina Kalogridis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">37. AAAR annual conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Portland, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-03237787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overview of the ACMCC Particulate Organonitrates (pON) Experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Albinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Eudes Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Lambe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Athina Kalogridis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liine Heikkinen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">37. AAAR annual conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Portland, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-03237284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of ACSM response to different mixtures of organic and inorganic solutions, and assessing the impact on organic source apportionment results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Freney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Favez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Eudes Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evelyne Freney</w:t>
+                <w:t xml:space="preserve">François Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Minguillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Aerosol Conference (EAC 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Gothenburg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-03237745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intercomparison of AMS and ACSM Measurements for Particulate Organic Nitrates (pON)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Liine Heikkinen</w:t>
+                <w:t xml:space="preserve">Understanding how aerosol properties influence atmospheric Ice nucleating particle number during the Puy de Dome ICe Nucleating Intercomparison Campaign (PICNIC).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Freney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Bras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Baray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Villani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37. AAAR annual conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Portland, United States</w:t>
+              <w:t xml:space="preserve">European Aerosol Conference (EAC) 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Göteborg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-03237285v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02551945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physicochemical Characterization of Iberian Wildfire Aerosol at Multiple European Sites</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Intercomparison of AMS and ACSM Measurements for Particulate Organic Nitrates (pON)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athina Kalogridis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Eudes Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Andres Alastuey</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Albinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Lambe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liine Heikkinen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Aerosol Conference (EAC 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Gothenburg, Sweden</w:t>
+              <w:t xml:space="preserve">37. AAAR annual conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Portland, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-03237746v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-03237285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling concentrations and properties of secondary aerosols in the Western Mediterranean</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean Sciare</w:t>
+                <w:t xml:space="preserve">Physicochemical Characterization of Iberian Wildfire Aerosol at Multiple European Sites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Eriksson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Eudes Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Marchand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Evelyne Freney</w:t>
+                <w:t xml:space="preserve">J.K. Nojgaard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lufti Peker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres Alastuey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Vienne, Austria. pp.EGU2018-10100</w:t>
+              <w:t xml:space="preserve">European Aerosol Conference (EAC 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Gothenburg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01853341v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-03237746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ACMCC (Aerosol Chemical Monitor Calibration Center) : Results from the 2016 ACTRIS intercomparison exercises</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId282" w:history="1">
+                <w:t xml:space="preserve">Modelling concentrations and properties of secondary aerosols in the Western Mediterranean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Chrit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Sartelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Sciare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Freney</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">F. Trong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Aerosol Conference (EAC 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Zurich, Switzerland</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Vienne, Austria. pp.EGU2018-10100</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01853508v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01853341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the impact of anthropogenic emissions on biogenic SOA formation above West Africa: results from DACCIWA aircraft field campaign</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Brito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyn Freney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Colomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8494,801 +8494,926 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> 19th EGU General Assembly, EGU2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01660685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ACMCC (Aerosol Chemical Monitor Calibration Centre) : An overview of the recent ACTRIS intercomparison exercise</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId282" w:history="1">
+                <w:t xml:space="preserve">ACMCC (Aerosol Chemical Monitor Calibration Center) : Results from the 2016 ACTRIS intercomparison exercises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Freney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Favez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Sciare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Amodeo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Trong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Aerosol Conference (EAC 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Tours, France</w:t>
+              <w:t xml:space="preserve">European Aerosol Conference (EAC 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Zurich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01854285v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01853508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of PM pollution within the French CARA program</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId283" w:history="1">
+                <w:t xml:space="preserve">ACMCC (Aerosol Chemical Monitor Calibration Centre) : An overview of the recent ACTRIS intercomparison exercise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Freney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Favez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Sciare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Amodeo</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Evelyne Freney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AAMG Conference on Monitoring Ambient Air 2016 "Air Quality Monitoring - Evolving Issues and New Technologies"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Londres, United Kingdom</w:t>
+              <w:t xml:space="preserve">European Aerosol Conference (EAC 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01853065v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01854285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of multiple ACSMs using laboratory secondary organic aerosol generated with a potential aerosol mass oxidation flow reactor</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Evelyn Freney</w:t>
+                <w:t xml:space="preserve">Characterization of PM pollution within the French CARA program</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Favez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Amodeo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Albinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Freney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35. AAAR annual conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Portland, United States</w:t>
+              <w:t xml:space="preserve">AAMG Conference on Monitoring Ambient Air 2016 "Air Quality Monitoring - Evolving Issues and New Technologies"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01854713v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01853065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Aerosol Chemical Monitor Calibration Center (ACMCC): a new facility for the quality control of ACTRIS-2 Aerosol Chemical Speciation Monitor (ACSM) measurements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of multiple ACSMs using laboratory secondary organic aerosol generated with a potential aerosol mass oxidation flow reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leah Williams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Lambe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Croteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Jayne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyn Freney</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">F. Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Aerosol Conference (EAC 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Milan, Italy</w:t>
+              <w:t xml:space="preserve">35. AAAR annual conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Portland, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01855117v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01854713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First results from the HyMeX-SOP1 field campaign dedicated to Mediterranean heavy precipitation and flash-floods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Véronique Ducrocq</w:t>
+                <w:t xml:space="preserve">The Aerosol Chemical Monitor Calibration Center (ACMCC): a new facility for the quality control of ACTRIS-2 Aerosol Chemical Speciation Monitor (ACSM) measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyn Freney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Favez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Sciare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Bouttier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Cyrille Flamant</w:t>
+                <w:t xml:space="preserve">F. Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WWOSC 2014, World Weather Open Science Conference 2014. Conférence Scientifique Publique Mondiale sur la Météorologie 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Montréal, Canada. pp.SCI-PS104.04</w:t>
+              <w:t xml:space="preserve">European Aerosol Conference (EAC 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01183502v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01855117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">First results from the HyMeX-SOP1 field campaign dedicated to Mediterranean heavy precipitation and flash-floods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Ducrocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bouttier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Delanoë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Duffourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Flamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">WWOSC 2014, World Weather Open Science Conference 2014. Conférence Scientifique Publique Mondiale sur la Météorologie 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Montréal, Canada. pp.SCI-PS104.04</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01183502v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A modelling perspective of the summer 2013 CHARMEX chemistry intensive campaign : origin of photo-oxidant and aerosol formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Beekmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arineh Cholakian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Siour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Borbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Vienne, Austria. pp.EGU2014-10753</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-01855492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9298,177 +9423,177 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Modelling Perspective of the Summer 2013 and 2014 ChArMEx/SAFMED Chemistry Intensive Campaigns: Origin of Photo-Oxidant and Aerosol Formation over the Western Mediterranean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arineh Cholakian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Beekmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Siour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Petetin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Borbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Steyn D., Chaumerliac N. (eds) Air Pollution Modeling and its Application XXIV. Springer Proceedings in Complexity. Springer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.85-90, 2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-24478-5_14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02997305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId316"/>
+      <w:footerReference w:type="default" r:id="rId319"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9615,51 +9740,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516726v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Trejo Banos" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Upadhyay" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Cheng" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianhui Jiang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petros Vasilakos" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2026.110143" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835799v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Rovira" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjan Savadkoohi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Chen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gri&#353;a Mo&#269;nik" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenche Aas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2024.109185" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040252v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Canzi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Freney" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Grzegorczyk" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baray" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lacher" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JD041258" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326968v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Jouanny" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Via" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.estlett.5c00771" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05273455v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bras" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Freney" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar Benavides" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bigeard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Dulaquais" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-2025-3580" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266598v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Y Schneider" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Chen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Atabakhsh" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2025.127110" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135443v4" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Leriche" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tulet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deguillaume" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Burnet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Colomb" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-24-4129-2024" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781085v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lumini&#539;a M&#259;rmureanu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Antonia Marin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeni Vasilescu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Petit" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Amodeo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02786826.2024.2412999" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04232928v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kruthika Eswaran" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Montoux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Chauvign&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Baray" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Ancellet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2023.107043" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269685v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Sellegri" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theresa Barthelme&#223;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Trueblood" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Cristi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-23-12949-2023" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04014814v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Harvey" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maija Peltola" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Saint-Macary" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/bams-d-21-0063.1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738357v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Canonaco" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Tobler" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Alastuey" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2022.107325" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777980v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Dominutti" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chevassus" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Jaffrezo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Borbon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.2c00149" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115302v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Nicosia" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Rinaldi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-10625-2021" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107746v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Uitz" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melilotus Thyssen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-78097-5" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203880v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Engel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birthe Z&#228;ncker" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-4659-2021" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174292v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Farah" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Pr&#233;v&#244;t" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Pichon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019EA001018" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03064736v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin J Wolf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Zhang" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria A Zawadowicz" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Goodell" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Froyd" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-18424-6" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883526v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-13-3413-2020" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157535v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunjiang Zhang" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Croteau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leah Williams" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02786826.2019.1608901" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349783v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Pianezze" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Foucart" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Liuzzo" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JD031122" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076923v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Sahyoun" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Brito" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Duplissy" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gouhier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JD028882" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01575042v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie L. Haslett" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-18-757-2018" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834470v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Chrit" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Sartelet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sciare" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Pey" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; B. Nicolas" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-18-9631-2018" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01974513v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Rose" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos9070244" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806752v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouji Adachi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-18-7041-2018" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116019v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dall&#8217;osto" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Beddows" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Asmi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Poulain" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hao" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-17343-9" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656123v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Berland" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Culot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-17-9567-2017" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977796v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Ciarelli" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebnem Aksoyoglu" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad El Haddad" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Bruns" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Crippa" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-17-7653-2017" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819803v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eija Asmi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4209/aaqr.2015.03.0164" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03710555v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kiendler-Scharr" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Mensah" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Friese" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Topping" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nemitz" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GL069239" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01891397v2" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Denjean" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cassola" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mazzino" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Triquet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chevaillier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-16-1081-2016" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01258732v2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mallet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dulac" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Formenti" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nabat" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-16-455-2016" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891042v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Barbet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Chaumerliac" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4209/aaqr.2015.05.0342" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01975950v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Dupuy" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-15-10203-2015" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981030v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Zhang" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Beekmann" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-15-13973-2015" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04977094v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Barbet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Deguillaume" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Chaumerliac" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Leriche" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Berger" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acpd-15-13395-2015" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01233173v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/57860" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01962988v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hervo" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-15-3413-2015" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752051v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Langmann" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sellegri" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-14-3831-2014" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01974454v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Holmgren" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-14-9537-2014" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752029v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-14-1397-2014" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950184v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Gabey" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Va&#239;tilingom" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boulon" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-13-7415-2013" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01893588v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Picard" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-12-11589-2012" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924813v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#233;line Bourcier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Masson" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laj" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Paulat" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2010.12.005" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D68WS0XD-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758593v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-11-13047-2011" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04432344v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Wang" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. King" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rosenoern" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Smith" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02786826.2010.503204" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04432283v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scot Martin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Buseck" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02786820902946620" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637239v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiaoyun Hu" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Goloub" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bourrianne" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dupuy" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251718v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olatunde Murana" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Ramirez" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Jamar" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Riffault" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dusanter" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223905v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel F. de Brito" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278092v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boichu" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mathurin" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Goloub" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Khaykin" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Remy-Xueref" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237286v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Albinet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Lambe" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athina Kalogridis" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liine Heikkinen" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551961v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Amato" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Bouvier" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237749v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551945v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bras" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Picard" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Baray" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Villani" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237787v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans Graeffe" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237284v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237745v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Freney" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Favez" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Truong" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Minguillon" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237285v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237746v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Eriksson" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.K. Nojgaard" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lufti Peker" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853341v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marchand" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853508v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Trong" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01660685v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854285v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gros" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853065v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854713v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Jayne" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855117v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Truong" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01183502v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ducrocq" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bouttier" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Delano&#235;" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Duffourg" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Flamant" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855492v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arineh Cholakian" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Siour" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Laurent" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997305v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Petetin" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24478-5_14" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516726v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Trejo Banos" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Upadhyay" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Cheng" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianhui Jiang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petros Vasilakos" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2026.110143" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835799v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Rovira" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjan Savadkoohi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Chen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gri&#353;a Mo&#269;nik" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenche Aas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2024.109185" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040252v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Canzi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Freney" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Grzegorczyk" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baray" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lacher" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JD041258" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326968v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Jouanny" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Via" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.estlett.5c00771" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05273455v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bras" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Freney" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar Benavides" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bigeard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Dulaquais" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-2025-3580" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266598v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Y Schneider" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Chen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Atabakhsh" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2025.127110" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781085v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lumini&#539;a M&#259;rmureanu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Antonia Marin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeni Vasilescu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Petit" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Amodeo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02786826.2024.2412999" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135443v4" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Leriche" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tulet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deguillaume" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Burnet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Colomb" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-24-4129-2024" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04232928v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kruthika Eswaran" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Montoux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Chauvign&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Baray" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Ancellet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2023.107043" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269685v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Sellegri" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theresa Barthelme&#223;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Trueblood" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Cristi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-23-12949-2023" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04014814v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Harvey" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maija Peltola" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Saint-Macary" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/bams-d-21-0063.1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738357v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Canonaco" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Tobler" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Alastuey" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2022.107325" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777980v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Dominutti" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chevassus" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Jaffrezo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Borbon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.2c00149" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115302v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Nicosia" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Rinaldi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-10625-2021" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107746v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Uitz" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melilotus Thyssen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-78097-5" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203880v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Engel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birthe Z&#228;ncker" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-4659-2021" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174292v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Farah" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Pr&#233;v&#244;t" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Pichon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019EA001018" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03064736v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin J Wolf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Zhang" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria A Zawadowicz" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Goodell" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Froyd" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-18424-6" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883526v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-13-3413-2020" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157535v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunjiang Zhang" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Croteau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leah Williams" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02786826.2019.1608901" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349783v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Pianezze" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Foucart" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Liuzzo" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JD031122" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076923v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Sahyoun" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Brito" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Duplissy" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gouhier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JD028882" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834470v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Chrit" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Sartelet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sciare" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Pey" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; B. Nicolas" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-18-9631-2018" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01575042v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie L. Haslett" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-18-757-2018" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01974513v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Rose" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos9070244" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806752v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouji Adachi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-18-7041-2018" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116019v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dall&#8217;osto" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Beddows" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Asmi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Poulain" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hao" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-17343-9" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656123v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Berland" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Culot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-17-9567-2017" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977796v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Ciarelli" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebnem Aksoyoglu" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad El Haddad" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Bruns" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Crippa" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-17-7653-2017" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819803v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eija Asmi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4209/aaqr.2015.03.0164" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03710555v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kiendler-Scharr" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Mensah" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Friese" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Topping" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nemitz" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GL069239" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01891397v2" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Denjean" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cassola" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mazzino" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Triquet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chevaillier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-16-1081-2016" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01258732v2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mallet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dulac" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Formenti" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nabat" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-16-455-2016" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891042v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Barbet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Chaumerliac" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4209/aaqr.2015.05.0342" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01975950v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Dupuy" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-15-10203-2015" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981030v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Zhang" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Beekmann" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-15-13973-2015" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01233173v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/57860" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04977094v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Barbet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Deguillaume" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Chaumerliac" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Leriche" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Berger" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acpd-15-13395-2015" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01962988v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hervo" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-15-3413-2015" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752051v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Langmann" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sellegri" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-14-3831-2014" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01974454v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Holmgren" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-14-9537-2014" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752029v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-14-1397-2014" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950184v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Gabey" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Va&#239;tilingom" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boulon" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-13-7415-2013" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01893588v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Picard" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-12-11589-2012" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924813v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#233;line Bourcier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Masson" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laj" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Paulat" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2010.12.005" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D68WS0XD-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758593v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-11-13047-2011" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04432344v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Wang" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. King" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rosenoern" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Smith" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02786826.2010.503204" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04432283v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scot Martin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Buseck" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02786820902946620" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591493v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marceau Larou&#232;re" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Delage" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Amato" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637239v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiaoyun Hu" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Goloub" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bourrianne" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dupuy" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251718v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olatunde Murana" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Ramirez" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Jamar" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Riffault" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dusanter" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223905v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel F. de Brito" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278092v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boichu" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mathurin" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Goloub" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Khaykin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Remy-Xueref" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237286v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Albinet" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Lambe" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athina Kalogridis" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liine Heikkinen" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551961v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Bouvier" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237749v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237787v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans Graeffe" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237284v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237745v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Freney" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Favez" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Truong" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Minguillon" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551945v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bras" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Picard" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Baray" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Villani" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237285v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237746v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Eriksson" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.K. Nojgaard" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lufti Peker" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853341v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marchand" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01660685v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853508v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Trong" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854285v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gros" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853065v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854713v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Jayne" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855117v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Truong" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01183502v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ducrocq" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bouttier" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Delano&#235;" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Duffourg" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Flamant" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855492v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arineh Cholakian" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Siour" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Laurent" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997305v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Petetin" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24478-5_14" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>