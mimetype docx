--- v2 (2026-05-04)
+++ v3 (2026-05-25)
@@ -234,3182 +234,3182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05516726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A European aerosol phenomenology – 9: Light absorption properties of carbonaceous aerosol particles across surface Europe</w:t>
+                <w:t xml:space="preserve">Machine-learning-driven reconstruction of organic aerosol sources across dense monitoring networks in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jordi Rovira</w:t>
+                <w:t xml:space="preserve">Adrien Jouanny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhishek Upadhyay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianhui Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petros Vasilakos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marjan Savadkoohi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Wenche Aas</w:t>
+                <w:t xml:space="preserve">Marta Via</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environment International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envint.2024.109185⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12 (11), pp.1523-1531. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.estlett.5c00771⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04835799v1</w:t>
+                <w:t xml:space="preserve">hal-05326968v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unraveling Ice Nucleating Particle Concentration Variability: Insights Into Source Emissions Origin and Parameterizations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hydrothermal activity indirectly influences ice nuclei particles in seawater and nascent sea spray of the Subtropical Pacific Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Bras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyn Freney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mar Benavides</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Canzi</w:t>
+                <w:t xml:space="preserve">Estelle Bigeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Freney</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">L. Lacher</w:t>
+                <w:t xml:space="preserve">Gabriel Dulaquais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2024JD041258⟩</w:t>
+              <w:t xml:space="preserve">EGUsphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-2025-3580⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05040252v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05273455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine-learning-driven reconstruction of organic aerosol sources across dense monitoring networks in Europe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of source regions and transport pathways of sub-micron aerosol components in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Y Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianhui Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ying Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenche Aas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Jouanny</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Marta Via</w:t>
+                <w:t xml:space="preserve">Samira Atabakhsh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.estlett.5c00771⟩</w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 385, pp.127110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2025.127110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05326968v2</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05266598v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrothermal activity indirectly influences ice nuclei particles in seawater and nascent sea spray of the Subtropical Pacific Ocean</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A European aerosol phenomenology – 9: Light absorption properties of carbonaceous aerosol particles across surface Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Rovira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Bras</w:t>
+                <w:t xml:space="preserve">Marjan Savadkoohi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evelyn Freney</w:t>
+                <w:t xml:space="preserve">Gang Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mar Benavides</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Dulaquais</w:t>
+                <w:t xml:space="preserve">Griša Močnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenche Aas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGUsphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-2025-3580⟩</w:t>
+              <w:t xml:space="preserve">Environment International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 195, pp.109185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envint.2024.109185⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05273455v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04835799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of source regions and transport pathways of sub-micron aerosol components in Europe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unraveling Ice Nucleating Particle Concentration Variability: Insights Into Source Emissions Origin and Parameterizations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Canzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Freney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michelle Y Schneider</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jianhui Jiang</w:t>
+                <w:t xml:space="preserve">P. Grzegorczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ying Chen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Wenche Aas</w:t>
+                <w:t xml:space="preserve">J. Baray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samira Atabakhsh</w:t>
+                <w:t xml:space="preserve">L. Lacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 385, pp.127110. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 130 (8), </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2025.127110⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2024JD041258⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05266598v2</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05040252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of aerosol chemical speciation monitor response to different mixtures of organic and inorganic aerosols</w:t>
+                <w:t xml:space="preserve">Measurement Report: Bio-physicochemistry of tropical clouds at Maïdo (Réunion Island, Indian Ocean): overview of results from the BIO-MAÏDO campaign</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luminița Mărmureanu</w:t>
+                <w:t xml:space="preserve">Maud Leriche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristina Antonia Marin</w:t>
+                <w:t xml:space="preserve">Pierre Tulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeni Vasilescu</w:t>
+                <w:t xml:space="preserve">Laurent Deguillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Eudes Petit</w:t>
+                <w:t xml:space="preserve">Frédéric Burnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tanguy Amodeo</w:t>
+                <w:t xml:space="preserve">Aurélie Colomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aerosol Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, pp.1-18. </w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24, pp.4129-4155. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/02786826.2024.2412999⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/acp-24-4129-2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04781085v1</w:t>
+                <w:t xml:space="preserve">hal-04135443v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement Report: Bio-physicochemistry of tropical clouds at Maïdo (Réunion Island, Indian Ocean): overview of results from the BIO-MAÏDO campaign</w:t>
+                <w:t xml:space="preserve">Evaluation of aerosol chemical speciation monitor response to different mixtures of organic and inorganic aerosols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud Leriche</w:t>
+                <w:t xml:space="preserve">Luminița Mărmureanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Tulet</w:t>
+                <w:t xml:space="preserve">Cristina Antonia Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Deguillaume</w:t>
+                <w:t xml:space="preserve">Jeni Vasilescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Burnet</w:t>
+                <w:t xml:space="preserve">Jean-Eudes Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Colomb</w:t>
+                <w:t xml:space="preserve">Tanguy Amodeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 24, pp.4129-4155. </w:t>
+              <w:t xml:space="preserve">Aerosol Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/acp-24-4129-2024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/02786826.2024.2412999⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04135443v4</w:t>
+                <w:t xml:space="preserve">hal-04781085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lidar ratio calculations from in situ aerosol optical, microphysical and chemical measurements: Observations at puy de Dôme, France and analysis with CALIOP</w:t>
+                <w:t xml:space="preserve">Quantified effect of seawater biogeochemistry on the temperature dependence of sea spray aerosol fluxes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kruthika Eswaran</w:t>
+                <w:t xml:space="preserve">Karine Sellegri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadège Montoux</w:t>
+                <w:t xml:space="preserve">Theresa Barthelmeß</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Chauvigné</w:t>
+                <w:t xml:space="preserve">Jonathan Trueblood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Baray</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gérard Ancellet</w:t>
+                <w:t xml:space="preserve">Antonia Cristi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyn Freney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.atmosres.2023.107043⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23 (20), pp.12949-12964. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-23-12949-2023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04232928v1</w:t>
+                <w:t xml:space="preserve">hal-04269685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantified effect of seawater biogeochemistry on the temperature dependence of sea spray aerosol fluxes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sea2Cloud: From Biogenic Emission Fluxes to Cloud Properties in the Southwest Pacific</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Sellegri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mike Harvey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Sellegri</w:t>
+                <w:t xml:space="preserve">Maija Peltola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Alexia Saint-Macary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Theresa Barthelmeß</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Evelyn Freney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-23-12949-2023⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 104 (5), pp.E1017-E1043. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1175/bams-d-21-0063.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04269685v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04014814v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sea2Cloud: From Biogenic Emission Fluxes to Cloud Properties in the Southwest Pacific</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karine Sellegri</w:t>
+                <w:t xml:space="preserve">Lidar ratio calculations from in situ aerosol optical, microphysical and chemical measurements: Observations at puy de Dôme, France and analysis with CALIOP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kruthika Eswaran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Montoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mike Harvey</w:t>
+                <w:t xml:space="preserve">Aurélien Chauvigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maija Peltola</w:t>
+                <w:t xml:space="preserve">Jean-Luc Baray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexia Saint-Macary</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Theresa Barthelmeß</w:t>
+                <w:t xml:space="preserve">Gérard Ancellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 104 (5), pp.E1017-E1043. </w:t>
+              <w:t xml:space="preserve">Atmospheric Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 296 (December), pp.107043. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1175/bams-d-21-0063.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosres.2023.107043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">insu-04014814v2</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04232928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">European aerosol phenomenology − 8: Harmonised source apportionment of organic aerosol using 22 Year-long ACSM/AMS datasets</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation of the Sources, Precursors, and Processing of Aerosols at a High-Altitude Tropical Site</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesco Canonaco</w:t>
+                <w:t xml:space="preserve">Pamela Dominutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Tobler</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Wenche Aas</w:t>
+                <w:t xml:space="preserve">Emmanuel Chevassus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Baray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andres Alastuey</w:t>
+                <w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Borbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environment International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envint.2022.107325⟩</w:t>
+              <w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6 (10), pp.2412-2431. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsearthspacechem.2c00149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03738357v1</w:t>
+                <w:t xml:space="preserve">hal-03777980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the Sources, Precursors, and Processing of Aerosols at a High-Altitude Tropical Site</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pamela Dominutti</w:t>
+                <w:t xml:space="preserve">European aerosol phenomenology − 8: Harmonised source apportionment of organic aerosol using 22 Year-long ACSM/AMS datasets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gang Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Chevassus</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Baray</w:t>
+                <w:t xml:space="preserve">Francesco Canonaco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t>
+                <w:t xml:space="preserve">Anna Tobler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenche Aas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Borbon</w:t>
+                <w:t xml:space="preserve">Andres Alastuey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 6 (10), pp.2412-2431. </w:t>
+              <w:t xml:space="preserve">Environment International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 166, pp.107325. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsearthspacechem.2c00149⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envint.2022.107325⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03777980v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03738357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mediterranean nascent sea spray organic aerosol and relationships with seawater biogeochemistry</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Karine Sellegri</w:t>
+                <w:t xml:space="preserve">A two-component parameterization of marine ice-nucleating particles based on seawater biology and sea spray aerosol measurements in the Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Trueblood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessia Nicosia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anja Engel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Birthe Zäncker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Rinaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 18, pp.2301-2323. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-21-10625-2021⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 21 (6), pp.4659-4676. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-21-4659-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03115302v1</w:t>
+                <w:t xml:space="preserve">hal-03203880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface ocean microbiota determine cloud precursors</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Altitude Aerosol Measurements in Central France: Seasonality, Sources and Free‐Troposphere/Boundary Layer Segregation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Farah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyn Freney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Melilotus Thyssen</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Canonaco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Prévôt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-78097-5⟩</w:t>
+              <w:t xml:space="preserve">Earth and Space Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8 (3), pp.e2019EA001018. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2019EA001018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03107746v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03174292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A two-component parameterization of marine ice-nucleating particles based on seawater biology and sea spray aerosol measurements in the Mediterranean Sea</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Mediterranean nascent sea spray organic aerosol and relationships with seawater biogeochemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyn Freney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Sellegri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessia Nicosia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Trueblood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Rinaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 21 (6), pp.4659-4676. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2021, 18, pp.2301-2323. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-21-10625-2021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/acp-21-4659-2021⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03203880v1</w:t>
+                <w:t xml:space="preserve">hal-03115302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Altitude Aerosol Measurements in Central France: Seasonality, Sources and Free‐Troposphere/Boundary Layer Segregation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Surface ocean microbiota determine cloud precursors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Sellegri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessia Nicosia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyn Freney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Prévôt</w:t>
+                <w:t xml:space="preserve">Julia Uitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Pichon</w:t>
+                <w:t xml:space="preserve">Melilotus Thyssen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Space Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 8 (3), pp.e2019EA001018. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11, pp.e281. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2019EA001018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-78097-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03174292v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03107746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A biogenic secondary organic aerosol source of cirrus ice nucleating particles</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Karl Froyd</w:t>
+                <w:t xml:space="preserve">Cézeaux-Aulnat-Opme-Puy De Dôme: a multi-site for the long-term survey of the tropospheric composition and climate change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Baray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Deguillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Colomb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Sellegri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyn Freney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-020-18424-6⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (6), pp.3413-3445. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/amt-13-3413-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03064736v1</w:t>
+                <w:t xml:space="preserve">hal-02883526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cézeaux-Aulnat-Opme-Puy De Dôme: a multi-site for the long-term survey of the tropospheric composition and climate change</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Evelyn Freney</w:t>
+                <w:t xml:space="preserve">A biogenic secondary organic aerosol source of cirrus ice nucleating particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin J Wolf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yue Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria A Zawadowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Megan Goodell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Froyd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 13 (6), pp.3413-3445. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/amt-13-3413-2020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-020-18424-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02883526v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03064736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The second ACTRIS inter-comparison (2016) for Aerosol Chemical Speciation Monitors (ACSM): Calibration protocols and instrument performance evaluations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Volcanic plume aging during passive degassing and low eruptive events of Etna and Stromboli volcanoes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yunjiang Zhang</w:t>
+                <w:t xml:space="preserve">Joris Pianezze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Tulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philip Croteau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tanguy Amodeo</w:t>
+                <w:t xml:space="preserve">Brice Foucart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Leriche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leah Williams</w:t>
+                <w:t xml:space="preserve">Marco Liuzzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aerosol Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 53 (7), pp.830-842. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 124 (21), pp.11389-11405. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/02786826.2019.1608901⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2019JD031122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02157535v1</w:t>
+                <w:t xml:space="preserve">hal-02349783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volcanic plume aging during passive degassing and low eruptive events of Etna and Stromboli volcanoes</w:t>
+                <w:t xml:space="preserve">Evidence of new particle formation within Etna and Stromboli volcanic plumes and its parameterization from airborne in‐situ measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joris Pianezze</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Tulet</w:t>
+                <w:t xml:space="preserve">Maher Sahyoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyn Freney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brice Foucart</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maud Leriche</w:t>
+                <w:t xml:space="preserve">Joël Brito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Liuzzo</w:t>
+                <w:t xml:space="preserve">Jonathan Duplissy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 124 (21), pp.11389-11405. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2019JD031122⟩</w:t>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2018JD028882⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02349783v1</w:t>
+                <w:t xml:space="preserve">hal-02076923v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of new particle formation within Etna and Stromboli volcanic plumes and its parameterization from airborne in‐situ measurements</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">The second ACTRIS inter-comparison (2016) for Aerosol Chemical Speciation Monitors (ACSM): Calibration protocols and instrument performance evaluations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyn Freney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël Brito</w:t>
+                <w:t xml:space="preserve">Yunjiang Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Duplissy</w:t>
+                <w:t xml:space="preserve">Philip Croteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Amodeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Gouhier</w:t>
+                <w:t xml:space="preserve">Leah Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">Aerosol Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 53 (7), pp.830-842. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2018JD028882⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/02786826.2019.1608901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02076923v2</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02157535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aerosol sources in the western Mediterranean during summertime: a model-based approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessing the role of anthropogenic and biogenic sources on PM&amp;lt;sub&amp;gt;1&amp;lt;/sub&amp;gt;over southern West Africa using aircraft measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Brito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyn Freney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pamela Dominutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Borbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mounir Chrit</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">José B. Nicolas</w:t>
+                <w:t xml:space="preserve">Sophie L. Haslett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 18 (13), pp.9631 - 9659. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-18-9631-2018⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 18 (2), pp.757-772. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-18-757-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01834470v1</w:t>
+                <w:t xml:space="preserve">insu-01575042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the role of anthropogenic and biogenic sources on PM&amp;lt;sub&amp;gt;1&amp;lt;/sub&amp;gt;over southern West Africa using aircraft measurements</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Agnès Borbon</w:t>
+                <w:t xml:space="preserve">Aerosol sources in the western Mediterranean during summertime: a model-based approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Chrit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Sartelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Sciare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Pey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie L. Haslett</w:t>
+                <w:t xml:space="preserve">José B. Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 18 (2), pp.757-772. </w:t>
+              <w:t xml:space="preserve">, 2018, 18 (13), pp.9631 - 9659. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/acp-18-757-2018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/acp-18-9631-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01575042v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01834470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seasonal Variation of Aerosol Size Distribution Data at the Puy de Dôme Station with Emphasis on the Boundary Layer/Free Troposphere Segregation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Farah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyn Freney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Chauvigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3460,103 +3460,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aerosol composition and the contribution of SOA formation over Mediterranean forests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyn Freney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Sellegri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounir Chrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kouji Adachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Brito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 18 (10), pp.7041 - 7056. </w:t>
@@ -3754,77 +3754,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Berland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Pey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Culot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyn Freney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 17 (15), pp.9567-9583. </w:t>
@@ -3996,103 +3996,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Evidence of the Feeding of the Free Troposphere with Aerosol Particles from the Mixing Layer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyn Freney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Sellegri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eija Asmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Chauvigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aerosol and Air Quality Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 16 (3), pp.702-716. </w:t>
@@ -4450,51 +4450,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Formenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nabat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Sciare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 16 (2), pp.455-504. </w:t>
@@ -4545,90 +4545,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of Aerosol Chemical Composition Simulations by the WRF-Chem Model at the Puy de Dôme Station (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Barbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Deguillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Chaumerliac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Leriche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyn Freney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aerosol and Air Quality Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 16 (3), pp.909 - 917. </w:t>
@@ -4679,90 +4679,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Airborne measurements of new particle formation in the free troposphere above the Mediterranean Sea during the HYMEX campaign</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Sellegri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyn Freney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Colomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 15 (17), pp.10203-10218. </w:t>
@@ -4826,77 +4826,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Beekmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyn Freney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Sellegri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 15 (24), pp.13973-13992. </w:t>
@@ -4986,51 +4986,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nabat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Formenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Sciare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Météorologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 91, pp.29-38. </w:t>
@@ -5219,90 +5219,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Major contribution of neutral clusters to new particle formation at the interface between the boundary layer and the free troposphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Sellegri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eija Asmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Hervo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyn Freney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 15 (6), pp.3413-3428. </w:t>
@@ -5334,399 +5334,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01962988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Secondary organic aerosol formation during June 2010 in Central Europe: measurements and modelling studies with a mixed thermodynamic-kinetic approach</w:t>
+                <w:t xml:space="preserve">Hygroscopic properties and mixing state of aerosol measured at the high-altitude site Puy de Dôme (1465 m a.s.l.), France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Langmann</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Hélène Holmgren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Sellegri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Hervo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Rose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyn Freney</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 14 (8), pp.3831-3842. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-14-3831-2014⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 14 (18), pp.9537-9554. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-14-9537-2014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03752051v1</w:t>
+                <w:t xml:space="preserve">hal-01974454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hygroscopic properties and mixing state of aerosol measured at the high-altitude site Puy de Dôme (1465 m a.s.l.), France</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Characterizing the impact of urban emissions on regional aerosol particles: airborne measurements during the MEGAPOLI experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyn Freney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Sellegri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Evelyn Freney</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Canonaco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Colomb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Borbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 14 (18), pp.9537-9554. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-14-9537-2014⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 14 (3), pp.1397-1412. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-14-1397-2014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01974454v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03752029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing the impact of urban emissions on regional aerosol particles: airborne measurements during the MEGAPOLI experiment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Secondary organic aerosol formation during June 2010 in Central Europe: measurements and modelling studies with a mixed thermodynamic-kinetic approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Langmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Sellegri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyn Freney</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 14 (3), pp.1397-1412. </w:t>
+              <w:t xml:space="preserve">, 2014, 14 (8), pp.3831-3842. </w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/acp-14-1397-2014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/acp-14-3831-2014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03752029v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03752051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observations of fluorescent and biological aerosol at a high-altitude site in Central France.</w:t>
               </w:r>
@@ -5738,77 +5738,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. M. Gabey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Vaïtilingom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyn Freney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Sellegri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 13 (15), pp.7415-7428. </w:t>
@@ -5859,51 +5859,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aerosol cloud activation in summer and winter at puy-de-Dôme high altitude site in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eija Asmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyn Freney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Hervo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6019,51 +6019,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Laj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Paulat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6126,77 +6126,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seasonal variations in aerosol particle composition at the puy-de-Dôme research station in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyn Freney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Sellegri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Canonaco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6286,51 +6286,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. King</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyn Freney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Rosenoern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6394,51 +6394,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deliquescence and Efflorescence of Potassium Salts Relevant to Biomass-Burning Aerosol Particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyn Freney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scot Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6556,77 +6556,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marceau Larouère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyn Freney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Amato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontre AuDACES (Auvergne Développement d'Applications et Calcul en Environnement Scientifique)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Emmanuel Delage, Jun 2025, Clermont-Ferrand (Université Clermont Auvergne), France</w:t>
@@ -6694,51 +6694,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Goloub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bourrianne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyn Freney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6905,90 +6905,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The formation of nano-particle within volcanic plumes of Etna and Stromboli, Airbone observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maher Sahyoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyn Freney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Duplissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel F. de Brito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7149,1234 +7149,1234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04278092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the Density and Absorption Properties of Laboratory-Generated Particulate Organic Nitrates (pON)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Eudes Petit</w:t>
+                <w:t xml:space="preserve">How aerosol size and chemical properties influence ice nuclei number concentration at a high-altitude site</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Bras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyn Freney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Amato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Albinet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Liine Heikkinen</w:t>
+                <w:t xml:space="preserve">Laëtitia Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37. AAAR annual conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Portland, United States</w:t>
+              <w:t xml:space="preserve">European Aerosol Conference (EAC) 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Göteborg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-03237286v1</w:t>
+                <w:t xml:space="preserve">hal-02551961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How aerosol size and chemical properties influence ice nuclei number concentration at a high-altitude site</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">David Picard</w:t>
+                <w:t xml:space="preserve">Overview of the ACMCC particulate organonitrates (pON) intercomparison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Albinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Eudes Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Lambe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athina Kalogridis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laëtitia Bouvier</w:t>
+                <w:t xml:space="preserve">Liine Heikkinen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Aerosol Conference (EAC) 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Göteborg, Sweden</w:t>
+              <w:t xml:space="preserve">European Aerosol Conference (EAC 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Gothenburg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02551961v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-03237749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of the ACMCC particulate organonitrates (pON) intercomparison</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Towards more accurate particulate organic nitrate quantification through aerosol mass spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frans Graeffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liine Heikkinen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leah Williams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Eudes Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Athina Kalogridis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Liine Heikkinen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Aerosol Conference (EAC 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Gothenburg, Sweden</w:t>
+              <w:t xml:space="preserve">37. AAAR annual conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Portland, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-03237749v1</w:t>
+                <w:t xml:space="preserve">ineris-03237787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards more accurate particulate organic nitrate quantification through aerosol mass spectrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frans Graeffe</w:t>
+                <w:t xml:space="preserve">Overview of the ACMCC Particulate Organonitrates (pON) Experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Albinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Eudes Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Andrew Lambe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athina Kalogridis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Liine Heikkinen</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Athina Kalogridis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">37. AAAR annual conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Portland, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-03237787v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-03237284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of the ACMCC Particulate Organonitrates (pON) Experiment</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Evaluation of ACSM response to different mixtures of organic and inorganic solutions, and assessing the impact on organic source apportionment results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Freney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Favez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Eudes Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Liine Heikkinen</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Truong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.C. Minguillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37. AAAR annual conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Portland, United States</w:t>
+              <w:t xml:space="preserve">European Aerosol Conference (EAC 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Gothenburg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-03237284v1</w:t>
+                <w:t xml:space="preserve">ineris-03237745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of ACSM response to different mixtures of organic and inorganic solutions, and assessing the impact on organic source apportionment results</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M.C. Minguillon</w:t>
+                <w:t xml:space="preserve">Understanding how aerosol properties influence atmospheric Ice nucleating particle number during the Puy de Dome ICe Nucleating Intercomparison Campaign (PICNIC).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Freney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Bras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Baray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Villani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Aerosol Conference (EAC 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Gothenburg, Sweden</w:t>
+              <w:t xml:space="preserve">European Aerosol Conference (EAC) 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Göteborg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-03237745v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02551945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding how aerosol properties influence atmospheric Ice nucleating particle number during the Puy de Dome ICe Nucleating Intercomparison Campaign (PICNIC).</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Villani</w:t>
+                <w:t xml:space="preserve">Physicochemical Characterization of Iberian Wildfire Aerosol at Multiple European Sites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Eriksson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Eudes Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.K. Nojgaard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lufti Peker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres Alastuey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Aerosol Conference (EAC) 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Göteborg, Sweden</w:t>
+              <w:t xml:space="preserve">European Aerosol Conference (EAC 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Gothenburg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02551945v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-03237746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intercomparison of AMS and ACSM Measurements for Particulate Organic Nitrates (pON)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athina Kalogridis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Eudes Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Athina Kalogridis</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Alexandre Albinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Lambe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liine Heikkinen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">37. AAAR annual conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Portland, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-03237285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physicochemical Characterization of Iberian Wildfire Aerosol at Multiple European Sites</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Evaluation of the Density and Absorption Properties of Laboratory-Generated Particulate Organic Nitrates (pON)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Eudes Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Andres Alastuey</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Albinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Lambe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athina Kalogridis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liine Heikkinen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Aerosol Conference (EAC 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Gothenburg, Sweden</w:t>
+              <w:t xml:space="preserve">37. AAAR annual conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Portland, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-03237746v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-03237286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling concentrations and properties of secondary aerosols in the Western Mediterranean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounir Chrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Sartelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Sciare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Freney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Vienne, Austria. pp.EGU2018-10100</w:t>
@@ -8399,721 +8399,721 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-01853341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the impact of anthropogenic emissions on biogenic SOA formation above West Africa: results from DACCIWA aircraft field campaign</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Evelyn Freney</w:t>
+                <w:t xml:space="preserve">ACMCC (Aerosol Chemical Monitor Calibration Center) : Results from the 2016 ACTRIS intercomparison exercises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Freney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Favez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Sciare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Colomb</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Duplissy</w:t>
+                <w:t xml:space="preserve">Tanguy Amodeo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Trong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 19th EGU General Assembly, EGU2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">European Aerosol Conference (EAC 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Zurich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01660685v1</w:t>
+                <w:t xml:space="preserve">ineris-01853508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ACMCC (Aerosol Chemical Monitor Calibration Center) : Results from the 2016 ACTRIS intercomparison exercises</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean Sciare</w:t>
+                <w:t xml:space="preserve">On the impact of anthropogenic emissions on biogenic SOA formation above West Africa: results from DACCIWA aircraft field campaign</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Brito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyn Freney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tanguy Amodeo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Trong</w:t>
+                <w:t xml:space="preserve">Aurélie Colomb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Duplissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Aerosol Conference (EAC 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Zurich, Switzerland</w:t>
+              <w:t xml:space="preserve"> 19th EGU General Assembly, EGU2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01853508v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01660685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ACMCC (Aerosol Chemical Monitor Calibration Centre) : An overview of the recent ACTRIS intercomparison exercise</w:t>
+                <w:t xml:space="preserve">Characterization of PM pollution within the French CARA program</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Olivier Favez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Amodeo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Albinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Evelyne Freney</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Tanguy Amodeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Aerosol Conference (EAC 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Tours, France</w:t>
+              <w:t xml:space="preserve">AAMG Conference on Monitoring Ambient Air 2016 "Air Quality Monitoring - Evolving Issues and New Technologies"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-01854285v1</w:t>
+                <w:t xml:space="preserve">ineris-01853065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of PM pollution within the French CARA program</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Evelyne Freney</w:t>
+                <w:t xml:space="preserve">Characterization of multiple ACSMs using laboratory secondary organic aerosol generated with a potential aerosol mass oxidation flow reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leah Williams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Lambe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Croteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Jayne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyn Freney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AAMG Conference on Monitoring Ambient Air 2016 "Air Quality Monitoring - Evolving Issues and New Technologies"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Londres, United Kingdom</w:t>
+              <w:t xml:space="preserve">35. AAAR annual conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Portland, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01853065v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01854713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of multiple ACSMs using laboratory secondary organic aerosol generated with a potential aerosol mass oxidation flow reactor</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philip Croteau</w:t>
+                <w:t xml:space="preserve">ACMCC (Aerosol Chemical Monitor Calibration Centre) : An overview of the recent ACTRIS intercomparison exercise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Freney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Favez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Jayne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Evelyn Freney</w:t>
+                <w:t xml:space="preserve">Valérie Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Sciare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Amodeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35. AAAR annual conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Portland, United States</w:t>
+              <w:t xml:space="preserve">European Aerosol Conference (EAC 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-01854713v1</w:t>
+                <w:t xml:space="preserve">ineris-01854285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Aerosol Chemical Monitor Calibration Center (ACMCC): a new facility for the quality control of ACTRIS-2 Aerosol Chemical Speciation Monitor (ACSM) measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyn Freney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Favez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Sciare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9332,51 +9332,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Siour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Borbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Vienne, Austria. pp.EGU2014-10753</w:t>
@@ -9489,51 +9489,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Siour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Petetin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Borbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Steyn D., Chaumerliac N. (eds) Air Pollution Modeling and its Application XXIV. Springer Proceedings in Complexity. Springer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.85-90, 2016, </w:t>
@@ -9740,51 +9740,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516726v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Trejo Banos" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Upadhyay" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Cheng" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianhui Jiang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petros Vasilakos" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2026.110143" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835799v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Rovira" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjan Savadkoohi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Chen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gri&#353;a Mo&#269;nik" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenche Aas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2024.109185" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040252v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Canzi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Freney" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Grzegorczyk" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baray" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lacher" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JD041258" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326968v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Jouanny" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Via" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.estlett.5c00771" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05273455v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bras" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Freney" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar Benavides" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bigeard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Dulaquais" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-2025-3580" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266598v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Y Schneider" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Chen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Atabakhsh" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2025.127110" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781085v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lumini&#539;a M&#259;rmureanu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Antonia Marin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeni Vasilescu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Petit" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Amodeo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02786826.2024.2412999" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135443v4" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Leriche" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tulet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deguillaume" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Burnet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Colomb" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-24-4129-2024" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04232928v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kruthika Eswaran" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Montoux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Chauvign&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Baray" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Ancellet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2023.107043" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269685v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Sellegri" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theresa Barthelme&#223;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Trueblood" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Cristi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-23-12949-2023" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04014814v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Harvey" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maija Peltola" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Saint-Macary" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/bams-d-21-0063.1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738357v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Canonaco" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Tobler" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Alastuey" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2022.107325" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777980v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Dominutti" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chevassus" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Jaffrezo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Borbon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.2c00149" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115302v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Nicosia" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Rinaldi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-10625-2021" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107746v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Uitz" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melilotus Thyssen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-78097-5" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203880v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Engel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birthe Z&#228;ncker" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-4659-2021" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174292v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Farah" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Pr&#233;v&#244;t" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Pichon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019EA001018" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03064736v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin J Wolf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Zhang" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria A Zawadowicz" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Goodell" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Froyd" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-18424-6" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883526v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-13-3413-2020" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157535v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunjiang Zhang" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Croteau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leah Williams" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02786826.2019.1608901" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349783v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Pianezze" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Foucart" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Liuzzo" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JD031122" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076923v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Sahyoun" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Brito" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Duplissy" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gouhier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JD028882" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834470v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Chrit" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Sartelet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sciare" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Pey" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; B. Nicolas" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-18-9631-2018" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01575042v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie L. Haslett" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-18-757-2018" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01974513v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Rose" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos9070244" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806752v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouji Adachi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-18-7041-2018" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116019v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dall&#8217;osto" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Beddows" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Asmi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Poulain" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hao" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-17343-9" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656123v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Berland" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Culot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-17-9567-2017" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977796v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Ciarelli" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebnem Aksoyoglu" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad El Haddad" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Bruns" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Crippa" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-17-7653-2017" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819803v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eija Asmi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4209/aaqr.2015.03.0164" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03710555v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kiendler-Scharr" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Mensah" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Friese" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Topping" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nemitz" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GL069239" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01891397v2" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Denjean" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cassola" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mazzino" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Triquet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chevaillier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-16-1081-2016" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01258732v2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mallet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dulac" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Formenti" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nabat" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-16-455-2016" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891042v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Barbet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Chaumerliac" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4209/aaqr.2015.05.0342" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01975950v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Dupuy" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-15-10203-2015" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981030v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Zhang" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Beekmann" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-15-13973-2015" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01233173v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/57860" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04977094v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Barbet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Deguillaume" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Chaumerliac" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Leriche" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Berger" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acpd-15-13395-2015" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01962988v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hervo" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-15-3413-2015" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752051v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Langmann" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sellegri" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-14-3831-2014" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01974454v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Holmgren" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-14-9537-2014" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752029v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-14-1397-2014" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950184v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Gabey" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Va&#239;tilingom" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boulon" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-13-7415-2013" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01893588v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Picard" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-12-11589-2012" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924813v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#233;line Bourcier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Masson" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laj" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Paulat" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2010.12.005" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D68WS0XD-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758593v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-11-13047-2011" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04432344v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Wang" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. King" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rosenoern" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Smith" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02786826.2010.503204" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04432283v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scot Martin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Buseck" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02786820902946620" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591493v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marceau Larou&#232;re" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Delage" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Amato" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637239v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiaoyun Hu" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Goloub" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bourrianne" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dupuy" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251718v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olatunde Murana" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Ramirez" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Jamar" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Riffault" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dusanter" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223905v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel F. de Brito" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278092v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boichu" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mathurin" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Goloub" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Khaykin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Remy-Xueref" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237286v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Albinet" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Lambe" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athina Kalogridis" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liine Heikkinen" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551961v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Bouvier" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237749v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237787v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans Graeffe" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237284v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237745v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Freney" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Favez" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Truong" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Minguillon" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551945v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bras" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Picard" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Baray" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Villani" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237285v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237746v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Eriksson" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.K. Nojgaard" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lufti Peker" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853341v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marchand" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01660685v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853508v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Trong" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854285v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gros" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853065v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854713v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Jayne" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855117v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Truong" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01183502v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ducrocq" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bouttier" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Delano&#235;" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Duffourg" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Flamant" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855492v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arineh Cholakian" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Siour" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Laurent" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997305v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Petetin" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24478-5_14" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516726v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Trejo Banos" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Upadhyay" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Cheng" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianhui Jiang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petros Vasilakos" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2026.110143" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326968v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Jouanny" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Via" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.estlett.5c00771" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05273455v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bras" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Freney" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar Benavides" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bigeard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Dulaquais" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-2025-3580" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266598v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Y Schneider" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Chen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenche Aas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Atabakhsh" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2025.127110" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835799v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Rovira" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjan Savadkoohi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Chen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gri&#353;a Mo&#269;nik" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2024.109185" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040252v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Canzi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Freney" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Grzegorczyk" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baray" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lacher" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JD041258" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135443v4" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Leriche" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tulet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deguillaume" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Burnet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Colomb" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-24-4129-2024" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781085v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lumini&#539;a M&#259;rmureanu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Antonia Marin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeni Vasilescu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Petit" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Amodeo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02786826.2024.2412999" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269685v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Sellegri" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theresa Barthelme&#223;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Trueblood" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Cristi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-23-12949-2023" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04014814v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Harvey" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maija Peltola" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Saint-Macary" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/bams-d-21-0063.1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04232928v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kruthika Eswaran" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Montoux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Chauvign&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Baray" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Ancellet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2023.107043" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777980v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Dominutti" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chevassus" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Jaffrezo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Borbon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.2c00149" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738357v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Canonaco" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Tobler" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Alastuey" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2022.107325" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203880v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Nicosia" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Engel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birthe Z&#228;ncker" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Rinaldi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-4659-2021" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174292v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Farah" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Pr&#233;v&#244;t" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Pichon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019EA001018" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115302v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-10625-2021" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107746v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Uitz" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melilotus Thyssen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-78097-5" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883526v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-13-3413-2020" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03064736v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin J Wolf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Zhang" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria A Zawadowicz" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Goodell" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Froyd" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-18424-6" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349783v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Pianezze" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Foucart" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Liuzzo" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JD031122" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076923v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Sahyoun" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Brito" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Duplissy" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gouhier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JD028882" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157535v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunjiang Zhang" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Croteau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leah Williams" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02786826.2019.1608901" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01575042v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie L. Haslett" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-18-757-2018" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834470v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Chrit" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Sartelet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sciare" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Pey" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; B. Nicolas" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-18-9631-2018" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01974513v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Rose" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos9070244" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806752v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouji Adachi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-18-7041-2018" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116019v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dall&#8217;osto" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Beddows" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Asmi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Poulain" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hao" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-17343-9" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656123v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Berland" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Culot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-17-9567-2017" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977796v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Ciarelli" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebnem Aksoyoglu" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad El Haddad" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Bruns" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Crippa" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-17-7653-2017" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819803v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eija Asmi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4209/aaqr.2015.03.0164" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03710555v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kiendler-Scharr" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Mensah" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Friese" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Topping" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nemitz" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GL069239" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01891397v2" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Denjean" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cassola" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mazzino" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Triquet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chevaillier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-16-1081-2016" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01258732v2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mallet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dulac" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Formenti" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nabat" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-16-455-2016" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891042v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Barbet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Chaumerliac" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4209/aaqr.2015.05.0342" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01975950v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Dupuy" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-15-10203-2015" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981030v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Zhang" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Beekmann" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-15-13973-2015" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01233173v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/57860" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04977094v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Barbet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Deguillaume" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Chaumerliac" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Leriche" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Berger" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acpd-15-13395-2015" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01962988v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hervo" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-15-3413-2015" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01974454v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Holmgren" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-14-9537-2014" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752029v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-14-1397-2014" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752051v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Langmann" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sellegri" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-14-3831-2014" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950184v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Gabey" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Va&#239;tilingom" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boulon" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-13-7415-2013" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01893588v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Picard" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-12-11589-2012" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924813v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#233;line Bourcier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Masson" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laj" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Paulat" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2010.12.005" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D68WS0XD-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758593v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-11-13047-2011" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04432344v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Wang" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. King" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rosenoern" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Smith" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02786826.2010.503204" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04432283v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scot Martin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Buseck" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02786820902946620" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591493v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marceau Larou&#232;re" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Delage" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Amato" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637239v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiaoyun Hu" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Goloub" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bourrianne" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dupuy" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251718v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olatunde Murana" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Ramirez" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Jamar" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Riffault" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dusanter" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223905v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel F. de Brito" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278092v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boichu" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mathurin" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Goloub" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Khaykin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Remy-Xueref" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551961v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Bouvier" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237749v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Albinet" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Lambe" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athina Kalogridis" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liine Heikkinen" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237787v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans Graeffe" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237284v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237745v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Freney" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Favez" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Truong" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Minguillon" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551945v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bras" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Picard" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Baray" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Villani" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237746v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Eriksson" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.K. Nojgaard" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lufti Peker" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237285v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237286v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853341v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marchand" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853508v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Trong" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01660685v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853065v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854713v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Jayne" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854285v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gros" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855117v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Truong" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01183502v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ducrocq" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bouttier" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Delano&#235;" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Duffourg" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Flamant" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855492v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arineh Cholakian" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Siour" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Laurent" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997305v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Petetin" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24478-5_14" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>